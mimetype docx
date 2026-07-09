--- v0 (2026-05-20)
+++ v1 (2026-07-09)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="7DA6E5DD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+          <w:p w14:paraId="2C4F11E8" w14:textId="68E591D5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002940FD" w:rsidP="002940FD">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="008949E0">
+            <w:r w:rsidRPr="002940FD">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>云劭君</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="06CD509D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+          <w:p w14:paraId="706EB16B" w14:textId="4A187FA1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002940FD" w:rsidP="002940FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="008949E0">
+            <w:r w:rsidRPr="002940FD">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·深圳</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="0D9A5E4C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+          <w:p w14:paraId="6199424A" w14:textId="28E528DE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002940FD" w:rsidP="002940FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="008949E0">
+            <w:r w:rsidRPr="002940FD">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 755 8159 3905 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="7620331E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+          <w:p w14:paraId="4F910ACA" w14:textId="7A5D9D45" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002940FD" w:rsidP="002940FD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="008949E0">
+            <w:r w:rsidRPr="002940FD">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>cyun@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="7F06D1EE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008949E0" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="63727B0C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002940FD" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="43B08D79" wp14:editId="0712817C">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39E75520" wp14:editId="6E5B064F">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="4C55F7DD" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="008949E0" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="74674AFC" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="002940FD" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="008949E0">
+            <w:r w:rsidRPr="002940FD">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>云劭君律师专长知识产权诉讼、知识产权交易及商业诉讼等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FFAF6F8" w14:textId="77777777" w:rsidR="008949E0" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="76A81A9C" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1026 +438,1026 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11D2CB19" w14:textId="77777777" w:rsidR="008949E0" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+    <w:p w14:paraId="20667453" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05F2E514" w14:textId="77777777" w:rsidR="008949E0" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+    <w:p w14:paraId="7B77E620" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>知识产权诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6609325A" w14:textId="77777777" w:rsidR="008949E0" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+    <w:p w14:paraId="3BE22FCC" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表交互数字公司应对华为公司提起的中国首例无线通信标准必要专利许可纠纷及相关的反垄断民事诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E47EDA9" w14:textId="77777777" w:rsidR="008949E0" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+    <w:p w14:paraId="65EAAB66" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表迈瑞处理恶意提起专利侵权诉讼纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7165EBED" w14:textId="77777777" w:rsidR="008949E0" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+    <w:p w14:paraId="53C48905" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一电子产品配件生产商处理其专利许可合同纠纷及确认不侵权纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FF75051" w14:textId="77777777" w:rsidR="008949E0" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+    <w:p w14:paraId="2147C254" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表苹果公司处理其知识产权保护事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="554D8F4C" w14:textId="77777777" w:rsidR="008949E0" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+    <w:p w14:paraId="33F6972C" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表安迅士处理其商标保护及反不正当竞争相关纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28A1CBD1" w14:textId="77777777" w:rsidR="008949E0" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+    <w:p w14:paraId="42B6DB70" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VF集团处理其知识产权保护事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D883C63" w14:textId="77777777" w:rsidR="008949E0" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+    <w:p w14:paraId="4A4C25B0" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为株式会社普利司通处理其知识产权诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73D48A6E" w14:textId="77777777" w:rsidR="008949E0" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+    <w:p w14:paraId="1FF9B408" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表启德教育处理其商标保护及反不正当竞争相关纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A081454" w14:textId="77777777" w:rsidR="008949E0" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+    <w:p w14:paraId="57E7CA5F" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TCL处理其知识产权及商事纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D8B665D" w14:textId="77777777" w:rsidR="008949E0" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+    <w:p w14:paraId="4220A55D" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为德勤处理其商标保护及反不正当竞争相关纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F5C9D80" w14:textId="77777777" w:rsidR="008949E0" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+    <w:p w14:paraId="75107897" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为百事处理其在中国的知识产权相关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B3C3A0E" w14:textId="77777777" w:rsidR="008949E0" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+    <w:p w14:paraId="5E0F99AA" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表戴森处理其专利保护事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44362FCC" w14:textId="77777777" w:rsidR="008949E0" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+    <w:p w14:paraId="22B64CBA" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Clantex处理一专利侵权纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57C26FF0" w14:textId="77777777" w:rsidR="008949E0" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+    <w:p w14:paraId="25316D54" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表莎莉集团就其汽车香水产品的商标、商品装潢及设计的保护提起了多个民事诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="299F89D2" w14:textId="77777777" w:rsidR="008949E0" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+    <w:p w14:paraId="08EF09BE" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表索尼电脑娱乐公司提起商标及专利侵权诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7557A246" w14:textId="77777777" w:rsidR="008949E0" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+    <w:p w14:paraId="0BAFFFFD" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Beats处理其知识产权保护事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19612D29" w14:textId="77777777" w:rsidR="008949E0" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+    <w:p w14:paraId="63216178" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表诺基亚公司处理其知识产权保护事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23C117B4" w14:textId="77777777" w:rsidR="008949E0" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+    <w:p w14:paraId="24970516" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表株式会社万代处理其知识产权保护事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CA60429" w14:textId="77777777" w:rsidR="008949E0" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+    <w:p w14:paraId="20AF3CE1" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>知识产权交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C8FFF72" w14:textId="77777777" w:rsidR="008949E0" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+    <w:p w14:paraId="2D4907C4" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Alibaba集团，并为其上市及多个并购项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29CFF0EE" w14:textId="77777777" w:rsidR="008949E0" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+    <w:p w14:paraId="058A8759" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为香港证监会针对某影视公司进行知识产权及合规尽职调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A33280F" w14:textId="77777777" w:rsidR="008949E0" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+    <w:p w14:paraId="343B6481" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁金服参与多个并购项目的知识产权尽职调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DAFA5D2" w14:textId="77777777" w:rsidR="008949E0" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+    <w:p w14:paraId="659106E1" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表菜鸟参与并购项目的知识产权交易工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FC8D537" w14:textId="77777777" w:rsidR="008949E0" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+    <w:p w14:paraId="6B11E919" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表药明康德在一并购项目上进行知识产权尽职调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36067122" w14:textId="77777777" w:rsidR="008949E0" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+    <w:p w14:paraId="2DE59D11" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表西比曼生物科技进行知识产权尽职调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B769C7E" w14:textId="77777777" w:rsidR="008949E0" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+    <w:p w14:paraId="712C9925" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表卡哥特尔参与一合资项目的知识产权交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57CA8BC2" w14:textId="77777777" w:rsidR="008949E0" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+    <w:p w14:paraId="4346F5E2" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海电气参与其收购</w:t>
       </w:r>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ansaldo时涉及的知识产权交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6696865C" w14:textId="77777777" w:rsidR="008949E0" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+    <w:p w14:paraId="782F9295" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GE Avio处理一合资项目相关的知识产权交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B86825B" w14:textId="77777777" w:rsidR="008949E0" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+    <w:p w14:paraId="667B0432" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表飞利浦处理一合资项目相关的知识产权交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A0C7E11" w14:textId="77777777" w:rsidR="008949E0" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+    <w:p w14:paraId="0F2948A1" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表罗克韦尔在一并购项目上进行知识产权尽职调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="263DDA8A" w14:textId="77777777" w:rsidR="008949E0" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+    <w:p w14:paraId="36BEDC42" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>争议解决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="723CA8C4" w14:textId="77777777" w:rsidR="008949E0" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+    <w:p w14:paraId="2A099997" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表奈步香港处理控制权纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="244C5FC0" w14:textId="77777777" w:rsidR="008949E0" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+    <w:p w14:paraId="09BCC98A" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表赛贝斯公司应对软件买卖合同纠纷诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CFCB532" w14:textId="77777777" w:rsidR="008949E0" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+    <w:p w14:paraId="2D84D447" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表特灵空调应对服务合同纠纷诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="241BB180" w14:textId="77777777" w:rsidR="008949E0" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+    <w:p w14:paraId="151433C5" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D483F60" w14:textId="77777777" w:rsidR="008949E0" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+    <w:p w14:paraId="398A3B7C" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国政法大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12F3FC84" w14:textId="77777777" w:rsidR="008949E0" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+    <w:p w14:paraId="1CB052ED" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英国布里斯托大学，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6803BE8D" w14:textId="77777777" w:rsidR="008949E0" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+    <w:p w14:paraId="29E90A6D" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78B0E4B2" w14:textId="77777777" w:rsidR="008949E0" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+    <w:p w14:paraId="3EBCD7C6" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BF67E07" w14:textId="77777777" w:rsidR="008949E0" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+    <w:p w14:paraId="616CA3B4" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="0FFAC75D" w:rsidR="00A46A04" w:rsidRPr="008949E0" w:rsidRDefault="008949E0" w:rsidP="008949E0">
+    <w:p w14:paraId="4F0A196B" w14:textId="36E32D29" w:rsidR="00A46A04" w:rsidRPr="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>云劭君律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="008949E0">
+      <w:r w:rsidRPr="002940FD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2004年加入方达律师事务所深圳分所。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="008949E0" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="002940FD" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1663,344 +1663,365 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="068B2A86"/>
+    <w:nsid w:val="022E5AF7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FF063A20"/>
+    <w:tmpl w:val="7612F632"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BAD1F6E"/>
+    <w:nsid w:val="0873562D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22021266"/>
+    <w:tmpl w:val="AAA28094"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D633109"/>
+    <w:nsid w:val="08EE3BD6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F601F8C"/>
+    <w:tmpl w:val="888E4756"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="115E700B"/>
+    <w:nsid w:val="0A99510C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="034E47E8"/>
+    <w:tmpl w:val="EB3C22A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1233536E"/>
+    <w:nsid w:val="0BCB1413"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2640E28C"/>
+    <w:tmpl w:val="AFBAEEC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16806C3C"/>
+    <w:nsid w:val="0BE90BE8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="29D8A6A4"/>
+    <w:tmpl w:val="168C5958"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17B94D64"/>
+    <w:nsid w:val="0F4A30E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0D4C68CE"/>
+    <w:tmpl w:val="BC9E95F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C56532C"/>
+    <w:nsid w:val="10D56534"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="809673BE"/>
+    <w:tmpl w:val="640CAC32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D0D3C17"/>
+    <w:nsid w:val="141C1974"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D6CA854C"/>
+    <w:tmpl w:val="20DE5EF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D630505"/>
+    <w:nsid w:val="17C3437E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D75EB126"/>
+    <w:tmpl w:val="FBDCBE34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E5B314A"/>
+    <w:nsid w:val="1A210892"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6B2A4A0"/>
+    <w:tmpl w:val="BBAC4BB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22571F4F"/>
+    <w:nsid w:val="1A9448EC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="457C27C6"/>
+    <w:tmpl w:val="DF16DA9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2264105B"/>
+    <w:nsid w:val="1B6A5F63"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="35660AF0"/>
+    <w:tmpl w:val="7D22EAD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="298A5675"/>
+    <w:nsid w:val="2183541D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D49E7198"/>
+    <w:tmpl w:val="34F883FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2ECF089F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C38087B8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2069,765 +2090,744 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31B47548"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30D80CB3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D2500058"/>
+    <w:tmpl w:val="F83E1E3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32232AEE"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3992621B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8A3A331C"/>
+    <w:tmpl w:val="781C42D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="361051A7"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BED36A1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="19981CA2"/>
+    <w:tmpl w:val="6950972A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39645EA5"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="401B1E3D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9028C74"/>
+    <w:tmpl w:val="CF8CE89E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="46777AC7"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46D05992"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CA6C40C0"/>
+    <w:tmpl w:val="B98A8AF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46A84CF7"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47DC7F6D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0BDC4F6A"/>
+    <w:tmpl w:val="1B8C4442"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A5909E4"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49504044"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="88BE5B6C"/>
+    <w:tmpl w:val="1E1098A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="520D0E51"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C6A3292"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="245C2C4E"/>
+    <w:tmpl w:val="678A9EB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52875EC0"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CE11C11"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2098BC92"/>
+    <w:tmpl w:val="43A45FC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53885527"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D67264A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E7D43060"/>
+    <w:tmpl w:val="88C697EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="556377E1"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EC63F61"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="351E1F74"/>
+    <w:tmpl w:val="830ABCC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5596355F"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50614CA2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3AE6E72E"/>
+    <w:tmpl w:val="19EA7834"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DA71E89"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51A14385"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="457C27C6"/>
+    <w:tmpl w:val="38E29A0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60474589"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56A71388"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9438AD22"/>
+    <w:tmpl w:val="B89820E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="610703B4"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B2E20E7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C68D6BE"/>
+    <w:tmpl w:val="1D30252C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="641E3066"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="700B2F23"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0EAC2E70"/>
+    <w:tmpl w:val="888E4756"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68C47D6F"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="701C2222"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6686A6D4"/>
+    <w:tmpl w:val="E5AEBFB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6ED530B7"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7048431C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="92EE5E66"/>
+    <w:tmpl w:val="D930B310"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EEA6534"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71BB6AD2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="066E0B60"/>
+    <w:tmpl w:val="4EBAAAB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71047B9D"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72655BB8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9F38CF2E"/>
+    <w:tmpl w:val="641288EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="714125D0"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75760323"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD623F48"/>
+    <w:tmpl w:val="D302779C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="789779CE"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="767373D3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1764AC22"/>
+    <w:tmpl w:val="3D92959E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-[...19 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="3">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="11">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="12">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="34">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="14">
-[...14 lines deleted...]
-  <w:num w:numId="19">
+  <w:num w:numId="35">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="20">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="22">
-[...44 lines deleted...]
-  <w:num w:numId="37">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="38">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2852,50 +2852,51 @@
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
+    <w:rsid w:val="002940FD"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
@@ -2907,51 +2908,50 @@
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
-    <w:rsid w:val="008949E0"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
@@ -4061,61 +4061,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="008949E0"/>
+    <w:rsid w:val="002940FD"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="008949E0"/>
+    <w:rsid w:val="002940FD"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4401,51 +4401,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{53CE8576-D496-4CA9-976B-E5C89791E194}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44CDE924-4A70-4DF9-A608-18C02243F5D1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>139</Words>
   <Characters>794</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>932</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>