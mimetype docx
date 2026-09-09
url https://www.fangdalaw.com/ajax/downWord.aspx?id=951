--- v1 (2026-07-09)
+++ v2 (2026-09-09)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="68E591D5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+          <w:p w14:paraId="2C4F11E8" w14:textId="4D251F81" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="002940FD">
+            <w:r w:rsidRPr="00280CF7">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>云劭君</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="4A187FA1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+          <w:p w14:paraId="706EB16B" w14:textId="24366C03" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="002940FD">
+            <w:r w:rsidRPr="00280CF7">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·深圳</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="28E528DE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+          <w:p w14:paraId="6199424A" w14:textId="56DA61E4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="002940FD">
+            <w:r w:rsidRPr="00280CF7">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 755 8159 3905 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="7A5D9D45" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+          <w:p w14:paraId="4F910ACA" w14:textId="12EA4784" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="002940FD">
+            <w:r w:rsidRPr="00280CF7">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>cyun@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="63727B0C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002940FD" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="5D3F8BC1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00280CF7" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39E75520" wp14:editId="6E5B064F">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="69E15715" wp14:editId="140F3A42">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="74674AFC" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="002940FD" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="40C644B5" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00280CF7" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="002940FD">
+            <w:r w:rsidRPr="00280CF7">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>云劭君律师专长知识产权诉讼、知识产权交易及商业诉讼等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76A81A9C" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="108398D1" w14:textId="77777777" w:rsidR="00280CF7" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1026 +438,1026 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20667453" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+    <w:p w14:paraId="09E65268" w14:textId="77777777" w:rsidR="00280CF7" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B77E620" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+    <w:p w14:paraId="7A0ADFEB" w14:textId="77777777" w:rsidR="00280CF7" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>知识产权诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BE22FCC" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+    <w:p w14:paraId="300EF50F" w14:textId="77777777" w:rsidR="00280CF7" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表交互数字公司应对华为公司提起的中国首例无线通信标准必要专利许可纠纷及相关的反垄断民事诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65EAAB66" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+    <w:p w14:paraId="0305932C" w14:textId="77777777" w:rsidR="00280CF7" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表迈瑞处理恶意提起专利侵权诉讼纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53C48905" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+    <w:p w14:paraId="510754F2" w14:textId="77777777" w:rsidR="00280CF7" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一电子产品配件生产商处理其专利许可合同纠纷及确认不侵权纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2147C254" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+    <w:p w14:paraId="069C43EF" w14:textId="77777777" w:rsidR="00280CF7" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表苹果公司处理其知识产权保护事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33F6972C" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+    <w:p w14:paraId="23A3E659" w14:textId="77777777" w:rsidR="00280CF7" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表安迅士处理其商标保护及反不正当竞争相关纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42B6DB70" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+    <w:p w14:paraId="09994329" w14:textId="77777777" w:rsidR="00280CF7" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VF集团处理其知识产权保护事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A4C25B0" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+    <w:p w14:paraId="7A37AF1F" w14:textId="77777777" w:rsidR="00280CF7" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为株式会社普利司通处理其知识产权诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FF9B408" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+    <w:p w14:paraId="0DF115F2" w14:textId="77777777" w:rsidR="00280CF7" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表启德教育处理其商标保护及反不正当竞争相关纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57E7CA5F" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+    <w:p w14:paraId="5564ACF6" w14:textId="77777777" w:rsidR="00280CF7" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TCL处理其知识产权及商事纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4220A55D" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+    <w:p w14:paraId="35839C70" w14:textId="77777777" w:rsidR="00280CF7" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为德勤处理其商标保护及反不正当竞争相关纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75107897" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+    <w:p w14:paraId="20DE5D75" w14:textId="77777777" w:rsidR="00280CF7" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为百事处理其在中国的知识产权相关事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E0F99AA" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+    <w:p w14:paraId="30F4267E" w14:textId="77777777" w:rsidR="00280CF7" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表戴森处理其专利保护事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22B64CBA" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+    <w:p w14:paraId="5FC03B84" w14:textId="77777777" w:rsidR="00280CF7" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Clantex处理一专利侵权纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25316D54" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+    <w:p w14:paraId="5237C2B2" w14:textId="77777777" w:rsidR="00280CF7" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表莎莉集团就其汽车香水产品的商标、商品装潢及设计的保护提起了多个民事诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08EF09BE" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+    <w:p w14:paraId="28CF1C0A" w14:textId="77777777" w:rsidR="00280CF7" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表索尼电脑娱乐公司提起商标及专利侵权诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BAFFFFD" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+    <w:p w14:paraId="47DC5226" w14:textId="77777777" w:rsidR="00280CF7" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Beats处理其知识产权保护事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63216178" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+    <w:p w14:paraId="65236929" w14:textId="77777777" w:rsidR="00280CF7" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表诺基亚公司处理其知识产权保护事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24970516" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+    <w:p w14:paraId="52B0C40F" w14:textId="77777777" w:rsidR="00280CF7" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表株式会社万代处理其知识产权保护事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20AF3CE1" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+    <w:p w14:paraId="3B8A64F9" w14:textId="77777777" w:rsidR="00280CF7" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>知识产权交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D4907C4" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+    <w:p w14:paraId="4309AA88" w14:textId="77777777" w:rsidR="00280CF7" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Alibaba集团，并为其上市及多个并购项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="058A8759" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+    <w:p w14:paraId="175E3362" w14:textId="77777777" w:rsidR="00280CF7" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为香港证监会针对某影视公司进行知识产权及合规尽职调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="343B6481" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+    <w:p w14:paraId="43952EC1" w14:textId="77777777" w:rsidR="00280CF7" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁金服参与多个并购项目的知识产权尽职调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="659106E1" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+    <w:p w14:paraId="0BD553A2" w14:textId="77777777" w:rsidR="00280CF7" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表菜鸟参与并购项目的知识产权交易工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B11E919" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+    <w:p w14:paraId="09B0A31C" w14:textId="77777777" w:rsidR="00280CF7" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表药明康德在一并购项目上进行知识产权尽职调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE59D11" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+    <w:p w14:paraId="3E95A9F4" w14:textId="77777777" w:rsidR="00280CF7" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表西比曼生物科技进行知识产权尽职调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="712C9925" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+    <w:p w14:paraId="6696A112" w14:textId="77777777" w:rsidR="00280CF7" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表卡哥特尔参与一合资项目的知识产权交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4346F5E2" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+    <w:p w14:paraId="5DD19332" w14:textId="77777777" w:rsidR="00280CF7" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海电气参与其收购</w:t>
       </w:r>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ansaldo时涉及的知识产权交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="782F9295" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+    <w:p w14:paraId="7A2906DF" w14:textId="77777777" w:rsidR="00280CF7" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GE Avio处理一合资项目相关的知识产权交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="667B0432" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+    <w:p w14:paraId="1AF37622" w14:textId="77777777" w:rsidR="00280CF7" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表飞利浦处理一合资项目相关的知识产权交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F2948A1" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+    <w:p w14:paraId="4B21D74D" w14:textId="77777777" w:rsidR="00280CF7" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表罗克韦尔在一并购项目上进行知识产权尽职调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36BEDC42" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+    <w:p w14:paraId="5F9F9CC1" w14:textId="77777777" w:rsidR="00280CF7" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>争议解决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A099997" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+    <w:p w14:paraId="593A37BB" w14:textId="77777777" w:rsidR="00280CF7" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表奈步香港处理控制权纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09BCC98A" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+    <w:p w14:paraId="52296200" w14:textId="77777777" w:rsidR="00280CF7" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表赛贝斯公司应对软件买卖合同纠纷诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D84D447" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+    <w:p w14:paraId="4059E886" w14:textId="77777777" w:rsidR="00280CF7" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表特灵空调应对服务合同纠纷诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="151433C5" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+    <w:p w14:paraId="12AA7C05" w14:textId="77777777" w:rsidR="00280CF7" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="398A3B7C" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+    <w:p w14:paraId="742FC373" w14:textId="77777777" w:rsidR="00280CF7" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国政法大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CB052ED" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+    <w:p w14:paraId="554CB88A" w14:textId="77777777" w:rsidR="00280CF7" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英国布里斯托大学，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29E90A6D" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+    <w:p w14:paraId="647ACF18" w14:textId="77777777" w:rsidR="00280CF7" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EBCD7C6" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+    <w:p w14:paraId="217A5A2D" w14:textId="77777777" w:rsidR="00280CF7" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="616CA3B4" w14:textId="77777777" w:rsidR="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+    <w:p w14:paraId="24885187" w14:textId="77777777" w:rsidR="00280CF7" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="36E32D29" w:rsidR="00A46A04" w:rsidRPr="002940FD" w:rsidRDefault="002940FD" w:rsidP="002940FD">
+    <w:p w14:paraId="4F0A196B" w14:textId="206733A1" w:rsidR="00A46A04" w:rsidRPr="00280CF7" w:rsidRDefault="00280CF7" w:rsidP="00280CF7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>云劭君律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="002940FD">
+      <w:r w:rsidRPr="00280CF7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2004年加入方达律师事务所深圳分所。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="002940FD" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00280CF7" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1663,502 +1663,502 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="022E5AF7"/>
+    <w:nsid w:val="01EA2E71"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7612F632"/>
+    <w:tmpl w:val="61265454"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0873562D"/>
+    <w:nsid w:val="026C20A5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AAA28094"/>
+    <w:tmpl w:val="977870C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08EE3BD6"/>
+    <w:nsid w:val="06D95057"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="888E4756"/>
+    <w:tmpl w:val="2514C528"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A99510C"/>
+    <w:nsid w:val="07BB474A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EB3C22A6"/>
+    <w:tmpl w:val="26E44350"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BCB1413"/>
+    <w:nsid w:val="087F2B5F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AFBAEEC8"/>
+    <w:tmpl w:val="0E7C0E06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BE90BE8"/>
+    <w:nsid w:val="11E944A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="168C5958"/>
+    <w:tmpl w:val="0B18F496"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F4A30E2"/>
+    <w:nsid w:val="16282B72"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BC9E95F2"/>
+    <w:tmpl w:val="646842FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10D56534"/>
+    <w:nsid w:val="1B4154C6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="640CAC32"/>
+    <w:tmpl w:val="1504A4D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="141C1974"/>
+    <w:nsid w:val="1EB3798D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="20DE5EF0"/>
+    <w:tmpl w:val="D2443028"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17C3437E"/>
+    <w:nsid w:val="28131D08"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FBDCBE34"/>
+    <w:tmpl w:val="ECC6EA70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A210892"/>
+    <w:nsid w:val="282550F4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BBAC4BB8"/>
+    <w:tmpl w:val="D728999C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A9448EC"/>
+    <w:nsid w:val="2E7E4FB5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF16DA9E"/>
+    <w:tmpl w:val="70CCC5A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B6A5F63"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32A0668D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D22EAD2"/>
+    <w:tmpl w:val="BA40B898"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2183541D"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3356296E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="34F883FE"/>
+    <w:tmpl w:val="F3189A34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2ECF089F"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="360E737B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C38087B8"/>
+    <w:tmpl w:val="529CA282"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30D80CB3"/>
+    <w:nsid w:val="39EF4D9D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F83E1E3A"/>
+    <w:tmpl w:val="474C9606"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3992621B"/>
+    <w:nsid w:val="3ACE1FB6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="781C42D4"/>
+    <w:tmpl w:val="F49E01CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2249,585 +2249,585 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BED36A1"/>
+    <w:nsid w:val="401A5E99"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6950972A"/>
+    <w:tmpl w:val="DA0ED026"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="401B1E3D"/>
+    <w:nsid w:val="40A0769C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CF8CE89E"/>
+    <w:tmpl w:val="05362C68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46D05992"/>
+    <w:nsid w:val="40D737A1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B98A8AF8"/>
+    <w:tmpl w:val="3CFCF322"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47DC7F6D"/>
+    <w:nsid w:val="412440F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B8C4442"/>
+    <w:tmpl w:val="192E4400"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49504044"/>
+    <w:nsid w:val="413D00A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1E1098A6"/>
+    <w:tmpl w:val="5580977C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C6A3292"/>
+    <w:nsid w:val="4372397B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="678A9EB6"/>
+    <w:tmpl w:val="4180203A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CE11C11"/>
+    <w:nsid w:val="45FF0DD0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="43A45FC0"/>
+    <w:tmpl w:val="CDC0ECC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D67264A"/>
+    <w:nsid w:val="589E75C4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="88C697EE"/>
+    <w:tmpl w:val="F5F6961E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EC63F61"/>
+    <w:nsid w:val="5D5B2B6E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="830ABCC6"/>
+    <w:tmpl w:val="9C5E59A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50614CA2"/>
+    <w:nsid w:val="60C47A5B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="19EA7834"/>
+    <w:tmpl w:val="535ECFCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51A14385"/>
+    <w:nsid w:val="64653C52"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="38E29A0A"/>
+    <w:tmpl w:val="DB3C35D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56A71388"/>
+    <w:nsid w:val="6AA33F41"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B89820E0"/>
+    <w:tmpl w:val="78408A18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B2E20E7"/>
+    <w:nsid w:val="6D367CEC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D30252C"/>
+    <w:tmpl w:val="1CB8028A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="700B2F23"/>
+    <w:nsid w:val="6F5E44E1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="888E4756"/>
+    <w:tmpl w:val="646842FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="701C2222"/>
+    <w:nsid w:val="6F9A4351"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E5AEBFB0"/>
+    <w:tmpl w:val="213ECC4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7048431C"/>
+    <w:nsid w:val="752E4498"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D930B310"/>
+    <w:tmpl w:val="F4FCF4CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71BB6AD2"/>
+    <w:nsid w:val="77AF561E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4EBAAAB0"/>
+    <w:tmpl w:val="D04C802C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72655BB8"/>
+    <w:nsid w:val="782D3072"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="641288EA"/>
+    <w:tmpl w:val="A398A55E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75760323"/>
+    <w:nsid w:val="7881305C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D302779C"/>
+    <w:tmpl w:val="ED3CC46E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="767373D3"/>
+    <w:nsid w:val="7B135F88"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D92959E"/>
+    <w:tmpl w:val="673E4568"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="9"/>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="18">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="31">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="37">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="10">
-[...32 lines deleted...]
-  <w:num w:numId="21">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="22">
-[...47 lines deleted...]
-  <w:num w:numId="38">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="32"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2850,53 +2850,53 @@
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
+    <w:rsid w:val="00280CF7"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
-    <w:rsid w:val="002940FD"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
@@ -4061,61 +4061,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002940FD"/>
+    <w:rsid w:val="00280CF7"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002940FD"/>
+    <w:rsid w:val="00280CF7"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4401,51 +4401,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{44CDE924-4A70-4DF9-A608-18C02243F5D1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1BDE83F8-FFB0-4039-B8CB-127CF7AF9779}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>139</Words>
   <Characters>794</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>6</Lines>
   <Paragraphs>1</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>932</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>