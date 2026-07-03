--- v0 (2026-04-29)
+++ v1 (2026-07-03)
@@ -36,191 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="63E59FB9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009F3004" w:rsidP="009F3004">
+          <w:p w14:paraId="2C4F11E8" w14:textId="40183CFF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001334A2" w:rsidP="001334A2">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="009F3004">
+            <w:r w:rsidRPr="001334A2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>陈已昕</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="20804197" w14:textId="77777777" w:rsidR="009F3004" w:rsidRPr="009F3004" w:rsidRDefault="009F3004" w:rsidP="009F3004">
+          <w:p w14:paraId="0B2EC539" w14:textId="77777777" w:rsidR="001334A2" w:rsidRPr="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="009F3004">
+            <w:r w:rsidRPr="001334A2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="73610556" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009F3004" w:rsidP="009F3004">
+          <w:p w14:paraId="706EB16B" w14:textId="1C50E18B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001334A2" w:rsidP="001334A2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F3004">
+            <w:r w:rsidRPr="001334A2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>注册外地律师（美国纽约）·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="6C169905" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009F3004" w:rsidP="009F3004">
+          <w:p w14:paraId="6199424A" w14:textId="65E9500F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001334A2" w:rsidP="001334A2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="009F3004">
+            <w:r w:rsidRPr="001334A2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5608 / +852 3749 1110 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="39F93A7F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009F3004" w:rsidP="009F3004">
+          <w:p w14:paraId="4F910ACA" w14:textId="42B142FD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001334A2" w:rsidP="001334A2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="009F3004">
+            <w:r w:rsidRPr="001334A2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>christine.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="70564ECE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009F3004" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="77224F97" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001334A2" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3A1A3A6F" wp14:editId="0FE8A441">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A5459C0" wp14:editId="1B569F31">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,60 +260,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="2945E059" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009F3004" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2563C133" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="001334A2" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="009F3004">
+            <w:r w:rsidRPr="001334A2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>陈已昕律师的主要执业领域包括跨境证券发行、融资、并购、金融监管法律服务等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -373,51 +373,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60F0DE14" w14:textId="77777777" w:rsidR="009F3004" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="780538D7" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -458,666 +458,666 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="565BD3A5" w14:textId="77777777" w:rsidR="009F3004" w:rsidRDefault="009F3004" w:rsidP="009F3004">
+    <w:p w14:paraId="390C4CBF" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F3004">
+      <w:r w:rsidRPr="001334A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12DEACAF" w14:textId="77777777" w:rsidR="009F3004" w:rsidRDefault="009F3004" w:rsidP="009F3004">
+    <w:p w14:paraId="303FAD84" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73738FA0" w14:textId="77777777" w:rsidR="009F3004" w:rsidRDefault="009F3004" w:rsidP="009F3004">
+    <w:p w14:paraId="54793CDD" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表发行人或主承销商参与多家国际开发机构、外国主权机构、金融机构和非金融企业在中国银行间市场发行人民币债券(熊猫债)及特别提款权债券(木兰债)，包括：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A1BC9B" w14:textId="77777777" w:rsidR="009F3004" w:rsidRDefault="009F3004" w:rsidP="009F3004">
+    <w:p w14:paraId="6545310D" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F3004">
+      <w:r w:rsidRPr="001334A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>世界银行、大韩民国、加拿大不列颠哥伦比亚省、菲律宾共和国、匈牙利、法国农业信贷银行、大华银行、意大利存款和贷款机构股份有限公司、三菱东京日联银行、宝马集团、新鸿基地产、恒安国际集团等</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F3004">
+      <w:r w:rsidRPr="001334A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">   代表多家发行人或承销商参与各类股权和债权类证券发行项目，包括：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C965D7A" w14:textId="77777777" w:rsidR="009F3004" w:rsidRDefault="009F3004" w:rsidP="009F3004">
+    <w:p w14:paraId="15E57ED9" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F3004">
+      <w:r w:rsidRPr="001334A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与数家中国大中型银行香港上市、全球发行项目（中国建设银行、中国工商银行、中国农业银行、招商银行、青岛银行、郑州银行、广州农村商业银行等）以及</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F3004">
+      <w:r w:rsidRPr="001334A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A+H配股项目（招商银行）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45C00C62" w14:textId="77777777" w:rsidR="009F3004" w:rsidRDefault="009F3004" w:rsidP="009F3004">
+    <w:p w14:paraId="4BDA0EA2" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F3004">
+      <w:r w:rsidRPr="001334A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与多家美国和非美国公司在纽交所和纳斯达克上市和股权再融资（美国保险精算数据公司、</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F3004">
+      <w:r w:rsidRPr="001334A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Banco Santander-Chile、林阳新能源控股公司等），多家中资公司香港上市和再融资（中国建材、中国数字视频控股有限公司、复星国际等），以及华泰证券在沪伦通机制下于伦敦证券交易所上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A6BB49" w14:textId="77777777" w:rsidR="009F3004" w:rsidRDefault="009F3004" w:rsidP="009F3004">
+    <w:p w14:paraId="375A0F0C" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F3004">
+      <w:r w:rsidRPr="001334A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与多家美国和非美国公司的各类债券（包括高级债券、次级债券、可转换债券、担保债券、中期票据、资产支持证券等）发行项目（中信证券、东南国资、中原资产、信诺保险、雅芳、庞巴迪、花花公子、</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F3004">
+      <w:r w:rsidRPr="001334A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ICICI, CMC Magnetics, Banco Santander-Chile, Unitrin, Inc., Montpelier Re, Devon Energy Corp., Valero Energy Corp., The May Department Stores Company, Celgene Corporation,</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F3004">
+      <w:r w:rsidRPr="001334A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="009F3004">
+      <w:r w:rsidRPr="001334A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> K. Hovnanian Enterprises等债券发行项目，以及以中国地方政府债券为基础资产的离岸资产支持美元票据发行）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CD792FC" w14:textId="77777777" w:rsidR="009F3004" w:rsidRDefault="009F3004" w:rsidP="009F3004">
+    <w:p w14:paraId="01244FE7" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F3004">
+      <w:r w:rsidRPr="001334A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与广州农村商业银行、郑州银行美元境外优先股发行，瑞士银行、荷兰合作银行等银行机构在美国进行的信托优先证券（</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F3004">
+      <w:r w:rsidRPr="001334A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Trust Preferred Securities）发行和利宝保险公司、全美金融服务公司、美国旅行者集团、美国国际集团等保险机构的混合证券发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="496E701F" w14:textId="77777777" w:rsidR="009F3004" w:rsidRDefault="009F3004" w:rsidP="009F3004">
+    <w:p w14:paraId="4A8B5EEA" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美联储与美国国际集团（AIG）进行160亿美元债转股，代表荷兰银行（ABN AMRO）出售La Salle 银行给美国银行，代表圣保罗公司（The St. Paul Companies）与旅行者财险公司（Travelers Property Casualty Corp.）合并。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15C79AE5" w14:textId="77777777" w:rsidR="009F3004" w:rsidRDefault="009F3004" w:rsidP="009F3004">
+    <w:p w14:paraId="3E9CD83B" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就中国金融监管事宜（包括进入中国银行间市场及证券市场、金融监管合规等事宜）向诸多境内外金融机构客户提供咨询。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B9B4E26" w14:textId="77777777" w:rsidR="009F3004" w:rsidRDefault="009F3004" w:rsidP="009F3004">
+    <w:p w14:paraId="735F61B4" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*包括加入方达前完成的项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F8D4164" w14:textId="77777777" w:rsidR="009F3004" w:rsidRDefault="009F3004" w:rsidP="009F3004">
+    <w:p w14:paraId="70B20788" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F3004">
+      <w:r w:rsidRPr="001334A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5348631C" w14:textId="77777777" w:rsidR="009F3004" w:rsidRDefault="009F3004" w:rsidP="009F3004">
+    <w:p w14:paraId="7443599C" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F3004">
+      <w:r w:rsidRPr="001334A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>纽约大学法学，硕士学位（豪斯国际学者）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DF19258" w14:textId="77777777" w:rsidR="009F3004" w:rsidRDefault="009F3004" w:rsidP="009F3004">
+    <w:p w14:paraId="3D21795C" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F3004">
+      <w:r w:rsidRPr="001334A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学，经济学博士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F6F535" w14:textId="77777777" w:rsidR="009F3004" w:rsidRDefault="009F3004" w:rsidP="009F3004">
+    <w:p w14:paraId="0337BAAE" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F3004">
+      <w:r w:rsidRPr="001334A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学，法学学士、法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AE1FF10" w14:textId="77777777" w:rsidR="009F3004" w:rsidRDefault="009F3004" w:rsidP="009F3004">
+    <w:p w14:paraId="4E832DDC" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F3004">
+      <w:r w:rsidRPr="001334A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02E40740" w14:textId="77777777" w:rsidR="009F3004" w:rsidRDefault="009F3004" w:rsidP="009F3004">
+    <w:p w14:paraId="484D4A3E" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F3004">
+      <w:r w:rsidRPr="001334A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50ED9B20" w14:textId="77777777" w:rsidR="009F3004" w:rsidRDefault="009F3004" w:rsidP="009F3004">
+    <w:p w14:paraId="2AB336DC" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F3004">
+      <w:r w:rsidRPr="001334A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37973182" w14:textId="77777777" w:rsidR="009F3004" w:rsidRDefault="009F3004" w:rsidP="009F3004">
+    <w:p w14:paraId="21EAA714" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F3004">
+      <w:r w:rsidRPr="001334A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区注册外地律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06BA5B98" w14:textId="77777777" w:rsidR="009F3004" w:rsidRDefault="009F3004" w:rsidP="009F3004">
+    <w:p w14:paraId="700B71A0" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F3004">
+      <w:r w:rsidRPr="001334A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43C57F83" w14:textId="77777777" w:rsidR="009F3004" w:rsidRDefault="009F3004" w:rsidP="009F3004">
+    <w:p w14:paraId="6609E2BB" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F3004">
+      <w:r w:rsidRPr="001334A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="630FFE06" w14:textId="77777777" w:rsidR="009F3004" w:rsidRDefault="009F3004" w:rsidP="009F3004">
+    <w:p w14:paraId="5C2821BE" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F3004">
+      <w:r w:rsidRPr="001334A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="157629D7" w14:textId="77777777" w:rsidR="009F3004" w:rsidRDefault="009F3004" w:rsidP="009F3004">
+    <w:p w14:paraId="5A27477C" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F3004">
+      <w:r w:rsidRPr="001334A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74558963" w14:textId="77777777" w:rsidR="009F3004" w:rsidRDefault="009F3004" w:rsidP="009F3004">
+    <w:p w14:paraId="1CA4596C" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F3004">
+      <w:r w:rsidRPr="001334A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>陈律师曾在美国达维律师事务所纽约、香港、北京办公室执业</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F3004">
+      <w:r w:rsidRPr="001334A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>9年多。之后陈律师曾任摩根大通集团董事总经理（Managing Director）、北亚区法律总监，总体负责摩根大通在中国大陆、韩国、台湾的法律事务。加入方达前，陈律师是金杜律师事务所合伙人，主办了诸多创新性的跨境证券发行项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="10849FAB" w:rsidR="00A46A04" w:rsidRPr="009F3004" w:rsidRDefault="009F3004" w:rsidP="009F3004">
+    <w:p w14:paraId="4F0A196B" w14:textId="68074831" w:rsidR="00A46A04" w:rsidRPr="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F3004">
+      <w:r w:rsidRPr="001334A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2017年，陈已昕律师被国际知名出版机构欧洲货币（Euromoney）评选为</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F3004">
+      <w:r w:rsidRPr="001334A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F3004">
+      <w:r w:rsidRPr="001334A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>资本市场领域杰出女律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F3004">
+      <w:r w:rsidRPr="001334A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F3004">
+      <w:r w:rsidRPr="001334A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>。2015年和2017年，陈律师被《The Legal 500》评选为中国资本市场领域</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F3004">
+      <w:r w:rsidRPr="001334A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F3004">
+      <w:r w:rsidRPr="001334A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>推荐律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F3004">
+      <w:r w:rsidRPr="001334A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F3004">
+      <w:r w:rsidRPr="001334A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="009F3004" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="001334A2" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1323,113 +1323,134 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B1A04AF"/>
+    <w:nsid w:val="03DE7D55"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EDCAE236"/>
+    <w:tmpl w:val="F4D075DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="217E0F4E"/>
+    <w:nsid w:val="07382241"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="57C0BA0A"/>
+    <w:tmpl w:val="EAFAFCD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25B67C00"/>
+    <w:nsid w:val="09397F22"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="29DEA4A6"/>
+    <w:tmpl w:val="B09E14B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="225A0CDD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="89E0B880"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1498,135 +1519,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-[...19 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37D24132"/>
-[...61 lines deleted...]
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -1698,342 +1635,406 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FD45B7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B0F2E1C6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="446A69C1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="17F8D22A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A6D099E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F4D075DA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4530048F"/>
+    <w:nsid w:val="4AB41376"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5944D7A0"/>
+    <w:tmpl w:val="C50E26C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45AF0AB7"/>
+    <w:nsid w:val="4E571B26"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="33943868"/>
+    <w:tmpl w:val="26865296"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46D51D81"/>
+    <w:nsid w:val="4EF1470C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="203642A0"/>
+    <w:tmpl w:val="5C8012A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AB375C6"/>
+    <w:nsid w:val="50D40BAD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FBF22590"/>
+    <w:tmpl w:val="6CD46354"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B891BD4"/>
+    <w:nsid w:val="51597B8A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="96D63E6E"/>
+    <w:tmpl w:val="CF8008BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="526C5115"/>
+    <w:nsid w:val="5BB620CA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6D920288"/>
+    <w:tmpl w:val="BD46E12A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58CE10C4"/>
+    <w:nsid w:val="768219E8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="95DA5232"/>
+    <w:tmpl w:val="8B84EB54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E970AE3"/>
+    <w:nsid w:val="7A1964DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="95DA5232"/>
+    <w:tmpl w:val="AEDEF8A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78AF1668"/>
+    <w:nsid w:val="7E165C6D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B6EAC7C"/>
+    <w:tmpl w:val="6C705E16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="3">
-[...8 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="11">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="8">
-[...28 lines deleted...]
-  </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
+    <w:rsid w:val="001334A2"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
@@ -2085,51 +2086,50 @@
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
-    <w:rsid w:val="009F3004"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
@@ -3217,61 +3217,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009F3004"/>
+    <w:rsid w:val="001334A2"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009F3004"/>
+    <w:rsid w:val="001334A2"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3557,51 +3557,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D7E4F73E-36BD-4439-BC46-55178DADA6E1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{277A9482-A785-46A8-8F72-D9E6B3524806}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>238</Words>
   <Characters>1361</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1596</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>