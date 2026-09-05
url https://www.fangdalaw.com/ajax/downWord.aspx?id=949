--- v1 (2026-07-03)
+++ v2 (2026-09-05)
@@ -36,191 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="40183CFF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001334A2" w:rsidP="001334A2">
+          <w:p w14:paraId="2C4F11E8" w14:textId="5AB08AB8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004678B2" w:rsidP="004678B2">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="001334A2">
+            <w:r w:rsidRPr="004678B2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>陈已昕</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="0B2EC539" w14:textId="77777777" w:rsidR="001334A2" w:rsidRPr="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
+          <w:p w14:paraId="1ED6A208" w14:textId="77777777" w:rsidR="004678B2" w:rsidRPr="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="001334A2">
+            <w:r w:rsidRPr="004678B2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="1C50E18B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001334A2" w:rsidP="001334A2">
+          <w:p w14:paraId="706EB16B" w14:textId="2B12C6D4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004678B2" w:rsidP="004678B2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001334A2">
+            <w:r w:rsidRPr="004678B2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>注册外地律师（美国纽约）·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="65E9500F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001334A2" w:rsidP="001334A2">
+          <w:p w14:paraId="6199424A" w14:textId="0A627628" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004678B2" w:rsidP="004678B2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="001334A2">
+            <w:r w:rsidRPr="004678B2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5608 / +852 3749 1110 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="42B142FD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001334A2" w:rsidP="001334A2">
+          <w:p w14:paraId="4F910ACA" w14:textId="7E5B866A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004678B2" w:rsidP="004678B2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="001334A2">
+            <w:r w:rsidRPr="004678B2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>christine.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="77224F97" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="001334A2" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="79FC416C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004678B2" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A5459C0" wp14:editId="1B569F31">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D66D307" wp14:editId="5EB04FAE">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,60 +260,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="2563C133" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="001334A2" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="18407EF4" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="004678B2" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="001334A2">
+            <w:r w:rsidRPr="004678B2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>陈已昕律师的主要执业领域包括跨境证券发行、融资、并购、金融监管法律服务等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -373,51 +373,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="780538D7" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="361E81FF" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -458,666 +458,666 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="390C4CBF" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
+    <w:p w14:paraId="0CF8FC78" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001334A2">
+      <w:r w:rsidRPr="004678B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="303FAD84" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
+    <w:p w14:paraId="0762E29B" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54793CDD" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
+    <w:p w14:paraId="46DEA98F" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表发行人或主承销商参与多家国际开发机构、外国主权机构、金融机构和非金融企业在中国银行间市场发行人民币债券(熊猫债)及特别提款权债券(木兰债)，包括：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6545310D" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
+    <w:p w14:paraId="2D3F052C" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001334A2">
+      <w:r w:rsidRPr="004678B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>世界银行、大韩民国、加拿大不列颠哥伦比亚省、菲律宾共和国、匈牙利、法国农业信贷银行、大华银行、意大利存款和贷款机构股份有限公司、三菱东京日联银行、宝马集团、新鸿基地产、恒安国际集团等</w:t>
       </w:r>
-      <w:r w:rsidRPr="001334A2">
+      <w:r w:rsidRPr="004678B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">   代表多家发行人或承销商参与各类股权和债权类证券发行项目，包括：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15E57ED9" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
+    <w:p w14:paraId="0BE08CFB" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001334A2">
+      <w:r w:rsidRPr="004678B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与数家中国大中型银行香港上市、全球发行项目（中国建设银行、中国工商银行、中国农业银行、招商银行、青岛银行、郑州银行、广州农村商业银行等）以及</w:t>
       </w:r>
-      <w:r w:rsidRPr="001334A2">
+      <w:r w:rsidRPr="004678B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A+H配股项目（招商银行）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BDA0EA2" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
+    <w:p w14:paraId="189E10BC" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001334A2">
+      <w:r w:rsidRPr="004678B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与多家美国和非美国公司在纽交所和纳斯达克上市和股权再融资（美国保险精算数据公司、</w:t>
       </w:r>
-      <w:r w:rsidRPr="001334A2">
+      <w:r w:rsidRPr="004678B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Banco Santander-Chile、林阳新能源控股公司等），多家中资公司香港上市和再融资（中国建材、中国数字视频控股有限公司、复星国际等），以及华泰证券在沪伦通机制下于伦敦证券交易所上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="375A0F0C" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
+    <w:p w14:paraId="12FB6EDF" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001334A2">
+      <w:r w:rsidRPr="004678B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与多家美国和非美国公司的各类债券（包括高级债券、次级债券、可转换债券、担保债券、中期票据、资产支持证券等）发行项目（中信证券、东南国资、中原资产、信诺保险、雅芳、庞巴迪、花花公子、</w:t>
       </w:r>
-      <w:r w:rsidRPr="001334A2">
+      <w:r w:rsidRPr="004678B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ICICI, CMC Magnetics, Banco Santander-Chile, Unitrin, Inc., Montpelier Re, Devon Energy Corp., Valero Energy Corp., The May Department Stores Company, Celgene Corporation,</w:t>
       </w:r>
-      <w:r w:rsidRPr="001334A2">
+      <w:r w:rsidRPr="004678B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="001334A2">
+      <w:r w:rsidRPr="004678B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> K. Hovnanian Enterprises等债券发行项目，以及以中国地方政府债券为基础资产的离岸资产支持美元票据发行）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01244FE7" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
+    <w:p w14:paraId="09AF7AF4" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001334A2">
+      <w:r w:rsidRPr="004678B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与广州农村商业银行、郑州银行美元境外优先股发行，瑞士银行、荷兰合作银行等银行机构在美国进行的信托优先证券（</w:t>
       </w:r>
-      <w:r w:rsidRPr="001334A2">
+      <w:r w:rsidRPr="004678B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Trust Preferred Securities）发行和利宝保险公司、全美金融服务公司、美国旅行者集团、美国国际集团等保险机构的混合证券发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A8B5EEA" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
+    <w:p w14:paraId="6E59BB79" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美联储与美国国际集团（AIG）进行160亿美元债转股，代表荷兰银行（ABN AMRO）出售La Salle 银行给美国银行，代表圣保罗公司（The St. Paul Companies）与旅行者财险公司（Travelers Property Casualty Corp.）合并。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E9CD83B" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
+    <w:p w14:paraId="2C70E520" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就中国金融监管事宜（包括进入中国银行间市场及证券市场、金融监管合规等事宜）向诸多境内外金融机构客户提供咨询。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="735F61B4" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
+    <w:p w14:paraId="080664FD" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*包括加入方达前完成的项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B20788" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
+    <w:p w14:paraId="3D966293" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001334A2">
+      <w:r w:rsidRPr="004678B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7443599C" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
+    <w:p w14:paraId="688B49F6" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001334A2">
+      <w:r w:rsidRPr="004678B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>纽约大学法学，硕士学位（豪斯国际学者）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D21795C" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
+    <w:p w14:paraId="6513B2F6" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001334A2">
+      <w:r w:rsidRPr="004678B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学，经济学博士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0337BAAE" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
+    <w:p w14:paraId="2A0ABD59" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001334A2">
+      <w:r w:rsidRPr="004678B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学，法学学士、法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E832DDC" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
+    <w:p w14:paraId="319A8B6F" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001334A2">
+      <w:r w:rsidRPr="004678B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="484D4A3E" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
+    <w:p w14:paraId="5662E4B0" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001334A2">
+      <w:r w:rsidRPr="004678B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AB336DC" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
+    <w:p w14:paraId="2A813AD8" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001334A2">
+      <w:r w:rsidRPr="004678B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21EAA714" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
+    <w:p w14:paraId="3AD68900" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001334A2">
+      <w:r w:rsidRPr="004678B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区注册外地律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="700B71A0" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
+    <w:p w14:paraId="2C29528C" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001334A2">
+      <w:r w:rsidRPr="004678B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6609E2BB" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
+    <w:p w14:paraId="3BEAF99D" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001334A2">
+      <w:r w:rsidRPr="004678B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C2821BE" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
+    <w:p w14:paraId="1D1F1733" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001334A2">
+      <w:r w:rsidRPr="004678B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A27477C" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
+    <w:p w14:paraId="1DFFB9BA" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001334A2">
+      <w:r w:rsidRPr="004678B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CA4596C" w14:textId="77777777" w:rsidR="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
+    <w:p w14:paraId="1E27DA78" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001334A2">
+      <w:r w:rsidRPr="004678B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>陈律师曾在美国达维律师事务所纽约、香港、北京办公室执业</w:t>
       </w:r>
-      <w:r w:rsidRPr="001334A2">
+      <w:r w:rsidRPr="004678B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>9年多。之后陈律师曾任摩根大通集团董事总经理（Managing Director）、北亚区法律总监，总体负责摩根大通在中国大陆、韩国、台湾的法律事务。加入方达前，陈律师是金杜律师事务所合伙人，主办了诸多创新性的跨境证券发行项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="68074831" w:rsidR="00A46A04" w:rsidRPr="001334A2" w:rsidRDefault="001334A2" w:rsidP="001334A2">
+    <w:p w14:paraId="4F0A196B" w14:textId="79F4EA95" w:rsidR="00A46A04" w:rsidRPr="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="001334A2">
+      <w:r w:rsidRPr="004678B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2017年，陈已昕律师被国际知名出版机构欧洲货币（Euromoney）评选为</w:t>
       </w:r>
-      <w:r w:rsidRPr="001334A2">
+      <w:r w:rsidRPr="004678B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="001334A2">
+      <w:r w:rsidRPr="004678B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>资本市场领域杰出女律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="001334A2">
+      <w:r w:rsidRPr="004678B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="001334A2">
+      <w:r w:rsidRPr="004678B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>。2015年和2017年，陈律师被《The Legal 500》评选为中国资本市场领域</w:t>
       </w:r>
-      <w:r w:rsidRPr="001334A2">
+      <w:r w:rsidRPr="004678B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="001334A2">
+      <w:r w:rsidRPr="004678B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>推荐律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="001334A2">
+      <w:r w:rsidRPr="004678B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="001334A2">
+      <w:r w:rsidRPr="004678B2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="001334A2" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="004678B2" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1323,134 +1323,239 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03DE7D55"/>
+    <w:nsid w:val="04804B1E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F4D075DA"/>
+    <w:tmpl w:val="87AEB93E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07382241"/>
+    <w:nsid w:val="0DC16658"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EAFAFCD8"/>
+    <w:tmpl w:val="37C25564"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09397F22"/>
+    <w:nsid w:val="13141318"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B09E14B0"/>
+    <w:tmpl w:val="1D7444B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="225A0CDD"/>
+    <w:nsid w:val="157E32C5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="89E0B880"/>
+    <w:tmpl w:val="67AE015A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="170F5D25"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="51081F5A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22C75A08"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="28C0CD3A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="230E77BB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="87AEB93E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B801256"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A9F6EF34"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E1768FC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5CC66DA8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1519,51 +1624,93 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31942A76"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2A067AD8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39CB56C9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="37CE453C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -1635,439 +1782,292 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FD45B7D"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47A673DA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0F2E1C6"/>
-[...146 lines deleted...]
-    <w:tmpl w:val="CF8008BE"/>
+    <w:tmpl w:val="751C4EFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BB620CA"/>
+    <w:nsid w:val="4C621FA8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD46E12A"/>
+    <w:tmpl w:val="417A455A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="768219E8"/>
+    <w:nsid w:val="5EE54567"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8B84EB54"/>
+    <w:tmpl w:val="7FCC4940"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A1964DD"/>
+    <w:nsid w:val="6EB31DF4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AEDEF8A2"/>
+    <w:tmpl w:val="AC32A5D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E165C6D"/>
+    <w:nsid w:val="72B56A69"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C705E16"/>
+    <w:tmpl w:val="85F6BD00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="5">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
-    <w:rsid w:val="001334A2"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
+    <w:rsid w:val="004678B2"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
@@ -3217,61 +3217,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="001334A2"/>
+    <w:rsid w:val="004678B2"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="001334A2"/>
+    <w:rsid w:val="004678B2"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3557,51 +3557,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{277A9482-A785-46A8-8F72-D9E6B3524806}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C4E6631-92EA-48D2-AA26-C1879CDCBEE1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>238</Words>
   <Characters>1361</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1596</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>