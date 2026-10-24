--- v2 (2026-09-05)
+++ v3 (2026-10-24)
@@ -36,191 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="5AB08AB8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004678B2" w:rsidP="004678B2">
+          <w:p w14:paraId="2C4F11E8" w14:textId="4A9A92B5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CB054D" w:rsidP="00CB054D">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="004678B2">
+            <w:r w:rsidRPr="00CB054D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>陈已昕</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="1ED6A208" w14:textId="77777777" w:rsidR="004678B2" w:rsidRPr="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
+          <w:p w14:paraId="4509F692" w14:textId="77777777" w:rsidR="00CB054D" w:rsidRPr="00CB054D" w:rsidRDefault="00CB054D" w:rsidP="00CB054D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="004678B2">
+            <w:r w:rsidRPr="00CB054D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="2B12C6D4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004678B2" w:rsidP="004678B2">
+          <w:p w14:paraId="706EB16B" w14:textId="2A4522B2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CB054D" w:rsidP="00CB054D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="004678B2">
+            <w:r w:rsidRPr="00CB054D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>注册外地律师（美国纽约）·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="0A627628" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004678B2" w:rsidP="004678B2">
+          <w:p w14:paraId="6199424A" w14:textId="3950D078" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CB054D" w:rsidP="00CB054D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="004678B2">
+            <w:r w:rsidRPr="00CB054D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 5608 / +852 3749 1110 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="7E5B866A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004678B2" w:rsidP="004678B2">
+          <w:p w14:paraId="4F910ACA" w14:textId="6C5A6235" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CB054D" w:rsidP="00CB054D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="004678B2">
+            <w:r w:rsidRPr="00CB054D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>christine.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="79FC416C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004678B2" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="53DE55EB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CB054D" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D66D307" wp14:editId="5EB04FAE">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1393047F" wp14:editId="27CDB55C">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,60 +260,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="18407EF4" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="004678B2" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="62768A8E" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00CB054D" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="004678B2">
+            <w:r w:rsidRPr="00CB054D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>陈已昕律师的主要执业领域包括跨境证券发行、融资、并购、金融监管法律服务等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -373,51 +373,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="361E81FF" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="0DB082D7" w14:textId="77777777" w:rsidR="00CB054D" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -458,666 +458,666 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CF8FC78" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
+    <w:p w14:paraId="0E157E63" w14:textId="77777777" w:rsidR="00CB054D" w:rsidRDefault="00CB054D" w:rsidP="00CB054D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004678B2">
+      <w:r w:rsidRPr="00CB054D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0762E29B" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
+    <w:p w14:paraId="77C24615" w14:textId="77777777" w:rsidR="00CB054D" w:rsidRDefault="00CB054D" w:rsidP="00CB054D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="46DEA98F" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
+    <w:p w14:paraId="1DF50A81" w14:textId="77777777" w:rsidR="00CB054D" w:rsidRDefault="00CB054D" w:rsidP="00CB054D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表发行人或主承销商参与多家国际开发机构、外国主权机构、金融机构和非金融企业在中国银行间市场发行人民币债券(熊猫债)及特别提款权债券(木兰债)，包括：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D3F052C" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
+    <w:p w14:paraId="20AADAAE" w14:textId="77777777" w:rsidR="00CB054D" w:rsidRDefault="00CB054D" w:rsidP="00CB054D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004678B2">
+      <w:r w:rsidRPr="00CB054D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>世界银行、大韩民国、加拿大不列颠哥伦比亚省、菲律宾共和国、匈牙利、法国农业信贷银行、大华银行、意大利存款和贷款机构股份有限公司、三菱东京日联银行、宝马集团、新鸿基地产、恒安国际集团等</w:t>
       </w:r>
-      <w:r w:rsidRPr="004678B2">
+      <w:r w:rsidRPr="00CB054D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">   代表多家发行人或承销商参与各类股权和债权类证券发行项目，包括：</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BE08CFB" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
+    <w:p w14:paraId="7200EA9C" w14:textId="77777777" w:rsidR="00CB054D" w:rsidRDefault="00CB054D" w:rsidP="00CB054D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004678B2">
+      <w:r w:rsidRPr="00CB054D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与数家中国大中型银行香港上市、全球发行项目（中国建设银行、中国工商银行、中国农业银行、招商银行、青岛银行、郑州银行、广州农村商业银行等）以及</w:t>
       </w:r>
-      <w:r w:rsidRPr="004678B2">
+      <w:r w:rsidRPr="00CB054D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A+H配股项目（招商银行）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="189E10BC" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
+    <w:p w14:paraId="79C97F9F" w14:textId="77777777" w:rsidR="00CB054D" w:rsidRDefault="00CB054D" w:rsidP="00CB054D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004678B2">
+      <w:r w:rsidRPr="00CB054D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与多家美国和非美国公司在纽交所和纳斯达克上市和股权再融资（美国保险精算数据公司、</w:t>
       </w:r>
-      <w:r w:rsidRPr="004678B2">
+      <w:r w:rsidRPr="00CB054D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Banco Santander-Chile、林阳新能源控股公司等），多家中资公司香港上市和再融资（中国建材、中国数字视频控股有限公司、复星国际等），以及华泰证券在沪伦通机制下于伦敦证券交易所上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12FB6EDF" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
+    <w:p w14:paraId="6212B291" w14:textId="77777777" w:rsidR="00CB054D" w:rsidRDefault="00CB054D" w:rsidP="00CB054D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004678B2">
+      <w:r w:rsidRPr="00CB054D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与多家美国和非美国公司的各类债券（包括高级债券、次级债券、可转换债券、担保债券、中期票据、资产支持证券等）发行项目（中信证券、东南国资、中原资产、信诺保险、雅芳、庞巴迪、花花公子、</w:t>
       </w:r>
-      <w:r w:rsidRPr="004678B2">
+      <w:r w:rsidRPr="00CB054D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ICICI, CMC Magnetics, Banco Santander-Chile, Unitrin, Inc., Montpelier Re, Devon Energy Corp., Valero Energy Corp., The May Department Stores Company, Celgene Corporation,</w:t>
       </w:r>
-      <w:r w:rsidRPr="004678B2">
+      <w:r w:rsidRPr="00CB054D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="004678B2">
+      <w:r w:rsidRPr="00CB054D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> K. Hovnanian Enterprises等债券发行项目，以及以中国地方政府债券为基础资产的离岸资产支持美元票据发行）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09AF7AF4" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
+    <w:p w14:paraId="234B1123" w14:textId="77777777" w:rsidR="00CB054D" w:rsidRDefault="00CB054D" w:rsidP="00CB054D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004678B2">
+      <w:r w:rsidRPr="00CB054D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与广州农村商业银行、郑州银行美元境外优先股发行，瑞士银行、荷兰合作银行等银行机构在美国进行的信托优先证券（</w:t>
       </w:r>
-      <w:r w:rsidRPr="004678B2">
+      <w:r w:rsidRPr="00CB054D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Trust Preferred Securities）发行和利宝保险公司、全美金融服务公司、美国旅行者集团、美国国际集团等保险机构的混合证券发行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E59BB79" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
+    <w:p w14:paraId="2F0C945C" w14:textId="77777777" w:rsidR="00CB054D" w:rsidRDefault="00CB054D" w:rsidP="00CB054D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美联储与美国国际集团（AIG）进行160亿美元债转股，代表荷兰银行（ABN AMRO）出售La Salle 银行给美国银行，代表圣保罗公司（The St. Paul Companies）与旅行者财险公司（Travelers Property Casualty Corp.）合并。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C70E520" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
+    <w:p w14:paraId="5C61DD51" w14:textId="77777777" w:rsidR="00CB054D" w:rsidRDefault="00CB054D" w:rsidP="00CB054D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就中国金融监管事宜（包括进入中国银行间市场及证券市场、金融监管合规等事宜）向诸多境内外金融机构客户提供咨询。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="080664FD" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
+    <w:p w14:paraId="3FFB3C74" w14:textId="77777777" w:rsidR="00CB054D" w:rsidRDefault="00CB054D" w:rsidP="00CB054D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*包括加入方达前完成的项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D966293" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
+    <w:p w14:paraId="0F3273C2" w14:textId="77777777" w:rsidR="00CB054D" w:rsidRDefault="00CB054D" w:rsidP="00CB054D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004678B2">
+      <w:r w:rsidRPr="00CB054D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="688B49F6" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
+    <w:p w14:paraId="04E49EEB" w14:textId="77777777" w:rsidR="00CB054D" w:rsidRDefault="00CB054D" w:rsidP="00CB054D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004678B2">
+      <w:r w:rsidRPr="00CB054D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>纽约大学法学，硕士学位（豪斯国际学者）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6513B2F6" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
+    <w:p w14:paraId="4C90544C" w14:textId="77777777" w:rsidR="00CB054D" w:rsidRDefault="00CB054D" w:rsidP="00CB054D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004678B2">
+      <w:r w:rsidRPr="00CB054D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学，经济学博士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A0ABD59" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
+    <w:p w14:paraId="153F6F3E" w14:textId="77777777" w:rsidR="00CB054D" w:rsidRDefault="00CB054D" w:rsidP="00CB054D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004678B2">
+      <w:r w:rsidRPr="00CB054D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学，法学学士、法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="319A8B6F" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
+    <w:p w14:paraId="7C063AD6" w14:textId="77777777" w:rsidR="00CB054D" w:rsidRDefault="00CB054D" w:rsidP="00CB054D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004678B2">
+      <w:r w:rsidRPr="00CB054D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5662E4B0" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
+    <w:p w14:paraId="4A71E881" w14:textId="77777777" w:rsidR="00CB054D" w:rsidRDefault="00CB054D" w:rsidP="00CB054D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004678B2">
+      <w:r w:rsidRPr="00CB054D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A813AD8" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
+    <w:p w14:paraId="1F36563F" w14:textId="77777777" w:rsidR="00CB054D" w:rsidRDefault="00CB054D" w:rsidP="00CB054D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004678B2">
+      <w:r w:rsidRPr="00CB054D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AD68900" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
+    <w:p w14:paraId="79C34E19" w14:textId="77777777" w:rsidR="00CB054D" w:rsidRDefault="00CB054D" w:rsidP="00CB054D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004678B2">
+      <w:r w:rsidRPr="00CB054D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区注册外地律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C29528C" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
+    <w:p w14:paraId="756AC24C" w14:textId="77777777" w:rsidR="00CB054D" w:rsidRDefault="00CB054D" w:rsidP="00CB054D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004678B2">
+      <w:r w:rsidRPr="00CB054D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BEAF99D" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
+    <w:p w14:paraId="2D9A87ED" w14:textId="77777777" w:rsidR="00CB054D" w:rsidRDefault="00CB054D" w:rsidP="00CB054D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004678B2">
+      <w:r w:rsidRPr="00CB054D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D1F1733" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
+    <w:p w14:paraId="56234E03" w14:textId="77777777" w:rsidR="00CB054D" w:rsidRDefault="00CB054D" w:rsidP="00CB054D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004678B2">
+      <w:r w:rsidRPr="00CB054D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DFFB9BA" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
+    <w:p w14:paraId="4549A549" w14:textId="77777777" w:rsidR="00CB054D" w:rsidRDefault="00CB054D" w:rsidP="00CB054D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004678B2">
+      <w:r w:rsidRPr="00CB054D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E27DA78" w14:textId="77777777" w:rsidR="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
+    <w:p w14:paraId="13A204CA" w14:textId="77777777" w:rsidR="00CB054D" w:rsidRDefault="00CB054D" w:rsidP="00CB054D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004678B2">
+      <w:r w:rsidRPr="00CB054D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>陈律师曾在美国达维律师事务所纽约、香港、北京办公室执业</w:t>
       </w:r>
-      <w:r w:rsidRPr="004678B2">
+      <w:r w:rsidRPr="00CB054D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>9年多。之后陈律师曾任摩根大通集团董事总经理（Managing Director）、北亚区法律总监，总体负责摩根大通在中国大陆、韩国、台湾的法律事务。加入方达前，陈律师是金杜律师事务所合伙人，主办了诸多创新性的跨境证券发行项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="79F4EA95" w:rsidR="00A46A04" w:rsidRPr="004678B2" w:rsidRDefault="004678B2" w:rsidP="004678B2">
+    <w:p w14:paraId="4F0A196B" w14:textId="499E6909" w:rsidR="00A46A04" w:rsidRPr="00CB054D" w:rsidRDefault="00CB054D" w:rsidP="00CB054D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004678B2">
+      <w:r w:rsidRPr="00CB054D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2017年，陈已昕律师被国际知名出版机构欧洲货币（Euromoney）评选为</w:t>
       </w:r>
-      <w:r w:rsidRPr="004678B2">
+      <w:r w:rsidRPr="00CB054D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="004678B2">
+      <w:r w:rsidRPr="00CB054D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>资本市场领域杰出女律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="004678B2">
+      <w:r w:rsidRPr="00CB054D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="004678B2">
+      <w:r w:rsidRPr="00CB054D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>。2015年和2017年，陈律师被《The Legal 500》评选为中国资本市场领域</w:t>
       </w:r>
-      <w:r w:rsidRPr="004678B2">
+      <w:r w:rsidRPr="00CB054D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="004678B2">
+      <w:r w:rsidRPr="00CB054D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>推荐律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="004678B2">
+      <w:r w:rsidRPr="00CB054D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="004678B2">
+      <w:r w:rsidRPr="00CB054D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="004678B2" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00CB054D" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1323,239 +1323,218 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04804B1E"/>
+    <w:nsid w:val="091352CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="87AEB93E"/>
+    <w:tmpl w:val="B3042E9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DC16658"/>
+    <w:nsid w:val="0DE362F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="37C25564"/>
+    <w:tmpl w:val="CFDE08CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13141318"/>
+    <w:nsid w:val="0E1D2E2A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D7444B6"/>
+    <w:tmpl w:val="8E028F6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="157E32C5"/>
+    <w:nsid w:val="14715C5C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="67AE015A"/>
+    <w:tmpl w:val="55A636D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="170F5D25"/>
+    <w:nsid w:val="172B066A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="51081F5A"/>
+    <w:tmpl w:val="4992F9EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22C75A08"/>
+    <w:nsid w:val="1A8F0992"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="28C0CD3A"/>
+    <w:tmpl w:val="BA5E4B66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="230E77BB"/>
+    <w:nsid w:val="1FB87CF0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="87AEB93E"/>
+    <w:tmpl w:val="00620F4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B801256"/>
+    <w:nsid w:val="2CC65E3A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9F6EF34"/>
+    <w:tmpl w:val="C5D403B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E1768FC"/>
-[...19 lines deleted...]
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1624,93 +1603,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...41 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -1782,208 +1719,271 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43CB76D0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="47A4C918"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="501877F2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="177EBE9C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66B4513F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C40C9D02"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47A673DA"/>
+    <w:nsid w:val="6C704FEC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="751C4EFA"/>
+    <w:tmpl w:val="BA5E4B66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C621FA8"/>
+    <w:nsid w:val="6D825272"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="417A455A"/>
+    <w:tmpl w:val="11D20E6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EE54567"/>
+    <w:nsid w:val="6D940812"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7FCC4940"/>
+    <w:tmpl w:val="384064B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EB31DF4"/>
+    <w:nsid w:val="77A13F07"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AC32A5D4"/>
+    <w:tmpl w:val="D464A5CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72B56A69"/>
+    <w:nsid w:val="7BE732D0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="85F6BD00"/>
+    <w:tmpl w:val="A65E0A58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="12">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="5">
-[...2 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="8">
-[...8 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="12">
-[...2 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="13"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2023,51 +2023,50 @@
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
-    <w:rsid w:val="004678B2"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
@@ -2103,50 +2102,51 @@
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
+    <w:rsid w:val="00CB054D"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
@@ -3217,61 +3217,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004678B2"/>
+    <w:rsid w:val="00CB054D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004678B2"/>
+    <w:rsid w:val="00CB054D"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3557,51 +3557,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5C4E6631-92EA-48D2-AA26-C1879CDCBEE1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7536E6D-EA6D-469E-BD25-BDDE739FDE6B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>238</Words>
   <Characters>1361</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1596</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>