--- v0 (2026-06-19)
+++ v1 (2026-08-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="16BEF73D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+          <w:p w14:paraId="2C4F11E8" w14:textId="58FC93CD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00D27C32">
+            <w:r w:rsidRPr="00292CC3">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>傅莉玲</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="371F92A3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+          <w:p w14:paraId="706EB16B" w14:textId="6CBF0A51" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00D27C32">
+            <w:r w:rsidRPr="00292CC3">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="514948E3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+          <w:p w14:paraId="6199424A" w14:textId="77FBC660" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00D27C32">
+            <w:r w:rsidRPr="00292CC3">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3976 8822 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="037E05DC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+          <w:p w14:paraId="4F910ACA" w14:textId="10F641F2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00D27C32">
+            <w:r w:rsidRPr="00292CC3">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>christina.fu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="231069E9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D27C32" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="31DF91EC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00292CC3" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47BBCA2A" wp14:editId="5CF8A892">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68EDEBB0" wp14:editId="45D81946">
                   <wp:extent cx="1651000" cy="2123935"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="14B370C9" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00D27C32" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="524C9823" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00292CC3" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00D27C32">
+            <w:r w:rsidRPr="00292CC3">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>傅律师常驻香港办公室，主要执业领域涉及资本市场、并购、外商投资、公司治理、监管争议及反洗钱合规法律服务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DE7B2A8" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="7317D3AA" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1539 +438,1525 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F01980" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="69FC62AE" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D2C40DF" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00D27C32">
+    <w:p w14:paraId="274AAB7D" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>监管争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A8665A0" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="24BD315C" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表数家香港证监会第</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6 类持牌公司回应香港证监会在其年度审核保荐人首次公开招股申请尽职调查工作评估中的质询，包括尽职调查方面的疏忽、披露或提供虚假及误导性资料以及违反香港证监会的行为准则。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67FE456B" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="6B03BA6A" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家香港证监会第</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6 类持牌公司回应香港证监会根据《证券及期货（证券市场上市）规则》第 6(1) 条就首次公开招股过程中提供虚假或误导性资料及违反披露义务而提出的质询。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="303CFE08" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="67677C2B" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表数家香港上市公司申请复牌及</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/或回复香港联交所有关该上市公司是否具有足够业务水平以符合《主板上市规则》第 13.24(1) 条的质询。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A8ADD9D" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="1C317365" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为数家香港上市公司就香港会计及财务报告局对其审计师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/前审计师进行的有关财务报表调整、错误、遗漏及/或错报的调查提供法律意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0624904B" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="5776A898" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表数家香港上市公司的审计委员会应对财务报告委员会可能就更换审计师而提出的质询。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B14CFE4" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="46119F2C" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表数家香港上市公司的特别委员会，作为其法律顾问，开展审计师要求的自我调查和</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/或监管机构要求的法证调查，包括资金挪用、可疑采购流程、涉嫌操纵业务收入、向外部提供可疑资金贷款以及内部控制系统失效。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36DC6F1F" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="4009EF86" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家香港上市公司的董事回应香港交易所对一项涉嫌违反香港上市规则的重大未披露投资的调查。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C44AFDF" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="433412A0" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家从事虚拟货币业务的持牌法团回应香港证监会的合规质询。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47783271" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="019ADB7C" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为数家外国公司在香港建立反洗钱体制及政策提供法律咨询。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7463EC09" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00D27C32">
+    <w:p w14:paraId="05963540" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>资本市场</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="140A6FD9" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="10977BE0" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为上海复旦张江生物制药股份有限公司（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1349.HK）一家于香港交易所上市的H股公司在上海证券交易所科创板发行A股提供法律服务（股份代号：688505.SH）。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EBC55D2" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="23D57F3B" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表山东凤祥股份有限公司（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9977 ）经办其H股全球发售及其在香港交易所主板上市事宜。独家保荐人为西证融资；联席全球协调人为农银国际、中国银河国际、中信建投、海通国际、西证证券。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="122F1738" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="31D33610" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁科技集团股份有限公司（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6688 ）就其拟在上海科创板及香港交易所主板同步上市事宜出任其香港法律特别顾问。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="698D642C" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="0FF302A4" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表盛世大联保险代理股份有限公司（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1879 ）经办其拟H股全球发售及其在香港交易所主板上市事宜。盛世大联为新三板挂牌公司，并寻求其H股在香港交易所两地上市。联席保荐人为中国银河国际及中金。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="042000BE" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="4E031534" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表作为其中一名包销商海通国际经办嘉年华国际控股有限公司（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>996）19亿港元之供股项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A31D0D6" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="00892A58" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表作为独家保荐人的八方金融经办煜荣集团控股有限公司（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1536 ）之股份发售及其在香港交易所主板上市事宜。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="327B527A" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="4B179032" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海大生农业金融科技股份有限公司（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1103）经办其内资股认购及H股配售，以及其内资股及H股供股项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="610961D4" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="6D34F443" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表作为独家保荐人的汇丰，及为配售代理的汇丰、中银国际、摩根大通及渣打经办大悦城置业有限公司（前身为中粮地产控股有限公司）（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>207）之收购项目涉及在香港交易所主板视作新上市的反向收购及其股份配售。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2094C5B3" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="7C517021" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表瑞安房地产有限公司（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>272）经办其供股项目。联席承销商为法巴、渣打及大华继显。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6431EA9C" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="3A3341F6" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表思捷环球控股有限公司（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>330）经办其供股项目。联席承销商为汇丰及瑞银。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28789434" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="0EC093B3" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表作为独家配售代理的中银国际经办合和公路基建有限公司（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>00737（港元） / 80737（人民币））之人民币股份配售及其以人民币计价股份在香港交易所以双柜台模式交易安排上市事宜。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4694DA8E" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="0CC74A74" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阳光油砂有限公司（股份代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ： 201 2 ）经办其全球发售及其在香港交易所主板上市事宜。阳光油砂是第一家在香港联交所上市的艾伯塔省注册成立的公司。联席保荐人为中银国际、德意志银行及摩根士丹利。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A6D3854" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="31F3030E" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SB I Holding s Inc.（股份代号：6488）经办其香港预托证券全球发售及其在香港联交所主板进行第二上市事宜 。 SBI是第一家在香港联交所上市的日本公司。独家保荐人为大和资本。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B6D100A" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="496BC214" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表友邦保险控股有限公司（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1299）经办其全球发售及其在香港联交所主板上市事宜。联席保荐人为花旗、德意志银行、高盛及摩根士丹利。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62DDF448" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="65ABA9D0" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国农业银行股份有限公司（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1288）经办其A + H股全球发售及其在香港联交所主板上市事宜。联席保荐人为中金、高盛、摩根士丹利、德意志银行、摩根大通、麦格理及农银国际。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6067F695" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="26B302B6" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表霸王国际（集团）控股有限公司（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1338）经办其全球发售及其在香港联交所主板上市事宜。联席保荐人及联席账簿管理人为汇丰及摩根士丹利。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07653004" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="20A847D4" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表作为联席保荐人及联席账簿管理人的中金及麦格理经办中国南车股份有限公司（现与中国北车股份有限公司合并后成立中国中车股份有限公司）（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1766）之A + H股全球发售及其在香港联交所主板上市事宜。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05EEE6A0" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="556EA3A2" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表作为联席保荐人及联席账簿管理人的摩根大通及瑞银经办特步国际控股有限公司（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1368）之全球发售及其在香港联交所主板上市事宜。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CD4E900" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00D27C32">
+    <w:p w14:paraId="06DBED6E" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>并购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B0FB07B" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="72560AE8" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为阿里巴巴影业集团有限公司（股票代码：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1060）收购在线流媒体业务（涉及对价股份发行）提供法律意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C52E9A9" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="19A3485D" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为维亚生物科技控股有限公司（股票代码：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1873）向数名投资人包括Temasek 和 HLC 基金出售从事 CRO 业务的公司提供法律意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55B85F28" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="2D96A95F" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为中国电信股份有限公司（股票代码：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>728）向中国电信集团收购 CDMA 网络资产及相关负债提供法律意见。财务顾问为瑞银。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35D872FD" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="2F7733FF" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国际资源集团有限公司（股票代码：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1051）收购三只基金的有限合伙权益及收购力宝证券集团提供法律意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21AB069C" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00D27C32">
+    <w:p w14:paraId="05D1AEFD" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>常年法律顾问经验</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CDFC482" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="21B76BFD" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国农业银行股份有限公司（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1288）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16A8EA63" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="7BF7A3EF" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>山东省国际信托股份有限公司（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1697）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB34F25" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="07F98B48" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>国银金融租赁股份有限公司（股票代码：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1606）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CC7E72A" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="2DF5CE4A" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海微创医疗机器人（集团）股份有限公司（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2252）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5294EF56" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="3DC7817C" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>山东凤祥股份有限公司（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>9977）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AEA97AC" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="62920A2F" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>国际资源集团有限公司（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1051）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E5EF239" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="38ECAD39" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国电信股份有限公司（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>728）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05D59C3E" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="72B35CA9" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国石化上海石油化工股份有限公司（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>338）等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F5C6D76" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="29EF5AF3" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="412641C5" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="4BA7CE44" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英国曼彻斯特都会大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32CEBA8B" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="7961377D" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>澳大利亚国立大学，法律研究生文凭</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="312E50FB" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="3BB710B2" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港大学专业进修学院，法律文凭</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F6A6454" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="0A22B271" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国华南理工大学，中国法律证书</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64986759" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="6A2FF69F" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="568660D0" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="56D14839" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区执业事务律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3668F142" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="4280591B" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>澳大利亚新南威尔士州执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="773748FD" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="2D0ED6A4" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>纽西兰律师资格（非执业）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="101C6C2B" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="60FFDD95" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公认反洗钱师（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CAMS）资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DCDFFB6" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="06716129" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>专业法证会计师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E10B36D" w14:textId="77777777" w:rsidR="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="173B306E" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
+      <w:r w:rsidRPr="00292CC3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="56B00FF4" w:rsidR="00A46A04" w:rsidRPr="00D27C32" w:rsidRDefault="00D27C32" w:rsidP="00D27C32">
+    <w:p w14:paraId="4F0A196B" w14:textId="54BD9CE3" w:rsidR="00A46A04" w:rsidRPr="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27C32">
-[...21 lines deleted...]
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00D27C32" w:rsidSect="002D0826">
+      <w:r w:rsidRPr="00292CC3">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>在加入方达律师事务所之前，傅律师曾在富而德律师事务所及史密夫斐尔凯迈律师事务所两家国际知名律师事务所工作。</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00292CC3" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2176,1224 +2162,1224 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="046E2D8F"/>
+    <w:nsid w:val="01A53288"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69E60A4A"/>
+    <w:tmpl w:val="8A8467A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="058B56BE"/>
+    <w:nsid w:val="05442A76"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="93907120"/>
+    <w:tmpl w:val="1270B942"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="083C0DDA"/>
+    <w:nsid w:val="06255C4B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3428404C"/>
+    <w:tmpl w:val="7FD69638"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EDE7B7F"/>
+    <w:nsid w:val="0C001E60"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76C01C4C"/>
+    <w:tmpl w:val="EA068F48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FFD21E9"/>
+    <w:nsid w:val="0D651D41"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="72F497A8"/>
+    <w:tmpl w:val="B4C8DE3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11BF7C7D"/>
+    <w:nsid w:val="105825F5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B330C16C"/>
+    <w:tmpl w:val="668C8758"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13240ABC"/>
+    <w:nsid w:val="11CB4AFA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B6A212A"/>
+    <w:tmpl w:val="15966D44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16516919"/>
+    <w:nsid w:val="1641644B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6A12B362"/>
+    <w:tmpl w:val="769A80CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="175C5C09"/>
+    <w:nsid w:val="1F22046B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F4BA2428"/>
+    <w:tmpl w:val="7E0E6E5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19655B97"/>
+    <w:nsid w:val="1F9842BE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DB1E983E"/>
+    <w:tmpl w:val="4DD66F9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1ABF3662"/>
+    <w:nsid w:val="208E14BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D489096"/>
+    <w:tmpl w:val="3C16612A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E0A20B5"/>
+    <w:nsid w:val="24323D0D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F73C3B8E"/>
+    <w:tmpl w:val="84CE3A08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FD44627"/>
+    <w:nsid w:val="269B449F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4A3E9F60"/>
+    <w:tmpl w:val="0B38E0E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20BC7402"/>
+    <w:nsid w:val="281150A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DCB0F364"/>
+    <w:tmpl w:val="924ABA74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21905BCD"/>
+    <w:nsid w:val="29BF4544"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4A38CE16"/>
+    <w:tmpl w:val="7F6A7E1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26EF61B8"/>
+    <w:nsid w:val="2AA000FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="65FE2BF0"/>
+    <w:tmpl w:val="23C83604"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29247D15"/>
+    <w:nsid w:val="2B13286D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C7F4876A"/>
+    <w:tmpl w:val="ADFAF074"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A6A50E5"/>
+    <w:nsid w:val="2BC3134E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F0663734"/>
+    <w:tmpl w:val="4BF0C52E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AE8323C"/>
+    <w:nsid w:val="2C6008EC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9C2EFE6A"/>
+    <w:tmpl w:val="C2A4B946"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B2F71BC"/>
+    <w:nsid w:val="31606F12"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DFE03A00"/>
+    <w:tmpl w:val="575281C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B855745"/>
+    <w:nsid w:val="3240008F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F9E8FFC"/>
+    <w:tmpl w:val="C2027A70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BE11037"/>
+    <w:nsid w:val="340567A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8EEA30CC"/>
+    <w:tmpl w:val="F58CBEC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C9E6FB8"/>
+    <w:nsid w:val="3676026B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1EF28716"/>
+    <w:tmpl w:val="65A27178"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E775A83"/>
+    <w:nsid w:val="39D01869"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A934BB3A"/>
+    <w:tmpl w:val="D29AE002"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31C813B8"/>
+    <w:nsid w:val="3B1D185E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B7E424F8"/>
+    <w:tmpl w:val="043CF160"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31EB3B4A"/>
+    <w:nsid w:val="44541ED3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C3E4760A"/>
+    <w:tmpl w:val="479EDBCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36FC177F"/>
+    <w:nsid w:val="466602F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6CBCF1CA"/>
+    <w:tmpl w:val="22B021FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37F43F23"/>
+    <w:nsid w:val="48547364"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8A5448D6"/>
+    <w:tmpl w:val="BA7229EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3923400C"/>
+    <w:nsid w:val="4A4B5D33"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A2EC11E"/>
+    <w:tmpl w:val="93B872CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CB951EA"/>
+    <w:nsid w:val="50A35536"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="993CF9FA"/>
+    <w:tmpl w:val="21A29D44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D4B360D"/>
+    <w:nsid w:val="538551BE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2AD23374"/>
+    <w:tmpl w:val="9C480A0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FF13419"/>
+    <w:nsid w:val="540B7780"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E98E9A06"/>
+    <w:tmpl w:val="F896347E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41FD40BF"/>
+    <w:nsid w:val="552546CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="570A76A6"/>
+    <w:tmpl w:val="A1C6CCB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4372351A"/>
+    <w:nsid w:val="5921147B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="022CB36E"/>
+    <w:tmpl w:val="A0125494"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48B86CB9"/>
+    <w:nsid w:val="5B9D5EEC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="30384C22"/>
+    <w:tmpl w:val="1270B942"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C3607FE"/>
+    <w:nsid w:val="5ECA3E0B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="04C42A6A"/>
+    <w:tmpl w:val="88966B14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CE36144"/>
+    <w:nsid w:val="63D230C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7AFC8038"/>
+    <w:tmpl w:val="FAD45B1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53953AF1"/>
+    <w:nsid w:val="66F50066"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1124E1B2"/>
+    <w:tmpl w:val="21FE7364"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="581B5BBD"/>
+    <w:nsid w:val="6B492AE5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EF043260"/>
+    <w:tmpl w:val="3E209CD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61110E6D"/>
+    <w:nsid w:val="6D912173"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3002996"/>
+    <w:tmpl w:val="DDD837E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63C6719B"/>
+    <w:nsid w:val="6F2F3012"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1354E0E8"/>
+    <w:tmpl w:val="C6B6E15C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64EF7E76"/>
+    <w:nsid w:val="6F3E76DF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6FDCC5F8"/>
+    <w:tmpl w:val="15F0F68E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="689E33CF"/>
+    <w:nsid w:val="70554C82"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A66AC52E"/>
+    <w:tmpl w:val="5246DE46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68FD065F"/>
+    <w:nsid w:val="717F5963"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76C01C4C"/>
+    <w:tmpl w:val="E5DCC832"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DDD113A"/>
+    <w:nsid w:val="722A0243"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="17185612"/>
+    <w:tmpl w:val="255A6EFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71C446BC"/>
+    <w:nsid w:val="738D3AF4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3F5E76CE"/>
+    <w:tmpl w:val="68BED4A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78FC225D"/>
+    <w:nsid w:val="74DB5086"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8EB6646E"/>
+    <w:tmpl w:val="D76E3A6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B13598B"/>
+    <w:nsid w:val="792A1B86"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4282D20A"/>
+    <w:tmpl w:val="45925688"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CB0421E"/>
+    <w:nsid w:val="7B070D14"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E41823E0"/>
+    <w:tmpl w:val="C554B29E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="41"/>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="44"/>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="9">
-[...2 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="11">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="47"/>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="13">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="14">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="15">
-[...14 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="21">
-[...28 lines deleted...]
-  </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="36">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="46">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="37">
-[...14 lines deleted...]
-  <w:num w:numId="42">
+  <w:num w:numId="47">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="43">
-[...2 lines deleted...]
-  <w:num w:numId="44">
+  <w:num w:numId="48">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="45">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="49"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3418,50 +3404,51 @@
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
+    <w:rsid w:val="00292CC3"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
@@ -3518,51 +3505,50 @@
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
-    <w:rsid w:val="00D27C32"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
@@ -4628,61 +4614,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D27C32"/>
+    <w:rsid w:val="00292CC3"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D27C32"/>
+    <w:rsid w:val="00292CC3"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4968,66 +4954,66 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05969B1B-16F6-495E-8EFB-AC9E27EFE51A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99169141-1DCB-43B0-A6B1-26B0857477CF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>411</Words>
-  <Characters>2344</Characters>
+  <Characters>2345</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2750</CharactersWithSpaces>
+  <CharactersWithSpaces>2751</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>