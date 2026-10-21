--- v1 (2026-08-19)
+++ v2 (2026-10-21)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="58FC93CD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+          <w:p w14:paraId="2C4F11E8" w14:textId="2F65F34C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00292CC3">
+            <w:r w:rsidRPr="002D5C31">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>傅莉玲</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="6CBF0A51" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+          <w:p w14:paraId="706EB16B" w14:textId="75336640" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00292CC3">
+            <w:r w:rsidRPr="002D5C31">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="77FBC660" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+          <w:p w14:paraId="6199424A" w14:textId="4FE69591" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00292CC3">
+            <w:r w:rsidRPr="002D5C31">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3976 8822 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="10F641F2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+          <w:p w14:paraId="4F910ACA" w14:textId="5C04C04E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00292CC3">
+            <w:r w:rsidRPr="002D5C31">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>christina.fu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="31DF91EC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00292CC3" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="76CD0460" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002D5C31" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68EDEBB0" wp14:editId="45D81946">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="322DC09A" wp14:editId="0A865DC6">
                   <wp:extent cx="1651000" cy="2123935"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="524C9823" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00292CC3" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="3D524801" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="002D5C31" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00292CC3">
+            <w:r w:rsidRPr="002D5C31">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>傅律师常驻香港办公室，主要执业领域涉及资本市场、并购、外商投资、公司治理、监管争议及反洗钱合规法律服务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7317D3AA" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="1A840952" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1525 +438,1525 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69FC62AE" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="2E56E1CE" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="274AAB7D" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00292CC3">
+    <w:p w14:paraId="31947D51" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>监管争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24BD315C" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="5D9FBFE7" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表数家香港证监会第</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6 类持牌公司回应香港证监会在其年度审核保荐人首次公开招股申请尽职调查工作评估中的质询，包括尽职调查方面的疏忽、披露或提供虚假及误导性资料以及违反香港证监会的行为准则。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B03BA6A" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="55A23F41" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家香港证监会第</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6 类持牌公司回应香港证监会根据《证券及期货（证券市场上市）规则》第 6(1) 条就首次公开招股过程中提供虚假或误导性资料及违反披露义务而提出的质询。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67677C2B" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="365B5C50" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表数家香港上市公司申请复牌及</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/或回复香港联交所有关该上市公司是否具有足够业务水平以符合《主板上市规则》第 13.24(1) 条的质询。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C317365" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="5C5B59F4" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为数家香港上市公司就香港会计及财务报告局对其审计师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/前审计师进行的有关财务报表调整、错误、遗漏及/或错报的调查提供法律意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5776A898" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="42C8E738" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表数家香港上市公司的审计委员会应对财务报告委员会可能就更换审计师而提出的质询。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46119F2C" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="5F03807E" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表数家香港上市公司的特别委员会，作为其法律顾问，开展审计师要求的自我调查和</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/或监管机构要求的法证调查，包括资金挪用、可疑采购流程、涉嫌操纵业务收入、向外部提供可疑资金贷款以及内部控制系统失效。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4009EF86" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="060E9711" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家香港上市公司的董事回应香港交易所对一项涉嫌违反香港上市规则的重大未披露投资的调查。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="433412A0" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="1E73D065" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家从事虚拟货币业务的持牌法团回应香港证监会的合规质询。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="019ADB7C" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="617F549D" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为数家外国公司在香港建立反洗钱体制及政策提供法律咨询。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05963540" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00292CC3">
+    <w:p w14:paraId="54BB18A8" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>资本市场</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10977BE0" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="7EEB0614" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为上海复旦张江生物制药股份有限公司（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1349.HK）一家于香港交易所上市的H股公司在上海证券交易所科创板发行A股提供法律服务（股份代号：688505.SH）。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23D57F3B" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="6B500D71" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表山东凤祥股份有限公司（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 9977 ）经办其H股全球发售及其在香港交易所主板上市事宜。独家保荐人为西证融资；联席全球协调人为农银国际、中国银河国际、中信建投、海通国际、西证证券。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31D33610" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="27ADAE04" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁科技集团股份有限公司（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 6688 ）就其拟在上海科创板及香港交易所主板同步上市事宜出任其香港法律特别顾问。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FF302A4" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="20CA501A" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表盛世大联保险代理股份有限公司（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1879 ）经办其拟H股全球发售及其在香港交易所主板上市事宜。盛世大联为新三板挂牌公司，并寻求其H股在香港交易所两地上市。联席保荐人为中国银河国际及中金。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E031534" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="4C8E3878" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表作为其中一名包销商海通国际经办嘉年华国际控股有限公司（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>996）19亿港元之供股项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00892A58" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="4008756E" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表作为独家保荐人的八方金融经办煜荣集团控股有限公司（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1536 ）之股份发售及其在香港交易所主板上市事宜。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B179032" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="0515F22D" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海大生农业金融科技股份有限公司（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1103）经办其内资股认购及H股配售，以及其内资股及H股供股项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D34F443" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="0E6C3C9C" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表作为独家保荐人的汇丰，及为配售代理的汇丰、中银国际、摩根大通及渣打经办大悦城置业有限公司（前身为中粮地产控股有限公司）（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>207）之收购项目涉及在香港交易所主板视作新上市的反向收购及其股份配售。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C517021" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="2BAFD799" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表瑞安房地产有限公司（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>272）经办其供股项目。联席承销商为法巴、渣打及大华继显。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A3341F6" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="6DE9E319" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表思捷环球控股有限公司（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>330）经办其供股项目。联席承销商为汇丰及瑞银。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EC093B3" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="063CF550" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表作为独家配售代理的中银国际经办合和公路基建有限公司（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>00737（港元） / 80737（人民币））之人民币股份配售及其以人民币计价股份在香港交易所以双柜台模式交易安排上市事宜。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CC74A74" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="7E78BA2F" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阳光油砂有限公司（股份代号</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ： 201 2 ）经办其全球发售及其在香港交易所主板上市事宜。阳光油砂是第一家在香港联交所上市的艾伯塔省注册成立的公司。联席保荐人为中银国际、德意志银行及摩根士丹利。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31F3030E" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="34CDC336" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SB I Holding s Inc.（股份代号：6488）经办其香港预托证券全球发售及其在香港联交所主板进行第二上市事宜 。 SBI是第一家在香港联交所上市的日本公司。独家保荐人为大和资本。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="496BC214" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="67BA3345" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表友邦保险控股有限公司（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1299）经办其全球发售及其在香港联交所主板上市事宜。联席保荐人为花旗、德意志银行、高盛及摩根士丹利。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65ABA9D0" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="109C5B31" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国农业银行股份有限公司（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1288）经办其A + H股全球发售及其在香港联交所主板上市事宜。联席保荐人为中金、高盛、摩根士丹利、德意志银行、摩根大通、麦格理及农银国际。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26B302B6" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="2BBD36DA" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表霸王国际（集团）控股有限公司（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1338）经办其全球发售及其在香港联交所主板上市事宜。联席保荐人及联席账簿管理人为汇丰及摩根士丹利。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20A847D4" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="65E79699" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表作为联席保荐人及联席账簿管理人的中金及麦格理经办中国南车股份有限公司（现与中国北车股份有限公司合并后成立中国中车股份有限公司）（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1766）之A + H股全球发售及其在香港联交所主板上市事宜。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="556EA3A2" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="0267DC96" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表作为联席保荐人及联席账簿管理人的摩根大通及瑞银经办特步国际控股有限公司（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1368）之全球发售及其在香港联交所主板上市事宜。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06DBED6E" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00292CC3">
+    <w:p w14:paraId="13D5084B" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>并购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72560AE8" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="7B781D28" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为阿里巴巴影业集团有限公司（股票代码：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1060）收购在线流媒体业务（涉及对价股份发行）提供法律意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19A3485D" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="1546BAE8" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为维亚生物科技控股有限公司（股票代码：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1873）向数名投资人包括Temasek 和 HLC 基金出售从事 CRO 业务的公司提供法律意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D96A95F" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="22E9EF0B" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为中国电信股份有限公司（股票代码：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>728）向中国电信集团收购 CDMA 网络资产及相关负债提供法律意见。财务顾问为瑞银。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F7733FF" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="6A682C0F" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国际资源集团有限公司（股票代码：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1051）收购三只基金的有限合伙权益及收购力宝证券集团提供法律意见。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05D1AEFD" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00292CC3">
+    <w:p w14:paraId="30FC147C" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>常年法律顾问经验</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B76BFD" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="33375E4F" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国农业银行股份有限公司（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 1288）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BF7A3EF" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="3FA36289" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>山东省国际信托股份有限公司（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1697）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07F98B48" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="5E2267A8" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>国银金融租赁股份有限公司（股票代码：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1606）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DF5CE4A" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="38F5082B" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海微创医疗机器人（集团）股份有限公司（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2252）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DC7817C" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="18555779" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>山东凤祥股份有限公司（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>9977）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62920A2F" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="67AABDAD" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>国际资源集团有限公司（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1051）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38ECAD39" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="5236F62E" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国电信股份有限公司（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>728）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B35CA9" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="7509BCEF" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国石化上海石油化工股份有限公司（股份代号：</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>338）等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29EF5AF3" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="6DE8D397" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BA7CE44" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="6308D9AD" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英国曼彻斯特都会大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7961377D" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="2C8BB4DF" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>澳大利亚国立大学，法律研究生文凭</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB710B2" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="63DB3125" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港大学专业进修学院，法律文凭</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A22B271" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="30800C98" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国华南理工大学，中国法律证书</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A2FF69F" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="18BC205B" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56D14839" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="3CE46927" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区执业事务律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4280591B" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="3FC7E2AB" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>澳大利亚新南威尔士州执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D0ED6A4" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="6A5E3660" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>纽西兰律师资格（非执业）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60FFDD95" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="5A8DE42D" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公认反洗钱师（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CAMS）资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06716129" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="4F3D40C8" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>专业法证会计师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173B306E" w14:textId="77777777" w:rsidR="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="2C8524D0" w14:textId="77777777" w:rsidR="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="54BD9CE3" w:rsidR="00A46A04" w:rsidRPr="00292CC3" w:rsidRDefault="00292CC3" w:rsidP="00292CC3">
+    <w:p w14:paraId="4F0A196B" w14:textId="0AE1FE0E" w:rsidR="00A46A04" w:rsidRPr="002D5C31" w:rsidRDefault="002D5C31" w:rsidP="002D5C31">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00292CC3">
+      <w:r w:rsidRPr="002D5C31">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在加入方达律师事务所之前，傅律师曾在富而德律师事务所及史密夫斐尔凯迈律师事务所两家国际知名律师事务所工作。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00292CC3" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="002D5C31" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2162,1224 +2162,1224 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01A53288"/>
+    <w:nsid w:val="0089446C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8A8467A6"/>
+    <w:tmpl w:val="B71E79FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05442A76"/>
+    <w:nsid w:val="054D7ACD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1270B942"/>
+    <w:tmpl w:val="F1980EF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06255C4B"/>
+    <w:nsid w:val="080D1445"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7FD69638"/>
+    <w:tmpl w:val="E1AAEE32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C001E60"/>
+    <w:nsid w:val="08A72982"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EA068F48"/>
+    <w:tmpl w:val="A6C6727C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D651D41"/>
+    <w:nsid w:val="0C95534A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B4C8DE3A"/>
+    <w:tmpl w:val="7D2697FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="105825F5"/>
+    <w:nsid w:val="0F167FA9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="668C8758"/>
+    <w:tmpl w:val="B7001282"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11CB4AFA"/>
+    <w:nsid w:val="0F427AD6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15966D44"/>
+    <w:tmpl w:val="80E2F39A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1641644B"/>
+    <w:nsid w:val="1456625C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="769A80CE"/>
+    <w:tmpl w:val="62304428"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F22046B"/>
+    <w:nsid w:val="1CA35D83"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7E0E6E5A"/>
+    <w:tmpl w:val="B4B635AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F9842BE"/>
+    <w:nsid w:val="1EDC2568"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4DD66F9A"/>
+    <w:tmpl w:val="094A9A2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="208E14BB"/>
+    <w:nsid w:val="22426975"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3C16612A"/>
+    <w:tmpl w:val="DA880DD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24323D0D"/>
+    <w:nsid w:val="2C027147"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="84CE3A08"/>
+    <w:tmpl w:val="07301FEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="269B449F"/>
+    <w:nsid w:val="302129C5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0B38E0E8"/>
+    <w:tmpl w:val="A8E01A94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="281150A3"/>
+    <w:nsid w:val="33806A73"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="924ABA74"/>
+    <w:tmpl w:val="35B6151E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29BF4544"/>
+    <w:nsid w:val="34B70531"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7F6A7E1A"/>
+    <w:tmpl w:val="AFE8F59C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AA000FF"/>
+    <w:nsid w:val="34EF6256"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="23C83604"/>
+    <w:tmpl w:val="00DEA4B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B13286D"/>
+    <w:nsid w:val="34FC6417"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ADFAF074"/>
+    <w:tmpl w:val="BBCE8158"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BC3134E"/>
+    <w:nsid w:val="35012406"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4BF0C52E"/>
+    <w:tmpl w:val="06AEABAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C6008EC"/>
+    <w:nsid w:val="3AD007F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C2A4B946"/>
+    <w:tmpl w:val="859AEA06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31606F12"/>
+    <w:nsid w:val="3BF15C5F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="575281C8"/>
+    <w:tmpl w:val="D93EB43C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3240008F"/>
+    <w:nsid w:val="3E8A00C4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C2027A70"/>
+    <w:tmpl w:val="173A79C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="340567A3"/>
+    <w:nsid w:val="3F2B146E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F58CBEC2"/>
+    <w:tmpl w:val="0128D63A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3676026B"/>
+    <w:nsid w:val="40861030"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="65A27178"/>
+    <w:tmpl w:val="35B6151E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39D01869"/>
+    <w:nsid w:val="40DC6D54"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D29AE002"/>
+    <w:tmpl w:val="2C38C502"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B1D185E"/>
+    <w:nsid w:val="4200315B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="043CF160"/>
+    <w:tmpl w:val="982A06D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44541ED3"/>
+    <w:nsid w:val="43C04F3A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="479EDBCC"/>
+    <w:tmpl w:val="FE245F3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="466602F3"/>
+    <w:nsid w:val="45545D61"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22B021FE"/>
+    <w:tmpl w:val="96A498E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48547364"/>
+    <w:nsid w:val="470B260D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BA7229EE"/>
+    <w:tmpl w:val="C3A294B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A4B5D33"/>
+    <w:nsid w:val="487025B9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="93B872CE"/>
+    <w:tmpl w:val="DB6650FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50A35536"/>
+    <w:nsid w:val="48E83421"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="21A29D44"/>
+    <w:tmpl w:val="C2AE367C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="538551BE"/>
+    <w:nsid w:val="49F865D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9C480A0E"/>
+    <w:tmpl w:val="50289032"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="540B7780"/>
+    <w:nsid w:val="4BA37169"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F896347E"/>
+    <w:tmpl w:val="6376225C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="552546CC"/>
+    <w:nsid w:val="4BA67258"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A1C6CCB2"/>
+    <w:tmpl w:val="513CF434"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5921147B"/>
+    <w:nsid w:val="4E1F4E11"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A0125494"/>
+    <w:tmpl w:val="42E267AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B9D5EEC"/>
+    <w:nsid w:val="56FA0108"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1270B942"/>
+    <w:tmpl w:val="C5A01196"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5ECA3E0B"/>
+    <w:nsid w:val="5726278F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="88966B14"/>
+    <w:tmpl w:val="85CED158"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63D230C7"/>
+    <w:nsid w:val="57B92493"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FAD45B1A"/>
+    <w:tmpl w:val="5D18E102"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66F50066"/>
+    <w:nsid w:val="5A6B0319"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="21FE7364"/>
+    <w:tmpl w:val="FCCCD354"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B492AE5"/>
+    <w:nsid w:val="5DE72AE1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3E209CD8"/>
+    <w:tmpl w:val="009A4D94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D912173"/>
+    <w:nsid w:val="5F4763FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DDD837E8"/>
+    <w:tmpl w:val="DEA0328C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F2F3012"/>
+    <w:nsid w:val="629B203C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C6B6E15C"/>
+    <w:tmpl w:val="95904CB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F3E76DF"/>
+    <w:nsid w:val="632B23C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15F0F68E"/>
+    <w:tmpl w:val="3A22A722"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70554C82"/>
+    <w:nsid w:val="65EB22F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5246DE46"/>
+    <w:tmpl w:val="42C4C95E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="717F5963"/>
+    <w:nsid w:val="6B0D1082"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E5DCC832"/>
+    <w:tmpl w:val="6618FD56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="722A0243"/>
+    <w:nsid w:val="75C54BCF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="255A6EFC"/>
+    <w:tmpl w:val="DB6ECC8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="738D3AF4"/>
+    <w:nsid w:val="798A06CA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="68BED4A6"/>
+    <w:tmpl w:val="1AA2015C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74DB5086"/>
+    <w:nsid w:val="7EFF5DE6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D76E3A6A"/>
+    <w:tmpl w:val="2208D6A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="792A1B86"/>
+    <w:nsid w:val="7F287495"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="45925688"/>
+    <w:tmpl w:val="C286176C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B070D14"/>
+    <w:nsid w:val="7FB46FCA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C554B29E"/>
+    <w:tmpl w:val="C73CEA5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="18">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="29">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="41"/>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="22"/>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="26"/>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="11">
-    <w:abstractNumId w:val="43"/>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="13">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="14">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="15">
-    <w:abstractNumId w:val="36"/>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="43">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="17">
-[...8 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="44">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="21">
-[...44 lines deleted...]
-  <w:num w:numId="36">
+  <w:num w:numId="45">
     <w:abstractNumId w:val="39"/>
-  </w:num>
-[...25 lines deleted...]
-    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="46">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="49"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3404,56 +3404,56 @@
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
-    <w:rsid w:val="00292CC3"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
+    <w:rsid w:val="002D5C31"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
@@ -4614,61 +4614,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00292CC3"/>
+    <w:rsid w:val="002D5C31"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00292CC3"/>
+    <w:rsid w:val="002D5C31"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4954,60 +4954,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{99169141-1DCB-43B0-A6B1-26B0857477CF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E88478B0-7018-4885-BC02-A985509AEF3F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>411</Words>
   <Characters>2345</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2751</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>