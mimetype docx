--- v0 (2026-06-19)
+++ v1 (2026-08-14)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="1EDF22D4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+          <w:p w14:paraId="2C4F11E8" w14:textId="3BC50625" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002C5705" w:rsidP="002C5705">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="000923ED">
+            <w:r w:rsidRPr="002C5705">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>陆尘</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="7147EDB0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+          <w:p w14:paraId="706EB16B" w14:textId="1089941C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002C5705" w:rsidP="002C5705">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="000923ED">
+            <w:r w:rsidRPr="002C5705">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="6F766E7F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+          <w:p w14:paraId="6199424A" w14:textId="0903A169" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002C5705" w:rsidP="002C5705">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="000923ED">
+            <w:r w:rsidRPr="002C5705">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 21 6263 5936</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="2D79FE31" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+          <w:p w14:paraId="4F910ACA" w14:textId="6B53E533" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002C5705" w:rsidP="002C5705">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="000923ED">
+            <w:r w:rsidRPr="002C5705">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>chen.lu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="25A5F4C9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000923ED" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="3439EE81" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002C5705" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6AAC9630" wp14:editId="5A364BFB">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D7F95DE" wp14:editId="2293BF3E">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="3C19619D" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="000923ED" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="0C8CCE3E" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="002C5705" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="000923ED">
+            <w:r w:rsidRPr="002C5705">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>陆尘律师就境内外兼并收购、投融资业务和其他中国相关公司事务提供法律服务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D2326C7" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="75037DA8" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1431 +438,1431 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CC161B1" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="7BA5588B" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14958CEB" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="638A64B1" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>收购与退出交易</w:t>
       </w:r>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C13A115" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="3373B2FF" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PAG收购先尼科化工(一家有机颜料行业龙头企业)的控股股权；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EF77E69" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="51B36F4F" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kirin(麒麟饮料)出售其在华润怡宝中持有的40%股权；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="572E3C91" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="7597B4F2" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ESR就其发展基金出售总值超过58亿元人民币的中国物流资产组合予ESR旗舰人民币核心基金；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51F6E28F" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="6C55929B" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Partners Group参与爱派克斯(Apex)国际物流的投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F1F6DE6" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="2C2E53D7" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新加坡基金</w:t>
       </w:r>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Novo Tellus及65 Equity Partners，收购其对通达集团(00698.HK)精密零部件业务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51D81A14" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="7C292C08" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表光明食品集团就其收购</w:t>
       </w:r>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Salov集团(意大利橄榄油巨头企业)90%股权；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A9DC0AC" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="411DC79F" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Clearlake Capital Group就其与Unifrax(一家跨国特种材料企业)的合并中涉及中国法律的相关事务(其中涉及一家A股上市公司信息报送义务)；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B688E97" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="7EDD83B9" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表京东与达达涉及</w:t>
       </w:r>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>O2O业务的合并交易；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3169F037" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="76291DF0" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lactalis就其收购中国境内一家乳制品公司95%股权；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="495E1666" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="0EA9F0BD" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表文思海辉就其金额为</w:t>
       </w:r>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6.25亿美元的私有化交易(收购方包括黑石基金)；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FD701F5" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="0CD38520" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表完美世界就其金额为</w:t>
       </w:r>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿美元的收购Shanda Games相关普通股的交易，以及金额为1.05亿美元的后续退出交易；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C65FB36" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="71BABA8D" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表聚胜万合就其向奇虎</w:t>
       </w:r>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>360出售控股权的交易;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="540B7EFB" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="1E37E8ED" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表聚胜万合就其向上海漫酷广告出售</w:t>
       </w:r>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>85%股权的交易；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10960492" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="6044E176" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表浙江嘉源房地产集团有限公司就其从</w:t>
       </w:r>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Best Buy Co., Inc.处收购江苏五星电器有限公司的股份；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54D61B9E" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="26312F08" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表文思科技与海辉科技的合并交易</w:t>
       </w:r>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(金额为8.75亿美元)；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="258F97B8" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="2411F1B0" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表久邦数码的董事长和首席执行官</w:t>
       </w:r>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(邓裕强先生)及其所成立的买方团体就其金额为1.55亿美元的私有化项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77EE70A1" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="789EEBED" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海大黄蜂科技就其向快的打车出售全部股份的交易；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50B9C31D" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="70EA7369" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>其他代表性交易</w:t>
       </w:r>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D716A3B" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="376D68D8" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为公司中国律师，代表晶泰科技在香港联合交易所主板挂牌上市（本次上市是首宗根据香港上市第</w:t>
       </w:r>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>18C章特专科技公司规则完成的上市项目）；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B2D4960" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="0B0F981D" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为公司中国律师，代表晶泰科技完成两次新股配售；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69AEACDD" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="46178827" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表晶泰科技与实验药物开发中心（一家新加坡政府支持的研究机构）和</w:t>
       </w:r>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CK生命科学发展有限公司（一家香港上市公司）合作，CK生命科学发展有限公司专注于保健品和医药产品的开发和销售；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5714CC61" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="6A379376" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MicroPort(微创医疗)主导其若干业务板块的投融资、重组和收购项目，包括：1. MicroPort Cardiac Rhythm Management Limited的B轮和C轮融资；2. 微创(上海)医疗机器人有限公司的A轮和B轮融资(该项目为国内整个机器人行业(包括工业机器人)2020年规模最大的融资事件)；3. MicroPort Neuro Tech Limited 的可转债融资和红筹结构搭建；4. MicroPort Neuro Tech Limited向以色列医疗器械公司Rapid的D轮投资；5. MicroPort(微创医疗)收购阿格斯医疗的控股股权；6. 微创</w:t>
       </w:r>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>优通公司的战略性融资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="760B39BB" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="70C7EFA2" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表镁信</w:t>
       </w:r>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(一家创新型医疗健康服务平台)就其金额为20亿元人民币的融资交易；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7399CAF6" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="7DE12EFA" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康</w:t>
       </w:r>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>-中金对从事CRO(实验动物)业务的ZSHK实验室有限公司进行B轮股权投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CC15F5D" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="4BD6D38A" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表协和麒麟在亚太地区进行业务重组、通过一系列交易将协和麒麟中国所有权益转让给维健医药、并授予维健医药在中国商业化和生产五种处于商业化阶段的原研品牌药品以及两种全球产品的许可协议提供法律服务</w:t>
       </w:r>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(交易总额达人民币7.2亿元)；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69A4B692" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="05E2049F" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PAG参与收购万达商管的10%股权，并代表太盟资本参与其所牵头的财团投资珠海万达商管的后续交易；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40768348" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="0D46E0B8" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TPG参与上海爱科百发生物医药技术有限公司的D轮股权投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52705905" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="5DB105FC" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云锋参与其向滴滴货运的</w:t>
       </w:r>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A轮投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7719A457" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="7A31440C" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IDG就其向一家从事比特币相关业务(Quoine Corporation)的日本公司投资及其后续出售在Quoine Corporation中的全部股权；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA6D8B3" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="19358339" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Aptar就其投资美妆公司言安堂的融资交易；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C08476C" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="4D0C1BFA" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GGV参与其投资的北京极智嘉科技有限公司的跨境重组；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11E66372" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="22EB8EAD" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表京东与沃尔玛的战略合作；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B740232" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="6F6CFC24" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表京东物流金额为</w:t>
       </w:r>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>25亿美元的融资交易(投资方包括多家知名投资机构)；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11958B11" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="105B1002" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China Media Capital就其多宗在中国境内的传媒和娱乐行业的投融资交易(包括China Media Capital对B站的D轮投资)；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5339CF73" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="571E4562" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家著名产业基金，就其跨境重组和收购一家美国的玩具生产商的交易；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="086C0B5C" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="4B7D1185" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名体育营销公司，就其向一家专营</w:t>
       </w:r>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Formula E组织和运营的机构少数股权投资的交易；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04BEEA51" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="7E80223C" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家著名产业基金，就其向一家蔬菜物流公司投资的私募融资交易；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2322B784" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="0EA68C74" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表恒瑞新能源有限公司就其收购</w:t>
       </w:r>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LDK Solar的19.9%少数股权交易；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BC7F553" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="024FE824" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Samena 就其在中国境内若干家幼儿园的投资。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50AC0CAC" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="1653FEE0" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>* 包括陆尘律师加入方达律师事务所之前参与过的项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1997BDF3" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="3ED3E5BC" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="491AE64B" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="5529821B" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40998F1E" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="68EAAD31" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0050F031" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="7FD8DFA5" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D296DB0" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="2A5D00DE" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A675E6F" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="7DE8D410" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="364A9689" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="40377A45" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E484E66" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="5DA4347B" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41EF8D4C" w14:textId="77777777" w:rsidR="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="4707088E" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="5C9988EF" w:rsidR="00A46A04" w:rsidRPr="000923ED" w:rsidRDefault="000923ED" w:rsidP="000923ED">
+    <w:p w14:paraId="4F0A196B" w14:textId="776E6E64" w:rsidR="00A46A04" w:rsidRPr="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>陆尘于</w:t>
       </w:r>
-      <w:r w:rsidRPr="000923ED">
+      <w:r w:rsidRPr="002C5705">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018年加入上海市方达律师事务所。在加入方达之前，他在美国奥睿律师事务所工作过超过6年时间。陆尘律师也在一家著名国际私募股权基金担任过派驻律师。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="000923ED" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="002C5705" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2068,1435 +2068,1435 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00C65343"/>
+    <w:nsid w:val="03760435"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2B523F86"/>
+    <w:tmpl w:val="FEE2A6DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01D85AAB"/>
+    <w:nsid w:val="05275B94"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="400A2C18"/>
+    <w:tmpl w:val="81A05A1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05542044"/>
+    <w:nsid w:val="065F1BC1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C56C3254"/>
+    <w:tmpl w:val="0C5450D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08392F99"/>
+    <w:nsid w:val="0E7E2B52"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="131442A8"/>
+    <w:tmpl w:val="BB4E3EC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A923E56"/>
+    <w:nsid w:val="131539EA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="182CA03A"/>
+    <w:tmpl w:val="E2DCAF6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AA337DD"/>
+    <w:nsid w:val="192B38B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D5AE2A2"/>
+    <w:tmpl w:val="1074884C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E6D23C1"/>
+    <w:nsid w:val="1B7626CE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="00E6BDC2"/>
+    <w:tmpl w:val="9096460C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E73031E"/>
+    <w:nsid w:val="1C633DE8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4CACD0A6"/>
+    <w:tmpl w:val="77A0BD94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11063AAD"/>
+    <w:nsid w:val="1F065231"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D8EA3970"/>
+    <w:tmpl w:val="908CD296"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14C90FF8"/>
+    <w:nsid w:val="24E46975"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="124E7B8C"/>
+    <w:tmpl w:val="5B0677FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17A71E2C"/>
+    <w:nsid w:val="25737626"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="138AEF7A"/>
+    <w:tmpl w:val="5A2A7E26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21863D02"/>
+    <w:nsid w:val="272D2E74"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D9E9FE6"/>
+    <w:tmpl w:val="12188B24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25387C41"/>
+    <w:nsid w:val="29AF4E67"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FA703680"/>
+    <w:tmpl w:val="40CE7624"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27D24E49"/>
+    <w:nsid w:val="2A232C0D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="20EE94D2"/>
+    <w:tmpl w:val="25E8B2F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AAB1B2F"/>
+    <w:nsid w:val="2C23057E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7840BE8C"/>
+    <w:tmpl w:val="341C66F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B744314"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="325779B9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="03F62CAC"/>
+    <w:tmpl w:val="AC1C1846"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DEA1BBA"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39AF3247"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="20781914"/>
+    <w:tmpl w:val="66F679F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E0A7B89"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A2B49DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="61DA85EA"/>
+    <w:tmpl w:val="44E44B06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37E86D62"/>
+    <w:nsid w:val="3B3E7184"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F4B8B6A2"/>
+    <w:tmpl w:val="6D9EBADA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39C4444E"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CD74BF0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0C048A0"/>
+    <w:tmpl w:val="81DAEB4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B45058E"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D593A9B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2D048172"/>
+    <w:tmpl w:val="E3E2D7B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B5734DE"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3ECA15D5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A4F84988"/>
+    <w:tmpl w:val="E8AE1004"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F1664C6"/>
+    <w:nsid w:val="3FA434B3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D1A2D390"/>
+    <w:tmpl w:val="66DC745A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F3F0602"/>
+    <w:nsid w:val="44F934EC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1C962D42"/>
+    <w:tmpl w:val="0C8E108E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FC06BC9"/>
+    <w:nsid w:val="45BD1863"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F7229C78"/>
+    <w:tmpl w:val="BE102768"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42950BDA"/>
+    <w:nsid w:val="47A70A7C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A8C4ED78"/>
+    <w:tmpl w:val="F1F600D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44F9448A"/>
+    <w:nsid w:val="4B943D49"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C86CF86"/>
+    <w:tmpl w:val="C51AF73E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45DA1204"/>
+    <w:nsid w:val="4D101FE6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="95DC9AE4"/>
+    <w:tmpl w:val="85FEC7E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47777614"/>
+    <w:nsid w:val="4D282D30"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F62A464E"/>
+    <w:tmpl w:val="96D4E1B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B88560F"/>
+    <w:nsid w:val="4EB7162B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="124E7B8C"/>
+    <w:tmpl w:val="4DA646F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CDA04AD"/>
+    <w:nsid w:val="500C0FE9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="88800DF2"/>
+    <w:tmpl w:val="C53C462C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F826DC1"/>
+    <w:nsid w:val="50715205"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0EAAD21A"/>
+    <w:tmpl w:val="8CE22C94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="537F63E8"/>
+    <w:nsid w:val="53647C03"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C2944CF2"/>
+    <w:tmpl w:val="170CAA00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53C74D66"/>
+    <w:nsid w:val="54700712"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="05307DBA"/>
+    <w:tmpl w:val="34620EF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57257553"/>
+    <w:nsid w:val="5A77507C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C4D0F792"/>
+    <w:tmpl w:val="0DE2E58A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C2E0CF3"/>
+    <w:nsid w:val="5B2A22D0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="93661914"/>
+    <w:tmpl w:val="BABC7140"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C6F5C0C"/>
+    <w:nsid w:val="5C3A72F0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="316696A8"/>
+    <w:tmpl w:val="243ED1C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E692BCF"/>
+    <w:nsid w:val="633F32CF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3B1C0882"/>
+    <w:tmpl w:val="39F0FDAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60252D62"/>
+    <w:nsid w:val="6391059F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B52002FC"/>
+    <w:tmpl w:val="C51AF73E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="652F77F8"/>
+    <w:nsid w:val="6A4F1E06"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0CD0D5B8"/>
+    <w:tmpl w:val="4DF41F56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="690C3101"/>
+    <w:nsid w:val="6B457D69"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3EF0061E"/>
+    <w:tmpl w:val="FA58BDD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CA010E0"/>
+    <w:nsid w:val="6F6B2885"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD1213AE"/>
+    <w:tmpl w:val="CB2023EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F32222B"/>
+    <w:nsid w:val="766834FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A1A4070"/>
+    <w:tmpl w:val="256CEF66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BF95969"/>
+    <w:nsid w:val="7E8A429B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F3DE1932"/>
+    <w:tmpl w:val="B3F8A152"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C5179B9"/>
+    <w:nsid w:val="7FD72C53"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="928A47BE"/>
+    <w:tmpl w:val="6C3A6812"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="13">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="18">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="40">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="36"/>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="45">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6">
-[...56 lines deleted...]
-  <w:num w:numId="25">
+  <w:num w:numId="46">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="26">
-[...32 lines deleted...]
-  <w:num w:numId="37">
+  <w:num w:numId="47">
     <w:abstractNumId w:val="40"/>
-  </w:num>
-[...28 lines deleted...]
-    <w:abstractNumId w:val="9"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
-    <w:rsid w:val="000923ED"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
+    <w:rsid w:val="002C5705"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
@@ -4658,61 +4658,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000923ED"/>
+    <w:rsid w:val="002C5705"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000923ED"/>
+    <w:rsid w:val="002C5705"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4998,51 +4998,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5E2DF1D9-5602-403E-9B40-C1C59525B94D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1DB67A1F-82E8-4F6E-B4C1-48A79D74A005}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>331</Words>
   <Characters>1891</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2218</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>