--- v1 (2026-08-14)
+++ v2 (2026-10-17)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="3BC50625" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+          <w:p w14:paraId="2C4F11E8" w14:textId="36AA23E6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="002C5705">
+            <w:r w:rsidRPr="00E1595E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>陆尘</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="1089941C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+          <w:p w14:paraId="706EB16B" w14:textId="38300CD1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="002C5705">
+            <w:r w:rsidRPr="00E1595E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="0903A169" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+          <w:p w14:paraId="6199424A" w14:textId="266874BC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="002C5705">
+            <w:r w:rsidRPr="00E1595E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 21 6263 5936</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6B53E533" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+          <w:p w14:paraId="4F910ACA" w14:textId="10531CBA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="002C5705">
+            <w:r w:rsidRPr="00E1595E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>chen.lu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="3439EE81" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002C5705" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="313551FD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E1595E" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2D7F95DE" wp14:editId="2293BF3E">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65973338" wp14:editId="27383080">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="0C8CCE3E" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="002C5705" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="5F81C989" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00E1595E" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="002C5705">
+            <w:r w:rsidRPr="00E1595E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>陆尘律师就境内外兼并收购、投融资业务和其他中国相关公司事务提供法律服务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75037DA8" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="4AC89251" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1431 +438,1431 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BA5588B" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="02B0A62C" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="638A64B1" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="32C2E3F5" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>收购与退出交易</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3373B2FF" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="30A81F97" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PAG收购先尼科化工(一家有机颜料行业龙头企业)的控股股权；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51B36F4F" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="07379E1D" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kirin(麒麟饮料)出售其在华润怡宝中持有的40%股权；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7597B4F2" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="07D8C47D" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ESR就其发展基金出售总值超过58亿元人民币的中国物流资产组合予ESR旗舰人民币核心基金；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C55929B" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="5F9C50F3" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Partners Group参与爱派克斯(Apex)国际物流的投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C2E53D7" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="7380BF1B" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新加坡基金</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Novo Tellus及65 Equity Partners，收购其对通达集团(00698.HK)精密零部件业务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C292C08" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="7FC9D556" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表光明食品集团就其收购</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Salov集团(意大利橄榄油巨头企业)90%股权；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="411DC79F" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="291E34E5" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Clearlake Capital Group就其与Unifrax(一家跨国特种材料企业)的合并中涉及中国法律的相关事务(其中涉及一家A股上市公司信息报送义务)；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EDD83B9" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="44D5874A" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表京东与达达涉及</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>O2O业务的合并交易；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76291DF0" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="65C84020" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lactalis就其收购中国境内一家乳制品公司95%股权；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EA9F0BD" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="14754A68" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表文思海辉就其金额为</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>6.25亿美元的私有化交易(收购方包括黑石基金)；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CD38520" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="392BE504" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表完美世界就其金额为</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿美元的收购Shanda Games相关普通股的交易，以及金额为1.05亿美元的后续退出交易；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71BABA8D" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="5AB87CA2" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表聚胜万合就其向奇虎</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>360出售控股权的交易;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E37E8ED" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="600BF098" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表聚胜万合就其向上海漫酷广告出售</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>85%股权的交易；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6044E176" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="542C042B" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表浙江嘉源房地产集团有限公司就其从</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Best Buy Co., Inc.处收购江苏五星电器有限公司的股份；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26312F08" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="6C4612F3" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表文思科技与海辉科技的合并交易</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(金额为8.75亿美元)；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2411F1B0" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="3E9849B0" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表久邦数码的董事长和首席执行官</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(邓裕强先生)及其所成立的买方团体就其金额为1.55亿美元的私有化项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="789EEBED" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="13875BE4" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海大黄蜂科技就其向快的打车出售全部股份的交易；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70EA7369" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="7F79B369" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>其他代表性交易</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="376D68D8" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="5BB3E6D8" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为公司中国律师，代表晶泰科技在香港联合交易所主板挂牌上市（本次上市是首宗根据香港上市第</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>18C章特专科技公司规则完成的上市项目）；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B0F981D" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="599B15A6" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为公司中国律师，代表晶泰科技完成两次新股配售；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46178827" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="36A896C3" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表晶泰科技与实验药物开发中心（一家新加坡政府支持的研究机构）和</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CK生命科学发展有限公司（一家香港上市公司）合作，CK生命科学发展有限公司专注于保健品和医药产品的开发和销售；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A379376" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="31838B31" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MicroPort(微创医疗)主导其若干业务板块的投融资、重组和收购项目，包括：1. MicroPort Cardiac Rhythm Management Limited的B轮和C轮融资；2. 微创(上海)医疗机器人有限公司的A轮和B轮融资(该项目为国内整个机器人行业(包括工业机器人)2020年规模最大的融资事件)；3. MicroPort Neuro Tech Limited 的可转债融资和红筹结构搭建；4. MicroPort Neuro Tech Limited向以色列医疗器械公司Rapid的D轮投资；5. MicroPort(微创医疗)收购阿格斯医疗的控股股权；6. 微创</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>®</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>优通公司的战略性融资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70C7EFA2" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="172FF965" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表镁信</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(一家创新型医疗健康服务平台)就其金额为20亿元人民币的融资交易；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DE12EFA" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="00E3F93C" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿斯利康</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>-中金对从事CRO(实验动物)业务的ZSHK实验室有限公司进行B轮股权投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BD6D38A" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="61A97074" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表协和麒麟在亚太地区进行业务重组、通过一系列交易将协和麒麟中国所有权益转让给维健医药、并授予维健医药在中国商业化和生产五种处于商业化阶段的原研品牌药品以及两种全球产品的许可协议提供法律服务</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(交易总额达人民币7.2亿元)；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05E2049F" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="5D3265F0" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PAG参与收购万达商管的10%股权，并代表太盟资本参与其所牵头的财团投资珠海万达商管的后续交易；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D46E0B8" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="4E12E0EC" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TPG参与上海爱科百发生物医药技术有限公司的D轮股权投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DB105FC" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="4A8C3520" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云锋参与其向滴滴货运的</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A轮投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A31440C" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="1152BCC4" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IDG就其向一家从事比特币相关业务(Quoine Corporation)的日本公司投资及其后续出售在Quoine Corporation中的全部股权；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19358339" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="518C23AF" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Aptar就其投资美妆公司言安堂的融资交易；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D0C1BFA" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="151B2A6A" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GGV参与其投资的北京极智嘉科技有限公司的跨境重组；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22EB8EAD" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="211F163A" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表京东与沃尔玛的战略合作；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F6CFC24" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="7D757EDC" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表京东物流金额为</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>25亿美元的融资交易(投资方包括多家知名投资机构)；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="105B1002" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="6861282F" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China Media Capital就其多宗在中国境内的传媒和娱乐行业的投融资交易(包括China Media Capital对B站的D轮投资)；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="571E4562" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="2297CD64" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家著名产业基金，就其跨境重组和收购一家美国的玩具生产商的交易；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B7D1185" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="5F22E997" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名体育营销公司，就其向一家专营</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Formula E组织和运营的机构少数股权投资的交易；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E80223C" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="7EFAFC96" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家著名产业基金，就其向一家蔬菜物流公司投资的私募融资交易；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EA68C74" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="2F0D1C4E" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表恒瑞新能源有限公司就其收购</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LDK Solar的19.9%少数股权交易；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="024FE824" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="19FB79E1" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Samena 就其在中国境内若干家幼儿园的投资。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1653FEE0" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="6B5CCE3B" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>* 包括陆尘律师加入方达律师事务所之前参与过的项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ED3E5BC" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="1026EEDA" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5529821B" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="59F51070" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68EAAD31" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="62B923F9" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FD8DFA5" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="60688307" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A5D00DE" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="62315461" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DE8D410" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="7FE75DC5" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40377A45" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="39C589A4" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DA4347B" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="6EF285A2" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4707088E" w14:textId="77777777" w:rsidR="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="27168DC7" w14:textId="77777777" w:rsidR="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="776E6E64" w:rsidR="00A46A04" w:rsidRPr="002C5705" w:rsidRDefault="002C5705" w:rsidP="002C5705">
+    <w:p w14:paraId="4F0A196B" w14:textId="56757737" w:rsidR="00A46A04" w:rsidRPr="00E1595E" w:rsidRDefault="00E1595E" w:rsidP="00E1595E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>陆尘于</w:t>
       </w:r>
-      <w:r w:rsidRPr="002C5705">
+      <w:r w:rsidRPr="00E1595E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018年加入上海市方达律师事务所。在加入方达之前，他在美国奥睿律师事务所工作过超过6年时间。陆尘律师也在一家著名国际私募股权基金担任过派驻律师。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="002C5705" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00E1595E" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2068,562 +2068,646 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03760435"/>
+    <w:nsid w:val="07575234"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FEE2A6DA"/>
+    <w:tmpl w:val="DC04278A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05275B94"/>
+    <w:nsid w:val="0B6378F5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="81A05A1A"/>
+    <w:tmpl w:val="822EB8B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="065F1BC1"/>
+    <w:nsid w:val="139E46A8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C5450D6"/>
+    <w:tmpl w:val="3C6090BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E7E2B52"/>
+    <w:nsid w:val="16445338"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB4E3EC4"/>
+    <w:tmpl w:val="4198EB4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="131539EA"/>
+    <w:nsid w:val="1CC20773"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E2DCAF6E"/>
+    <w:tmpl w:val="7AEAD112"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="192B38B8"/>
+    <w:nsid w:val="21C00205"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1074884C"/>
+    <w:tmpl w:val="E6D4F354"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B7626CE"/>
+    <w:nsid w:val="232D29EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9096460C"/>
+    <w:tmpl w:val="D15A16D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C633DE8"/>
+    <w:nsid w:val="26890AB3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="77A0BD94"/>
+    <w:tmpl w:val="A798EA26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F065231"/>
+    <w:nsid w:val="28E34BB5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="908CD296"/>
+    <w:tmpl w:val="52888294"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24E46975"/>
+    <w:nsid w:val="29A84922"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B0677FC"/>
+    <w:tmpl w:val="480C884E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25737626"/>
+    <w:nsid w:val="2E1A5DD2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A2A7E26"/>
+    <w:tmpl w:val="6A3610D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="272D2E74"/>
+    <w:nsid w:val="2E2E4BEE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="12188B24"/>
+    <w:tmpl w:val="2F4E09DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29AF4E67"/>
+    <w:nsid w:val="2E483235"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="40CE7624"/>
+    <w:tmpl w:val="E9A0508C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A232C0D"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F213916"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="25E8B2F4"/>
+    <w:tmpl w:val="E6D4F354"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C23057E"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="316A6E98"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="341C66F8"/>
+    <w:tmpl w:val="ADE6DD06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="325779B9"/>
+    <w:nsid w:val="31F720C4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AC1C1846"/>
+    <w:tmpl w:val="D27A3376"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39AF3247"/>
+    <w:nsid w:val="34320FF9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="66F679F2"/>
+    <w:tmpl w:val="199E0F5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A2B49DE"/>
+    <w:nsid w:val="34FA1BCD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="44E44B06"/>
+    <w:tmpl w:val="7D5CC318"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B3E7184"/>
+    <w:nsid w:val="37D516BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6D9EBADA"/>
+    <w:tmpl w:val="091E3EDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="383A4DAD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="59F8DC5A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="386D7DE4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FD4E310A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="397C0B1B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D760211A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39D31FB9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="81DAFB7E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2695,736 +2779,652 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CD74BF0"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C507C3C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="81DAEB4A"/>
+    <w:tmpl w:val="68FAA0C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D593A9B"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F9622F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3E2D7B8"/>
+    <w:tmpl w:val="A802BE3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3ECA15D5"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="435D76B5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E8AE1004"/>
+    <w:tmpl w:val="305CAE7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FA434B3"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47F96478"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="66DC745A"/>
+    <w:tmpl w:val="6554A1AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44F934EC"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="486342D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C8E108E"/>
+    <w:tmpl w:val="391C3AE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45BD1863"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49B32C31"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE102768"/>
+    <w:tmpl w:val="37BA50FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47A70A7C"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49E33D9A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F1F600D8"/>
+    <w:tmpl w:val="BB2051D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B943D49"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E304EA1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C51AF73E"/>
+    <w:tmpl w:val="F8E04292"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D101FE6"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EE150BE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="85FEC7E4"/>
+    <w:tmpl w:val="C96019FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D282D30"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F070C92"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="96D4E1B6"/>
+    <w:tmpl w:val="0ABA0796"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EB7162B"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="540876D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4DA646F2"/>
+    <w:tmpl w:val="95206782"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="500C0FE9"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57CA2A42"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C53C462C"/>
+    <w:tmpl w:val="C41627AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50715205"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61705D03"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8CE22C94"/>
+    <w:tmpl w:val="2236F040"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53647C03"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="649A28D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="170CAA00"/>
+    <w:tmpl w:val="40CC26F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54700712"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="655B3233"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="34620EF2"/>
+    <w:tmpl w:val="34C270F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A77507C"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="678E09D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0DE2E58A"/>
+    <w:tmpl w:val="0E228A7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B2A22D0"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67AE5A00"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BABC7140"/>
+    <w:tmpl w:val="2C5ACC62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C3A72F0"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67E338DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="243ED1C2"/>
+    <w:tmpl w:val="17C8DBEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="633F32CF"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DA11822"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="39F0FDAA"/>
+    <w:tmpl w:val="67EC64B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6391059F"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DC73CE2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C51AF73E"/>
+    <w:tmpl w:val="53321A1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A4F1E06"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="702B6D6F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4DF41F56"/>
+    <w:tmpl w:val="1576D20C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B457D69"/>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B0A7476"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FA58BDD6"/>
+    <w:tmpl w:val="6CE61CFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-[...82 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="33">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="3">
-[...83 lines deleted...]
-  <w:num w:numId="31">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="2"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="35">
     <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="42">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="45">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="43">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3452,51 +3452,50 @@
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
-    <w:rsid w:val="002C5705"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
@@ -3557,50 +3556,51 @@
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
+    <w:rsid w:val="00E1595E"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -4658,61 +4658,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002C5705"/>
+    <w:rsid w:val="00E1595E"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002C5705"/>
+    <w:rsid w:val="00E1595E"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4998,51 +4998,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1DB67A1F-82E8-4F6E-B4C1-48A79D74A005}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68C1E75F-1A01-4B0E-97F7-FBB49F8E4A20}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>331</Words>
   <Characters>1891</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>15</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2218</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>