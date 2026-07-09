--- v0 (2026-05-09)
+++ v1 (2026-07-09)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="53C60953" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+          <w:p w14:paraId="2C4F11E8" w14:textId="2CBDE77A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0038740C" w:rsidP="0038740C">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="000A5657">
+            <w:r w:rsidRPr="0038740C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>唐婕人</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="6F608E50" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+          <w:p w14:paraId="706EB16B" w14:textId="0C660E37" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0038740C" w:rsidP="0038740C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="000A5657">
+            <w:r w:rsidRPr="0038740C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="6640991B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+          <w:p w14:paraId="6199424A" w14:textId="423BF942" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0038740C" w:rsidP="0038740C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="000A5657">
+            <w:r w:rsidRPr="0038740C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1116 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="573E9F5D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+          <w:p w14:paraId="4F910ACA" w14:textId="11D62DB0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0038740C" w:rsidP="0038740C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="000A5657">
+            <w:r w:rsidRPr="0038740C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ctang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="091AD434" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000A5657" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="4A8A40BD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0038740C" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="654B7507" wp14:editId="788787EE">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34E269CE" wp14:editId="4F3F5547">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="1874849C" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="000A5657" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="60A3667E" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="0038740C" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="000A5657">
+            <w:r w:rsidRPr="0038740C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>唐婕人律师的主要执业领域为：私募基金设立及合规、资产管理及金融创新、银行融资及一般公司业务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C9D49AE" w14:textId="77777777" w:rsidR="000A5657" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="5673CA7A" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1048 +438,1048 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2008D89D" w14:textId="77777777" w:rsidR="000A5657" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+    <w:p w14:paraId="69A40B7A" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>唐律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019 年、2020 年以及2021年在《法律 500 强The Legal 500）发布的亚太区榜单中被评为投资基金（Investment Funds）领域的</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>新星律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>（Next Generation Lawyers）。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="613011F3" w14:textId="77777777" w:rsidR="000A5657" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+    <w:p w14:paraId="08C71AF9" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3209A07C" w14:textId="77777777" w:rsidR="000A5657" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+    <w:p w14:paraId="29E262F1" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募基金设立及合规代表性项目和案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79671165" w14:textId="77777777" w:rsidR="000A5657" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+    <w:p w14:paraId="7AF965EF" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金资本设立旗下多支人民币基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="743FD04E" w14:textId="77777777" w:rsidR="000A5657" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+    <w:p w14:paraId="45041A67" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表加拿大鲍尔设立并申请外商独资的私募证券投资基金管理人</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E18F954" w14:textId="77777777" w:rsidR="000A5657" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+    <w:p w14:paraId="269F7AFF" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表纪源资本设立二期人民币基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C37F7C6" w14:textId="77777777" w:rsidR="000A5657" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+    <w:p w14:paraId="0C105D21" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表四源合设立四源合钢铁产业调整基金并参与重钢股份破产重整</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20209162" w14:textId="77777777" w:rsidR="000A5657" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+    <w:p w14:paraId="4A5CB670" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表光大控股旗下的宜兴光控投资有限公司设立三期人民币基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6236B645" w14:textId="77777777" w:rsidR="000A5657" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+    <w:p w14:paraId="0767D241" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁金服设立或投资若干人民币基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A992646" w14:textId="77777777" w:rsidR="000A5657" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+    <w:p w14:paraId="1571EAF6" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表菜鸟网络就与中国人寿设立的人民币物流仓储基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57B64E35" w14:textId="77777777" w:rsidR="000A5657" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+    <w:p w14:paraId="69E30471" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国人寿为其设立旗舰型大健康产业股权投资基金提供全程法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A509F8D" w14:textId="77777777" w:rsidR="000A5657" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+    <w:p w14:paraId="35A7DB0F" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TPG在上海及重庆设立两支人民币基金及QFLP基金提供法律服务、参与TPG人民币基金下游投资的架构设计及为TPG基金日常运营中各项合规性问题提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EC121A3" w14:textId="77777777" w:rsidR="000A5657" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+    <w:p w14:paraId="446C58A2" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为黑石在上海设立</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> QFLP 基金并就其日常运营提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D53F54F" w14:textId="77777777" w:rsidR="000A5657" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+    <w:p w14:paraId="745BE295" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为云锋资本在上海所设立的若干支人民币基金及若干支特定目的基金提供法律服务、为云锋基金日常运营中各项合规性问题提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46CEF700" w14:textId="77777777" w:rsidR="000A5657" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+    <w:p w14:paraId="567A8438" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为元禾控股设立相关人民币基金提供法律服务、为元禾集团日常其他与境内或境外基金及下游投资相关的事务提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C1C7242" w14:textId="77777777" w:rsidR="000A5657" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+    <w:p w14:paraId="4A66CADB" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为建信保险资产管理有限公司进行下游直接投资或间接投资提供法律服务，并为其日常运营中各项合规性问题提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32492FB1" w14:textId="77777777" w:rsidR="000A5657" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+    <w:p w14:paraId="0696D0C5" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>资产管理及金融创新代表性项目和案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B055A8D" w14:textId="77777777" w:rsidR="000A5657" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+    <w:p w14:paraId="5D0847AE" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为东证资管</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>-阿里巴巴的小额贷款资产证券化交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CB450DC" w14:textId="77777777" w:rsidR="000A5657" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+    <w:p w14:paraId="27B17667" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为东证资管</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>-安吉租赁的汽车融资租赁债权资产证券化交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F840FB8" w14:textId="77777777" w:rsidR="000A5657" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+    <w:p w14:paraId="4C3D1EF4" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为瑞银证券的资管业务提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F6FB20A" w14:textId="77777777" w:rsidR="000A5657" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+    <w:p w14:paraId="779B6402" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为加拿大丰业银行在境内子公司的资管业务提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ED12758" w14:textId="77777777" w:rsidR="000A5657" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+    <w:p w14:paraId="4280CFFE" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为阿里巴巴与其他合作方设立互联网金融资产交易中心提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DA7CE1F" w14:textId="77777777" w:rsidR="000A5657" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+    <w:p w14:paraId="02D4128E" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为浦东金融管理局搭建综合资产管理平台提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="285E0704" w14:textId="77777777" w:rsidR="000A5657" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+    <w:p w14:paraId="72D9774F" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国际知名银行卡清算机构申请设立银行卡清算业务公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7093DFB2" w14:textId="77777777" w:rsidR="000A5657" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+    <w:p w14:paraId="6A2E24D2" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国际知名不良资产投资基金在境内拟进行的不良资产收购业务提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CD5AE0B" w14:textId="77777777" w:rsidR="000A5657" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+    <w:p w14:paraId="56F6BDBA" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>银行融资及一般公司业务代表性项目和案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01501F20" w14:textId="77777777" w:rsidR="000A5657" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+    <w:p w14:paraId="5BB87795" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为建行作为牵头行的上海浦东嘉里中心项目银团贷款项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6009CD97" w14:textId="77777777" w:rsidR="000A5657" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+    <w:p w14:paraId="28CE6B67" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为工行作为牵头行的静安嘉里中心银团贷款项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C92203A" w14:textId="77777777" w:rsidR="000A5657" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+    <w:p w14:paraId="57156975" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为花旗作为代理行的</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FerroChina银团贷款项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03865166" w14:textId="77777777" w:rsidR="000A5657" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+    <w:p w14:paraId="52CBECFB" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为阿里巴巴的公司律师，为阿里巴巴多个收购项目中所涉及的银行融资、管理层融资或结构性融资方面的问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73FFFE3D" w14:textId="77777777" w:rsidR="000A5657" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+    <w:p w14:paraId="3D268565" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为分众传媒的公司律师，为分众传媒的并购融资及境内各项重组事宜中涉及的融资、担保及外管问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55A83C61" w14:textId="77777777" w:rsidR="000A5657" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+    <w:p w14:paraId="2EA8E91A" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为瑞士信贷作为牵头行的协鑫电力并购贷款，自前端的收购项目的尽职调查至并购贷款交易本身提供全程的法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="476A1D70" w14:textId="77777777" w:rsidR="000A5657" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+    <w:p w14:paraId="5B689DB8" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为花旗作为代理行的债权人银团就参与</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FerroChina的破产重整及主张债权提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C598FDC" w14:textId="77777777" w:rsidR="000A5657" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+    <w:p w14:paraId="3C355052" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>KPMG作为清盘人就泰山石化集团的清盘事宜提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25A7C97E" w14:textId="77777777" w:rsidR="000A5657" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+    <w:p w14:paraId="70CCA30A" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5997A0D6" w14:textId="77777777" w:rsidR="000A5657" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+    <w:p w14:paraId="2259CA45" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>纽约大学法学院，法律硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57017FD2" w14:textId="77777777" w:rsidR="000A5657" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+    <w:p w14:paraId="7B78E899" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DA19B1F" w14:textId="77777777" w:rsidR="000A5657" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+    <w:p w14:paraId="41EE96A3" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D2FC2C0" w14:textId="77777777" w:rsidR="000A5657" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+    <w:p w14:paraId="084AA158" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格，</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2011</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C372813" w14:textId="77777777" w:rsidR="000A5657" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+    <w:p w14:paraId="2E0964CC" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师，</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2006</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EA00721" w14:textId="77777777" w:rsidR="000A5657" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+    <w:p w14:paraId="3701595F" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="0C488F34" w:rsidR="00A46A04" w:rsidRPr="000A5657" w:rsidRDefault="000A5657" w:rsidP="000A5657">
+    <w:p w14:paraId="4F0A196B" w14:textId="0E6973D6" w:rsidR="00A46A04" w:rsidRPr="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>唐律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="000A5657">
+      <w:r w:rsidRPr="0038740C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2005年加入方达律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="000A5657" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="0038740C" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1685,1202 +1685,1202 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01C10509"/>
+    <w:nsid w:val="00FF543D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EF94C918"/>
+    <w:tmpl w:val="440E4B6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04932802"/>
+    <w:nsid w:val="087F2730"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F596FFA6"/>
+    <w:tmpl w:val="01C09C06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="056B0574"/>
+    <w:nsid w:val="0BF60656"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B7109030"/>
+    <w:tmpl w:val="5C56E9A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05886DFE"/>
+    <w:nsid w:val="0D6D2F50"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="07A252F8"/>
+    <w:tmpl w:val="3F46EE54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09704C85"/>
+    <w:nsid w:val="1A8C237C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A8B24DB8"/>
+    <w:tmpl w:val="88E8CDCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E7718DD"/>
+    <w:nsid w:val="22A833EC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A19C6DF0"/>
+    <w:tmpl w:val="D4624A5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17054206"/>
+    <w:nsid w:val="25EC7A9A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F304722E"/>
+    <w:tmpl w:val="EFE60200"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19080D24"/>
+    <w:nsid w:val="2727379F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD52C7B2"/>
+    <w:tmpl w:val="DBC6E608"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20175A07"/>
+    <w:nsid w:val="27F10E70"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9DE4C9C0"/>
+    <w:tmpl w:val="FD1832B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25835499"/>
+    <w:nsid w:val="2BAC1D0F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="34EA7D9A"/>
+    <w:tmpl w:val="B5B8F104"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25E92515"/>
+    <w:nsid w:val="2BE07583"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C2969D0E"/>
+    <w:tmpl w:val="FD1832B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="271B7BEA"/>
+    <w:nsid w:val="2CF60C7C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6756EB12"/>
+    <w:tmpl w:val="47865494"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27E37232"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FB271A5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7354CB02"/>
+    <w:tmpl w:val="83FA6C18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C8C30EE"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="318206DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="888A8AA4"/>
+    <w:tmpl w:val="654EE7E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DA014A6"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34B9504B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="12862084"/>
+    <w:tmpl w:val="BAD4CE8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E2D2F72"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35665576"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="087CEC86"/>
+    <w:tmpl w:val="BACEFCB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E826B72"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38AE3D2A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="73806910"/>
+    <w:tmpl w:val="B086A8D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3082157C"/>
+    <w:nsid w:val="3A39678F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1AD49972"/>
+    <w:tmpl w:val="9768E812"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="388E5271"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E046021"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="81F286F2"/>
+    <w:tmpl w:val="AE6E3CF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C4019E4"/>
+    <w:nsid w:val="4A3D4CE5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E84E8704"/>
+    <w:tmpl w:val="4872AF8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="405F3428"/>
+    <w:nsid w:val="4B7B6FD9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22C0836A"/>
+    <w:tmpl w:val="F60E1746"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40DC695B"/>
+    <w:nsid w:val="52FA03CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="56FEC36A"/>
+    <w:tmpl w:val="06A2E37A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44B22549"/>
+    <w:nsid w:val="53CF71B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA24ABF8"/>
+    <w:tmpl w:val="6FBE6072"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49DB190A"/>
+    <w:nsid w:val="5C23067C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD52C7B2"/>
+    <w:tmpl w:val="1B84E65E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B914E87"/>
+    <w:nsid w:val="5DD15E60"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7E44615C"/>
+    <w:tmpl w:val="ADD0B2FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C551C03"/>
+    <w:nsid w:val="62D37A14"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="816A2428"/>
+    <w:tmpl w:val="D75EBD6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55C531FB"/>
+    <w:nsid w:val="638D7108"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A0C907C"/>
+    <w:tmpl w:val="F06853C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F5C1D05"/>
+    <w:nsid w:val="652B7078"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="752E0850"/>
+    <w:tmpl w:val="8D14D4B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="601258CD"/>
+    <w:nsid w:val="66144915"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="87A4455C"/>
+    <w:tmpl w:val="4CCEDED0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="611F2A2E"/>
+    <w:nsid w:val="6D2D2F94"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0E10E82E"/>
+    <w:tmpl w:val="03A2E16C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66371157"/>
+    <w:nsid w:val="6E643C10"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9A23DCE"/>
+    <w:tmpl w:val="602CD562"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68765678"/>
+    <w:nsid w:val="703F661E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="10365A66"/>
+    <w:tmpl w:val="01AEB05A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69280068"/>
+    <w:nsid w:val="72805CC8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CDE2EE84"/>
+    <w:tmpl w:val="B5A633CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BF5536B"/>
+    <w:nsid w:val="761D1138"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9FBEAD2E"/>
+    <w:tmpl w:val="334401E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F3E4227"/>
+    <w:nsid w:val="78406FD5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DD9C6A0C"/>
+    <w:tmpl w:val="6ED2EC2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="20">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="6">
-[...8 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="10">
-[...40 lines deleted...]
-  </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="30">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="31">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="32">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="32">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="33">
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="34">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
-    <w:rsid w:val="000A5657"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
+    <w:rsid w:val="0038740C"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
@@ -4035,61 +4035,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000A5657"/>
+    <w:rsid w:val="0038740C"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000A5657"/>
+    <w:rsid w:val="0038740C"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4375,51 +4375,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A72B09FB-01A6-44FB-869A-67C73E9A696E}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D03EF4B-2B38-400F-957E-F48D96C2E05D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>212</Words>
   <Characters>1214</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1424</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>