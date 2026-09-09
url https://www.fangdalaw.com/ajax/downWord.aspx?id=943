--- v1 (2026-07-09)
+++ v2 (2026-09-09)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="2CBDE77A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+          <w:p w14:paraId="2C4F11E8" w14:textId="4494146B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0005560F" w:rsidP="0005560F">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="0038740C">
+            <w:r w:rsidRPr="0005560F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>唐婕人</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="0C660E37" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+          <w:p w14:paraId="706EB16B" w14:textId="7FE02F8C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0005560F" w:rsidP="0005560F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="0038740C">
+            <w:r w:rsidRPr="0005560F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="423BF942" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+          <w:p w14:paraId="6199424A" w14:textId="568D1687" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0005560F" w:rsidP="0005560F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="0038740C">
+            <w:r w:rsidRPr="0005560F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1116 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="11D62DB0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+          <w:p w14:paraId="4F910ACA" w14:textId="7DA61EDE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0005560F" w:rsidP="0005560F">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="0038740C">
+            <w:r w:rsidRPr="0005560F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>ctang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="4A8A40BD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0038740C" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="412A0A33" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0005560F" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34E269CE" wp14:editId="4F3F5547">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="04D61608" wp14:editId="7EAEFC1B">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="60A3667E" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="0038740C" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="68FB2514" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="0005560F" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="0038740C">
+            <w:r w:rsidRPr="0005560F">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>唐婕人律师的主要执业领域为：私募基金设立及合规、资产管理及金融创新、银行融资及一般公司业务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5673CA7A" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="24A16F64" w14:textId="77777777" w:rsidR="0005560F" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1048 +438,1048 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69A40B7A" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+    <w:p w14:paraId="4602E96C" w14:textId="77777777" w:rsidR="0005560F" w:rsidRDefault="0005560F" w:rsidP="0005560F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>唐律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019 年、2020 年以及2021年在《法律 500 强The Legal 500）发布的亚太区榜单中被评为投资基金（Investment Funds）领域的</w:t>
       </w:r>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>新星律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>（Next Generation Lawyers）。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08C71AF9" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+    <w:p w14:paraId="25CEEE49" w14:textId="77777777" w:rsidR="0005560F" w:rsidRDefault="0005560F" w:rsidP="0005560F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29E262F1" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+    <w:p w14:paraId="2B6386FE" w14:textId="77777777" w:rsidR="0005560F" w:rsidRDefault="0005560F" w:rsidP="0005560F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募基金设立及合规代表性项目和案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AF965EF" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+    <w:p w14:paraId="5D76AF4B" w14:textId="77777777" w:rsidR="0005560F" w:rsidRDefault="0005560F" w:rsidP="0005560F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金资本设立旗下多支人民币基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45041A67" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+    <w:p w14:paraId="502FC0F9" w14:textId="77777777" w:rsidR="0005560F" w:rsidRDefault="0005560F" w:rsidP="0005560F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表加拿大鲍尔设立并申请外商独资的私募证券投资基金管理人</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="269F7AFF" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+    <w:p w14:paraId="269A0415" w14:textId="77777777" w:rsidR="0005560F" w:rsidRDefault="0005560F" w:rsidP="0005560F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表纪源资本设立二期人民币基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C105D21" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+    <w:p w14:paraId="0E7C4C48" w14:textId="77777777" w:rsidR="0005560F" w:rsidRDefault="0005560F" w:rsidP="0005560F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表四源合设立四源合钢铁产业调整基金并参与重钢股份破产重整</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A5CB670" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+    <w:p w14:paraId="23020E17" w14:textId="77777777" w:rsidR="0005560F" w:rsidRDefault="0005560F" w:rsidP="0005560F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表光大控股旗下的宜兴光控投资有限公司设立三期人民币基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0767D241" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+    <w:p w14:paraId="30F247FF" w14:textId="77777777" w:rsidR="0005560F" w:rsidRDefault="0005560F" w:rsidP="0005560F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁金服设立或投资若干人民币基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1571EAF6" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+    <w:p w14:paraId="28C0A0B7" w14:textId="77777777" w:rsidR="0005560F" w:rsidRDefault="0005560F" w:rsidP="0005560F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表菜鸟网络就与中国人寿设立的人民币物流仓储基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69E30471" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+    <w:p w14:paraId="1CCC6BE8" w14:textId="77777777" w:rsidR="0005560F" w:rsidRDefault="0005560F" w:rsidP="0005560F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国人寿为其设立旗舰型大健康产业股权投资基金提供全程法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A7DB0F" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+    <w:p w14:paraId="77780467" w14:textId="77777777" w:rsidR="0005560F" w:rsidRDefault="0005560F" w:rsidP="0005560F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为</w:t>
       </w:r>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TPG在上海及重庆设立两支人民币基金及QFLP基金提供法律服务、参与TPG人民币基金下游投资的架构设计及为TPG基金日常运营中各项合规性问题提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="446C58A2" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+    <w:p w14:paraId="65589FB9" w14:textId="77777777" w:rsidR="0005560F" w:rsidRDefault="0005560F" w:rsidP="0005560F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为黑石在上海设立</w:t>
       </w:r>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> QFLP 基金并就其日常运营提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="745BE295" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+    <w:p w14:paraId="6AA8F3AF" w14:textId="77777777" w:rsidR="0005560F" w:rsidRDefault="0005560F" w:rsidP="0005560F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为云锋资本在上海所设立的若干支人民币基金及若干支特定目的基金提供法律服务、为云锋基金日常运营中各项合规性问题提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="567A8438" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+    <w:p w14:paraId="4C0E6247" w14:textId="77777777" w:rsidR="0005560F" w:rsidRDefault="0005560F" w:rsidP="0005560F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为元禾控股设立相关人民币基金提供法律服务、为元禾集团日常其他与境内或境外基金及下游投资相关的事务提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A66CADB" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+    <w:p w14:paraId="30F99906" w14:textId="77777777" w:rsidR="0005560F" w:rsidRDefault="0005560F" w:rsidP="0005560F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为建信保险资产管理有限公司进行下游直接投资或间接投资提供法律服务，并为其日常运营中各项合规性问题提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0696D0C5" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+    <w:p w14:paraId="48709E5A" w14:textId="77777777" w:rsidR="0005560F" w:rsidRDefault="0005560F" w:rsidP="0005560F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>资产管理及金融创新代表性项目和案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D0847AE" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+    <w:p w14:paraId="694F1C74" w14:textId="77777777" w:rsidR="0005560F" w:rsidRDefault="0005560F" w:rsidP="0005560F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为东证资管</w:t>
       </w:r>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>-阿里巴巴的小额贷款资产证券化交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27B17667" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+    <w:p w14:paraId="2DAEB161" w14:textId="77777777" w:rsidR="0005560F" w:rsidRDefault="0005560F" w:rsidP="0005560F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为东证资管</w:t>
       </w:r>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>-安吉租赁的汽车融资租赁债权资产证券化交易提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C3D1EF4" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+    <w:p w14:paraId="279DA1F3" w14:textId="77777777" w:rsidR="0005560F" w:rsidRDefault="0005560F" w:rsidP="0005560F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为瑞银证券的资管业务提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="779B6402" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+    <w:p w14:paraId="4FF03DFF" w14:textId="77777777" w:rsidR="0005560F" w:rsidRDefault="0005560F" w:rsidP="0005560F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为加拿大丰业银行在境内子公司的资管业务提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4280CFFE" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+    <w:p w14:paraId="1E4596B1" w14:textId="77777777" w:rsidR="0005560F" w:rsidRDefault="0005560F" w:rsidP="0005560F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为阿里巴巴与其他合作方设立互联网金融资产交易中心提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02D4128E" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+    <w:p w14:paraId="05FCD01C" w14:textId="77777777" w:rsidR="0005560F" w:rsidRDefault="0005560F" w:rsidP="0005560F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为浦东金融管理局搭建综合资产管理平台提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72D9774F" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+    <w:p w14:paraId="75B40CB0" w14:textId="77777777" w:rsidR="0005560F" w:rsidRDefault="0005560F" w:rsidP="0005560F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国际知名银行卡清算机构申请设立银行卡清算业务公司提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A2E24D2" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+    <w:p w14:paraId="60DA5E07" w14:textId="77777777" w:rsidR="0005560F" w:rsidRDefault="0005560F" w:rsidP="0005560F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国际知名不良资产投资基金在境内拟进行的不良资产收购业务提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56F6BDBA" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+    <w:p w14:paraId="0D1F404E" w14:textId="77777777" w:rsidR="0005560F" w:rsidRDefault="0005560F" w:rsidP="0005560F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>银行融资及一般公司业务代表性项目和案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB87795" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+    <w:p w14:paraId="2B6EA3FE" w14:textId="77777777" w:rsidR="0005560F" w:rsidRDefault="0005560F" w:rsidP="0005560F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为建行作为牵头行的上海浦东嘉里中心项目银团贷款项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28CE6B67" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+    <w:p w14:paraId="1D5AE80F" w14:textId="77777777" w:rsidR="0005560F" w:rsidRDefault="0005560F" w:rsidP="0005560F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为工行作为牵头行的静安嘉里中心银团贷款项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57156975" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+    <w:p w14:paraId="538AAAF7" w14:textId="77777777" w:rsidR="0005560F" w:rsidRDefault="0005560F" w:rsidP="0005560F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为花旗作为代理行的</w:t>
       </w:r>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FerroChina银团贷款项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52CBECFB" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+    <w:p w14:paraId="2D66DFCB" w14:textId="77777777" w:rsidR="0005560F" w:rsidRDefault="0005560F" w:rsidP="0005560F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为阿里巴巴的公司律师，为阿里巴巴多个收购项目中所涉及的银行融资、管理层融资或结构性融资方面的问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D268565" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+    <w:p w14:paraId="76653C57" w14:textId="77777777" w:rsidR="0005560F" w:rsidRDefault="0005560F" w:rsidP="0005560F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为分众传媒的公司律师，为分众传媒的并购融资及境内各项重组事宜中涉及的融资、担保及外管问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EA8E91A" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+    <w:p w14:paraId="7E4BCD54" w14:textId="77777777" w:rsidR="0005560F" w:rsidRDefault="0005560F" w:rsidP="0005560F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为瑞士信贷作为牵头行的协鑫电力并购贷款，自前端的收购项目的尽职调查至并购贷款交易本身提供全程的法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B689DB8" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+    <w:p w14:paraId="2CD53F9B" w14:textId="77777777" w:rsidR="0005560F" w:rsidRDefault="0005560F" w:rsidP="0005560F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为花旗作为代理行的债权人银团就参与</w:t>
       </w:r>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FerroChina的破产重整及主张债权提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C355052" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+    <w:p w14:paraId="6C9B31D3" w14:textId="77777777" w:rsidR="0005560F" w:rsidRDefault="0005560F" w:rsidP="0005560F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为</w:t>
       </w:r>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>KPMG作为清盘人就泰山石化集团的清盘事宜提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70CCA30A" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+    <w:p w14:paraId="329340C8" w14:textId="77777777" w:rsidR="0005560F" w:rsidRDefault="0005560F" w:rsidP="0005560F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2259CA45" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+    <w:p w14:paraId="3EC3D109" w14:textId="77777777" w:rsidR="0005560F" w:rsidRDefault="0005560F" w:rsidP="0005560F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>纽约大学法学院，法律硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B78E899" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+    <w:p w14:paraId="04B03CF5" w14:textId="77777777" w:rsidR="0005560F" w:rsidRDefault="0005560F" w:rsidP="0005560F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41EE96A3" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+    <w:p w14:paraId="0D719CC1" w14:textId="77777777" w:rsidR="0005560F" w:rsidRDefault="0005560F" w:rsidP="0005560F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="084AA158" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+    <w:p w14:paraId="5CFEF6E3" w14:textId="77777777" w:rsidR="0005560F" w:rsidRDefault="0005560F" w:rsidP="0005560F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格，</w:t>
       </w:r>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2011</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E0964CC" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+    <w:p w14:paraId="33D5E5B2" w14:textId="77777777" w:rsidR="0005560F" w:rsidRDefault="0005560F" w:rsidP="0005560F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师，</w:t>
       </w:r>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2006</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3701595F" w14:textId="77777777" w:rsidR="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+    <w:p w14:paraId="35D2ED46" w14:textId="77777777" w:rsidR="0005560F" w:rsidRDefault="0005560F" w:rsidP="0005560F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="0E6973D6" w:rsidR="00A46A04" w:rsidRPr="0038740C" w:rsidRDefault="0038740C" w:rsidP="0038740C">
+    <w:p w14:paraId="4F0A196B" w14:textId="341D0643" w:rsidR="00A46A04" w:rsidRPr="0005560F" w:rsidRDefault="0005560F" w:rsidP="0005560F">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>唐律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="0038740C">
+      <w:r w:rsidRPr="0005560F">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2005年加入方达律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="0038740C" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="0005560F" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1685,1202 +1685,1202 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00FF543D"/>
+    <w:nsid w:val="0BA2651E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="440E4B6C"/>
+    <w:tmpl w:val="CA76B614"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="087F2730"/>
+    <w:nsid w:val="0BD408CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="01C09C06"/>
+    <w:tmpl w:val="A218FF0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BF60656"/>
+    <w:nsid w:val="0EC30A8F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5C56E9A4"/>
+    <w:tmpl w:val="33F0E908"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D6D2F50"/>
+    <w:nsid w:val="0EF51184"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3F46EE54"/>
+    <w:tmpl w:val="037E6F94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A8C237C"/>
+    <w:nsid w:val="0FF56E18"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="88E8CDCE"/>
+    <w:tmpl w:val="B48ACAA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22A833EC"/>
+    <w:nsid w:val="13764BA2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D4624A5E"/>
+    <w:tmpl w:val="DA9AC2CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25EC7A9A"/>
+    <w:nsid w:val="186635FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EFE60200"/>
+    <w:tmpl w:val="F190D8FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2727379F"/>
+    <w:nsid w:val="23AA705F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DBC6E608"/>
+    <w:tmpl w:val="A572866E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27F10E70"/>
+    <w:nsid w:val="23EB3947"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FD1832B2"/>
+    <w:tmpl w:val="F8C2B364"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BAC1D0F"/>
+    <w:nsid w:val="2BA87AB8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B5B8F104"/>
+    <w:tmpl w:val="8DB60C28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BE07583"/>
+    <w:nsid w:val="2E0526B3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FD1832B2"/>
+    <w:tmpl w:val="ACD4B73A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CF60C7C"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35552919"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="47865494"/>
+    <w:tmpl w:val="B10A52A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FB271A5"/>
+    <w:nsid w:val="35943E85"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="83FA6C18"/>
+    <w:tmpl w:val="E4845356"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="318206DB"/>
+    <w:nsid w:val="3A156E4A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="654EE7E2"/>
+    <w:tmpl w:val="B10A52A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34B9504B"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C303172"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BAD4CE8E"/>
+    <w:tmpl w:val="CD6A183A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35665576"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C542E5A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BACEFCB0"/>
+    <w:tmpl w:val="C5EA1E2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38AE3D2A"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="479F5CBC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B086A8D0"/>
+    <w:tmpl w:val="6BF28912"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A39678F"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47C35091"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9768E812"/>
+    <w:tmpl w:val="69BCBB68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E046021"/>
+    <w:nsid w:val="4AD212A1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE6E3CF2"/>
+    <w:tmpl w:val="23BEA10A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A3D4CE5"/>
+    <w:nsid w:val="4F1228C2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4872AF8A"/>
+    <w:tmpl w:val="65DAC024"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B7B6FD9"/>
+    <w:nsid w:val="4F275078"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F60E1746"/>
+    <w:tmpl w:val="3648BE4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52FA03CC"/>
+    <w:nsid w:val="50E761E8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="06A2E37A"/>
+    <w:tmpl w:val="5F72FC10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53CF71B0"/>
+    <w:nsid w:val="53511FF8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6FBE6072"/>
+    <w:tmpl w:val="C15EB032"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C23067C"/>
+    <w:nsid w:val="53BB778B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B84E65E"/>
+    <w:tmpl w:val="0636911C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DD15E60"/>
+    <w:nsid w:val="564A0FFF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ADD0B2FE"/>
+    <w:tmpl w:val="49187172"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62D37A14"/>
+    <w:nsid w:val="59E72B6F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D75EBD6E"/>
+    <w:tmpl w:val="D986968A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="638D7108"/>
+    <w:nsid w:val="5C336B14"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F06853C6"/>
+    <w:tmpl w:val="D18C8DD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="652B7078"/>
+    <w:nsid w:val="5D0C4D71"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8D14D4B2"/>
+    <w:tmpl w:val="9822BF48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66144915"/>
+    <w:nsid w:val="5E32740D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4CCEDED0"/>
+    <w:tmpl w:val="CC0EC270"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D2D2F94"/>
+    <w:nsid w:val="655E0722"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="03A2E16C"/>
+    <w:tmpl w:val="BE9E6348"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E643C10"/>
+    <w:nsid w:val="68F43632"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="602CD562"/>
+    <w:tmpl w:val="89FAB638"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="703F661E"/>
+    <w:nsid w:val="77CA457E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="01AEB05A"/>
+    <w:tmpl w:val="918AD6F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72805CC8"/>
+    <w:nsid w:val="78E379B3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B5A633CC"/>
+    <w:tmpl w:val="11C2A29E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="761D1138"/>
+    <w:nsid w:val="7A597011"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="334401E4"/>
+    <w:tmpl w:val="F4D08C6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78406FD5"/>
+    <w:nsid w:val="7D86577A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6ED2EC2A"/>
+    <w:tmpl w:val="9EFCAF7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="24">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="34">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="5">
-[...26 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="35">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="15">
-[...2 lines deleted...]
-  <w:num w:numId="16">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="17">
-[...58 lines deleted...]
-  </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
+    <w:rsid w:val="0005560F"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
-    <w:rsid w:val="0038740C"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
@@ -4035,61 +4035,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0038740C"/>
+    <w:rsid w:val="0005560F"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0038740C"/>
+    <w:rsid w:val="0005560F"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4375,51 +4375,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8D03EF4B-2B38-400F-957E-F48D96C2E05D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{03DEA16D-480C-4787-9D0F-EB9BFF293636}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>212</Words>
   <Characters>1214</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1424</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>