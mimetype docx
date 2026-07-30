--- v0 (2026-05-30)
+++ v1 (2026-07-30)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="15116AAD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+          <w:p w14:paraId="2C4F11E8" w14:textId="2D6AD82E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003C0425" w:rsidP="003C0425">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00455E5E">
+            <w:r w:rsidRPr="003C0425">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>刘刚</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="58362339" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+          <w:p w14:paraId="706EB16B" w14:textId="76F42829" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003C0425" w:rsidP="003C0425">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00455E5E">
+            <w:r w:rsidRPr="003C0425">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="2FF21A46" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+          <w:p w14:paraId="6199424A" w14:textId="0FB5A9BA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003C0425" w:rsidP="003C0425">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00455E5E">
+            <w:r w:rsidRPr="003C0425">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1156 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="75E6BDBA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+          <w:p w14:paraId="4F910ACA" w14:textId="473D0FB9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003C0425" w:rsidP="003C0425">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00455E5E">
+            <w:r w:rsidRPr="003C0425">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>brian.liu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="14E3D2BA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00455E5E" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="703E73E8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003C0425" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0317D45C" wp14:editId="59E3EE97">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="26F17D19" wp14:editId="5F21D15E">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="300981A8" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00455E5E" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="0C910D2B" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="003C0425" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00455E5E">
+            <w:r w:rsidRPr="003C0425">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>刘刚律师的主要执业领域为私募股权投资、风险投资、兼并收购、证券资本市场、及私募基金设立和合规管理。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AD50BAE" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="0B0AAAB0" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1236 +438,1236 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D15E4E9" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="24B75365" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D47E167" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="62D92B01" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募股权和风险投资、兼并收购代表性项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43B09055" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="24CC901D" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表几何伙伴为其引入经纬、百度、小米、博世等多轮投资人提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B065D08" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="04EA7BF5" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宇树科技为其引入深创投、中网投等多轮投资人提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C2D975A" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="3F3527D2" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蔚来资本合资设立聚变新能提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17BBADB3" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="6CD48018" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表擎工互联为其引入凯辉资本提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="787998C3" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="16A1F530" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ushopal为其完成架构重组及引入方源资本、凯辉等投资人提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B821FC6" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="6F6B3CD3" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表两氢一氧</w:t>
       </w:r>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(HHO)为其引入元璟资本、IDG、淡马锡等投资人的提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E424B7B" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="5D95F4EB" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表钟鼎资本为其投资迅杰光远提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C4E0FF1" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="072E663D" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博裕资本为其与腾讯对同程网的共同股权投资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CC12FC9" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="64E46125" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表同程网为其与携程网的战略合作提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24891DD5" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="5B107293" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁集团为其对雪球网的股权投资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F4648CA" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="27DDA54A" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁集团为其全资收购企业情报系统服务运营商风报提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C24FAD8" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="3A91BCB2" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁集团为其投资全链路数字货运服务商路歌提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B422064" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="15416951" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴为其对易果的多轮股权投资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AF129CE" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="1A2C3350" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华人文化为其多个收购项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="181CF53A" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="3C1C91A2" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华平资本为其投资盖雅工场提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E6831A3" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="5B23C222" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海市集成电路产业基金为其投资和辉光电提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FAC1668" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="61F7B793" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表千寻位置为其引入国风投、上海国际和工银的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A轮融资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07673879" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="2DEAA021" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>证券资本市场代表性项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15502754" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="5FBACE18" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就阿里巴巴发行</w:t>
       </w:r>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>50亿美元可转换优先票据提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61F8C1AF" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="2E4FE84B" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就极氪</w:t>
       </w:r>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(NYSE: ZK)在纽约证券交易所的首次公开发行并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="761AFF75" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="788646A5" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就禾赛科技</w:t>
       </w:r>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(NASDAQ:HSAI)在纳斯达克的首次公开发行和上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28D835FD" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="14AA16D3" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就阿里巴巴</w:t>
       </w:r>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(NYSE: BABA)在纽约证券交易所的首次公开发行并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A57C4D8" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="4ED37C2F" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就阿里巴巴</w:t>
       </w:r>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(9988.HK)在香港联交所的二次上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57FDDA76" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="2253A55C" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就阿里巴巴分别发行</w:t>
       </w:r>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>50亿美元及70亿美元规模的债券提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76BC8A7B" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="01EBCD7D" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就宝尊电商</w:t>
       </w:r>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(NASDAQ:BZUN)在纳斯达克的首次公开发行并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28F9A20A" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="16AEFD9C" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就宝尊电商</w:t>
       </w:r>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(9991.HK)在香港联交所的二次上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="709F5B7B" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="64618D3D" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就声网</w:t>
       </w:r>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Agora(NASDAQ:API)在纳斯达克的首次公开发行和上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CF0D012" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="1A190690" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就爱点击</w:t>
       </w:r>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(NASDAQ:ICLK)增发美国存托股票提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A2A2C94" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="7047501A" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就天鸽互动</w:t>
       </w:r>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(1980.HK)在香港联交所的首次公开发行并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5068979E" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="41DAD7AF" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就金斯瑞生物</w:t>
       </w:r>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(1548.HK)在香港联交所的首次公开发行并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D006081" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="3E45E7AA" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>基金设立及合规管理代表性项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E2E24B7" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="46F52B5E" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表友邦人寿为其投资红杉人民币基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EE64A79" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="2AC79975" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表友邦人寿为其投资高榕人民币基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D5DD6E9" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="32C4BE15" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华人文化为其人民币二期基金设立提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="444F74CA" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="40495348" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表太平洋保险、长江养老保险为其投资鼎晖夹层基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="429B5AB5" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="12D05980" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表诺亚财富为其投资高瓴基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="065B9A01" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="747E1C97" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表诺亚财富为其发起设立契约型基金投资链家网提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1324ADC0" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="3A5F68E8" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表太平洋保险为其投资红杉人民币基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BDC1DB3" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="60735177" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海创业投资有限公司为其多个基金投资项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D79C6D" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="4269345E" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海科创中心一期基金为其投资德同资本提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67A6A13B" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="2DDBD9DB" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华人文化人民币一期基金为其架构重组提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58E916ED" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="202AF200" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11E319FC" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="739AAD9C" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1896FC39" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="707D4AD2" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>安徽大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B00F0FD" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="43ECC333" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04F1D3BD" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="369E7D3A" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="733EB179" w14:textId="77777777" w:rsidR="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="2B97A8E8" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="6599C8FE" w:rsidR="00A46A04" w:rsidRPr="00455E5E" w:rsidRDefault="00455E5E" w:rsidP="00455E5E">
+    <w:p w14:paraId="4F0A196B" w14:textId="12189109" w:rsidR="00A46A04" w:rsidRPr="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>刘刚律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00455E5E">
+      <w:r w:rsidRPr="003C0425">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2013年加入方达律师事务所上海办公室。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00455E5E" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="003C0425" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1873,499 +1873,520 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="028E1EB4"/>
+    <w:nsid w:val="00476199"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D938C516"/>
+    <w:tmpl w:val="5E68138E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="051405B1"/>
+    <w:nsid w:val="03882D23"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="49164028"/>
+    <w:tmpl w:val="7616C14C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09D72050"/>
+    <w:nsid w:val="0AD371A8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FCFAB182"/>
+    <w:tmpl w:val="975407F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09F9530E"/>
+    <w:nsid w:val="149844DF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EECCCEE2"/>
+    <w:tmpl w:val="077ED66C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E9F1F24"/>
+    <w:nsid w:val="165B5B0C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B86485E8"/>
+    <w:tmpl w:val="A122196E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F9203FB"/>
+    <w:nsid w:val="178C012E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EB4C7BF2"/>
+    <w:tmpl w:val="27625464"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12266A50"/>
+    <w:nsid w:val="19841645"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="077ECCC2"/>
+    <w:tmpl w:val="FB605B62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13E85936"/>
+    <w:nsid w:val="1CB16321"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6E3426C6"/>
+    <w:tmpl w:val="095A1C78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14D27348"/>
+    <w:nsid w:val="1E3041BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="612E8080"/>
+    <w:tmpl w:val="8A14AB6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15661299"/>
+    <w:nsid w:val="299D204B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="25BE7228"/>
+    <w:tmpl w:val="621EA1C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="185E09FD"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="309E483D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9F120FAC"/>
+    <w:tmpl w:val="1D7C6780"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A6F5990"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31F241D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0E0038E"/>
+    <w:tmpl w:val="618A4EE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EC644E7"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36150AB2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="00F27D30"/>
+    <w:tmpl w:val="F9803B64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20922C6F"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36261A59"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AAC6EB2E"/>
+    <w:tmpl w:val="03B0C04E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32C27859"/>
+    <w:nsid w:val="36D2453D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="18642722"/>
+    <w:tmpl w:val="A6FA2E08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="391D3C44"/>
+    <w:nsid w:val="3AE3616D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="66343EE8"/>
+    <w:tmpl w:val="D90ADF96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B002E06"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A7001FE8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2437,775 +2458,754 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B7663FF"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CC17D3E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AF7E2472"/>
+    <w:tmpl w:val="B5B2E066"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CBE7A29"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43F957E8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A330DA80"/>
+    <w:tmpl w:val="C8563B26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D1935C0"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="475B3821"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9CB69404"/>
+    <w:tmpl w:val="B0AA1448"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DDA1C85"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47856B66"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A4829C7C"/>
+    <w:tmpl w:val="009C9D88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E45104C"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B1E6F8E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5EBCB8BC"/>
+    <w:tmpl w:val="B8CCFAB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41D00418"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DC371E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CCBCF956"/>
+    <w:tmpl w:val="988E0722"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43CA4E1D"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F79171E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AF7E2472"/>
+    <w:tmpl w:val="84BA41D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BA41F79"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FBD4C5E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="58B2FEF6"/>
+    <w:tmpl w:val="EFA40512"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C982E23"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56483F61"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B1582BD0"/>
+    <w:tmpl w:val="5D6433DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F9E15B9"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58061599"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EB64DFBA"/>
+    <w:tmpl w:val="368E53D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FA93BE7"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D8C1EEF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FAD2DE40"/>
+    <w:tmpl w:val="A7001FE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50F046DF"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DDC0BAD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="546E839C"/>
+    <w:tmpl w:val="CB82DEA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53F46DD9"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62AD4D83"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F656DC64"/>
+    <w:tmpl w:val="15B2AE1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="546E364D"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62E66C25"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C2443330"/>
+    <w:tmpl w:val="420C56BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55CC3F60"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63A15CFC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22FEC6F2"/>
+    <w:tmpl w:val="6994B87A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57EB1CD7"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6508303A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="78F6D97C"/>
+    <w:tmpl w:val="EF66ABCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="646F30DB"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65720746"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5770E3BC"/>
+    <w:tmpl w:val="1EB2D846"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="650A791F"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65F64A91"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B7877FE"/>
+    <w:tmpl w:val="E63AC620"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66E53708"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69DD2120"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DDFCB5A2"/>
+    <w:tmpl w:val="B1B03878"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66F93703"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D965800"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B2922BE4"/>
+    <w:tmpl w:val="BDE4759E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67932E13"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F9627A1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B562DA2"/>
+    <w:tmpl w:val="B0B46B6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D58218E"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70D728BD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0F4ACBE2"/>
+    <w:tmpl w:val="20EA3AB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D61607D"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73D80245"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C23AD4FA"/>
+    <w:tmpl w:val="105282D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E3E1A7E"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75016953"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="89F29A44"/>
+    <w:tmpl w:val="5D8C1B10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="708A395E"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77303341"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7318FD98"/>
+    <w:tmpl w:val="F12A6822"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="750A524B"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CC862FC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE087C4E"/>
+    <w:tmpl w:val="C1A205FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="775C57CD"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F67540A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="88686A0A"/>
+    <w:tmpl w:val="80EC5002"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-[...19 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2">
-[...62 lines deleted...]
-  <w:num w:numId="23">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="24">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="32">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="33">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="45">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="35">
-[...31 lines deleted...]
-  </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3241,54 +3241,54 @@
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
+    <w:rsid w:val="003C0425"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
-    <w:rsid w:val="00455E5E"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
@@ -4439,61 +4439,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00455E5E"/>
+    <w:rsid w:val="003C0425"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00455E5E"/>
+    <w:rsid w:val="003C0425"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4779,51 +4779,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C6FB4713-8747-4A19-B5EA-9874B40D9461}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0AD16D3-A1BC-406A-A3D8-A6690FD22C65}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>210</Words>
   <Characters>1198</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1406</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>