--- v1 (2026-07-30)
+++ v2 (2026-09-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="2D6AD82E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+          <w:p w14:paraId="2C4F11E8" w14:textId="2CEEAE39" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="003C0425">
+            <w:r w:rsidRPr="00F456D8">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>刘刚</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="76F42829" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+          <w:p w14:paraId="706EB16B" w14:textId="5B9E90F4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="003C0425">
+            <w:r w:rsidRPr="00F456D8">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="0FB5A9BA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+          <w:p w14:paraId="6199424A" w14:textId="6D2BCF15" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="003C0425">
+            <w:r w:rsidRPr="00F456D8">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1156 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="473D0FB9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+          <w:p w14:paraId="4F910ACA" w14:textId="44B44ECA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="003C0425">
+            <w:r w:rsidRPr="00F456D8">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>brian.liu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="703E73E8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003C0425" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="7AFCCE7A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F456D8" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="26F17D19" wp14:editId="5F21D15E">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F8A1C59" wp14:editId="3131D41E">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="0C910D2B" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="003C0425" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="543F8674" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00F456D8" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="003C0425">
+            <w:r w:rsidRPr="00F456D8">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>刘刚律师的主要执业领域为私募股权投资、风险投资、兼并收购、证券资本市场、及私募基金设立和合规管理。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B0AAAB0" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="17C5205F" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1236 +438,1236 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24B75365" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="673ABE3E" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62D92B01" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="031467BB" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募股权和风险投资、兼并收购代表性项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24CC901D" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="204AE0A7" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表几何伙伴为其引入经纬、百度、小米、博世等多轮投资人提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04EA7BF5" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="1F266492" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宇树科技为其引入深创投、中网投等多轮投资人提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F3527D2" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="1CC665C3" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蔚来资本合资设立聚变新能提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CD48018" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="49206F38" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表擎工互联为其引入凯辉资本提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16A1F530" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="40266C04" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ushopal为其完成架构重组及引入方源资本、凯辉等投资人提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F6B3CD3" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="321F0604" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表两氢一氧</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(HHO)为其引入元璟资本、IDG、淡马锡等投资人的提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D95F4EB" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="01E2FCF4" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表钟鼎资本为其投资迅杰光远提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="072E663D" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="5F9CF76D" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博裕资本为其与腾讯对同程网的共同股权投资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64E46125" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="1BE440A8" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表同程网为其与携程网的战略合作提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B107293" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="20631DE1" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁集团为其对雪球网的股权投资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27DDA54A" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="6DBE94B4" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁集团为其全资收购企业情报系统服务运营商风报提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A91BCB2" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="0B95B2EB" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蚂蚁集团为其投资全链路数字货运服务商路歌提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15416951" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="650E1160" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴为其对易果的多轮股权投资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A2C3350" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="46B00D0E" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华人文化为其多个收购项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C1C91A2" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="4C13E30E" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华平资本为其投资盖雅工场提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B23C222" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="13BABFA2" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海市集成电路产业基金为其投资和辉光电提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61F7B793" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="3543DBF2" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表千寻位置为其引入国风投、上海国际和工银的</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A轮融资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DEAA021" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="501B496D" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>证券资本市场代表性项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FBACE18" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="00E168F5" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就阿里巴巴发行</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>50亿美元可转换优先票据提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E4FE84B" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="403F58CF" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就极氪</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(NYSE: ZK)在纽约证券交易所的首次公开发行并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="788646A5" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="14899F97" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就禾赛科技</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(NASDAQ:HSAI)在纳斯达克的首次公开发行和上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14AA16D3" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="52CD9FEB" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就阿里巴巴</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(NYSE: BABA)在纽约证券交易所的首次公开发行并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ED37C2F" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="282CE338" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就阿里巴巴</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(9988.HK)在香港联交所的二次上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2253A55C" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="189C3989" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就阿里巴巴分别发行</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>50亿美元及70亿美元规模的债券提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01EBCD7D" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="6B2E9E4A" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就宝尊电商</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(NASDAQ:BZUN)在纳斯达克的首次公开发行并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16AEFD9C" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="23343C7B" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就宝尊电商</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(9991.HK)在香港联交所的二次上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64618D3D" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="4CED7F9D" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就声网</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Agora(NASDAQ:API)在纳斯达克的首次公开发行和上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A190690" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="396411BD" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就爱点击</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(NASDAQ:ICLK)增发美国存托股票提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7047501A" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="23191D85" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就天鸽互动</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(1980.HK)在香港联交所的首次公开发行并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41DAD7AF" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="3553864A" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>就金斯瑞生物</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(1548.HK)在香港联交所的首次公开发行并上市提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E45E7AA" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="38E3F900" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>基金设立及合规管理代表性项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46F52B5E" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="27B4670F" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表友邦人寿为其投资红杉人民币基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC79975" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="2322005B" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表友邦人寿为其投资高榕人民币基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C4BE15" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="0CB91911" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华人文化为其人民币二期基金设立提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40495348" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="38124733" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表太平洋保险、长江养老保险为其投资鼎晖夹层基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12D05980" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="3BB32ACA" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表诺亚财富为其投资高瓴基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="747E1C97" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="020D5394" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表诺亚财富为其发起设立契约型基金投资链家网提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A5F68E8" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="6574D700" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表太平洋保险为其投资红杉人民币基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60735177" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="4166CC7D" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海创业投资有限公司为其多个基金投资项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4269345E" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="352832D6" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海科创中心一期基金为其投资德同资本提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DDBD9DB" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="710B75B3" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华人文化人民币一期基金为其架构重组提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="202AF200" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="1A1A1971" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="739AAD9C" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="759851D6" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="707D4AD2" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="00B05862" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>安徽大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43ECC333" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="100D228E" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="369E7D3A" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="0A728A4D" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B97A8E8" w14:textId="77777777" w:rsidR="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="2494AAFB" w14:textId="77777777" w:rsidR="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="12189109" w:rsidR="00A46A04" w:rsidRPr="003C0425" w:rsidRDefault="003C0425" w:rsidP="003C0425">
+    <w:p w14:paraId="4F0A196B" w14:textId="49AA53F7" w:rsidR="00A46A04" w:rsidRPr="00F456D8" w:rsidRDefault="00F456D8" w:rsidP="00F456D8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>刘刚律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="003C0425">
+      <w:r w:rsidRPr="00F456D8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2013年加入方达律师事务所上海办公室。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="003C0425" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00F456D8" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1873,260 +1873,449 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00476199"/>
+    <w:nsid w:val="07015B86"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5E68138E"/>
+    <w:tmpl w:val="C408EA08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03882D23"/>
+    <w:nsid w:val="07AB6462"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7616C14C"/>
+    <w:tmpl w:val="BD12FFD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AD371A8"/>
+    <w:nsid w:val="0DDE1D94"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="975407F0"/>
+    <w:tmpl w:val="60309386"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="149844DF"/>
+    <w:nsid w:val="140C45B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="077ED66C"/>
+    <w:tmpl w:val="8A60E886"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="165B5B0C"/>
+    <w:nsid w:val="14EE12BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A122196E"/>
+    <w:tmpl w:val="051EA432"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="178C012E"/>
+    <w:nsid w:val="16E80959"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="27625464"/>
+    <w:tmpl w:val="B542315C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19841645"/>
+    <w:nsid w:val="17490FE0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FB605B62"/>
+    <w:tmpl w:val="EBE69B34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CB16321"/>
+    <w:nsid w:val="18007B2D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="095A1C78"/>
+    <w:tmpl w:val="BEFAFF3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E3041BA"/>
+    <w:nsid w:val="19B1507D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8A14AB6C"/>
+    <w:tmpl w:val="654CAF56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="299D204B"/>
+    <w:nsid w:val="1B7D3D25"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="621EA1C0"/>
+    <w:tmpl w:val="5D54BED6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BF541F9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B0DEBFC8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1CA46D4B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="399ECD8E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1DC70E19"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="02D8833A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1FFB05DB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A0346F0A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29F84CE4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="62DAA3B4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B825F55"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AEEC067C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2BE70669"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FCD41746"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E5C2A88"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4CC6CAF2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E983A31"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="20AA9948"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2195,1014 +2384,825 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="309E483D"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="306C6151"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D7C6780"/>
+    <w:tmpl w:val="4CC6CAF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31F241D9"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33481831"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="618A4EE4"/>
+    <w:tmpl w:val="A874EA0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36150AB2"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="381D6C0C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9803B64"/>
+    <w:tmpl w:val="0928BCA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36261A59"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EA63308"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="03B0C04E"/>
+    <w:tmpl w:val="3D181AAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36D2453D"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42310E8F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6FA2E08"/>
+    <w:tmpl w:val="1A440C68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AE3616D"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42422575"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D90ADF96"/>
+    <w:tmpl w:val="7032CFDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B002E06"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="475A7D48"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A7001FE8"/>
+    <w:tmpl w:val="B93E0534"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3CC17D3E"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47B8285B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B5B2E066"/>
+    <w:tmpl w:val="5F6052CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43F957E8"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="496E53FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C8563B26"/>
+    <w:tmpl w:val="2FB0E984"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="475B3821"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AB702A9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0AA1448"/>
+    <w:tmpl w:val="EE92DE82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47856B66"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56540EB3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="009C9D88"/>
+    <w:tmpl w:val="4B00C12C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B1E6F8E"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58272A4B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8CCFAB4"/>
+    <w:tmpl w:val="D3C84FC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DC371E2"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A2E4CD1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="988E0722"/>
+    <w:tmpl w:val="33F80D44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F79171E"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D611ED3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="84BA41D2"/>
+    <w:tmpl w:val="D8548F64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FBD4C5E"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DFC6545"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EFA40512"/>
+    <w:tmpl w:val="2E0277A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56483F61"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63FE64EF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D6433DE"/>
+    <w:tmpl w:val="E118F464"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58061599"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="700248F4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="368E53D6"/>
+    <w:tmpl w:val="9060196E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D8C1EEF"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7062305E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A7001FE8"/>
+    <w:tmpl w:val="50D0C7D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DDC0BAD"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75D00633"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB82DEA6"/>
+    <w:tmpl w:val="56521EAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62AD4D83"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76AD256C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15B2AE1C"/>
+    <w:tmpl w:val="B0367F3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62E66C25"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76CC3B3E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="420C56BA"/>
+    <w:tmpl w:val="0294281C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63A15CFC"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78522447"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6994B87A"/>
+    <w:tmpl w:val="E070A916"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6508303A"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7879111C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EF66ABCE"/>
+    <w:tmpl w:val="388E311C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65720746"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7888570A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1EB2D846"/>
+    <w:tmpl w:val="0CAA56C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65F64A91"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AB262C5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E63AC620"/>
+    <w:tmpl w:val="0E88EF9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-[...187 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="16">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="4">
-[...37 lines deleted...]
-  </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="20">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="22">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="33">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="22">
-[...5 lines deleted...]
-  <w:num w:numId="24">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="25">
-[...28 lines deleted...]
-  </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="36">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="37">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="39">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="38">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="39">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="43">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="45">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="46">
     <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -3241,51 +3241,50 @@
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
-    <w:rsid w:val="003C0425"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
@@ -3345,50 +3344,51 @@
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
+    <w:rsid w:val="00F456D8"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
@@ -4439,61 +4439,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003C0425"/>
+    <w:rsid w:val="00F456D8"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003C0425"/>
+    <w:rsid w:val="00F456D8"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4779,51 +4779,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E0AD16D3-A1BC-406A-A3D8-A6690FD22C65}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8EB7587-435A-4A3B-AF98-EA30B88D78D3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>210</Words>
   <Characters>1198</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1406</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>