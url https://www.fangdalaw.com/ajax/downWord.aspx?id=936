--- v0 (2026-06-12)
+++ v1 (2026-08-14)
@@ -36,180 +36,180 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="08B8F2E8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00093B7F" w:rsidP="00093B7F">
+          <w:p w14:paraId="2C4F11E8" w14:textId="2283BC1D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00372488" w:rsidP="00372488">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00093B7F">
+            <w:r w:rsidRPr="00372488">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>沈菡</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="7AE64AA4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00093B7F" w:rsidP="00093B7F">
+          <w:p w14:paraId="706EB16B" w14:textId="18B40C15" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00372488" w:rsidP="00372488">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00093B7F">
+            <w:r w:rsidRPr="00372488">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·香港</w:t>
             </w:r>
-            <w:r w:rsidRPr="00093B7F">
+            <w:r w:rsidRPr="00372488">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> | 上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="6FCA812B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00093B7F" w:rsidP="00093B7F">
+          <w:p w14:paraId="6199424A" w14:textId="4E403A20" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00372488" w:rsidP="00372488">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00093B7F">
+            <w:r w:rsidRPr="00372488">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3749 1121 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="46CA37BF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00093B7F" w:rsidP="00093B7F">
+          <w:p w14:paraId="4F910ACA" w14:textId="1102B5D2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00372488" w:rsidP="00372488">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00093B7F">
+            <w:r w:rsidRPr="00372488">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>annie.shen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="66DEC082" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00093B7F" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="5BEA75E1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00372488" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A8C3A89" wp14:editId="0ACC9EF8">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CB931F9" wp14:editId="025139B2">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -249,74 +249,74 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="0896B118" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00093B7F" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="6D255AB6" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00372488" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00093B7F">
+            <w:r w:rsidRPr="00372488">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>沈菡律师主要业务领域为债券发行、债务重组、境外上市、跨境投融资、数字资产交易、公司日常法律合规等多个领域。</w:t>
+              <w:t>沈律师的主要执业方向包括：债务及股权资本市场业务、负债管理与债务重组、数字资产、现实世界资产（</w:t>
             </w:r>
-            <w:r w:rsidRPr="00093B7F">
+            <w:r w:rsidRPr="00372488">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve"> </w:t>
+              <w:t>RWA）及金融科技创新业务及跨境监管咨询与合规服务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B83D51B" wp14:editId="64750D99">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-79040</wp:posOffset>
@@ -370,51 +370,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E0BE45A" w14:textId="77777777" w:rsidR="00093B7F" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="1DCEB689" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -455,902 +455,873 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6178E8E1" w14:textId="77777777" w:rsidR="00093B7F" w:rsidRDefault="00093B7F" w:rsidP="00093B7F">
+    <w:p w14:paraId="2F00A2F6" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00093B7F">
+      <w:r w:rsidRPr="00372488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AC9A04D" w14:textId="77777777" w:rsidR="00093B7F" w:rsidRDefault="00093B7F" w:rsidP="00093B7F">
+    <w:p w14:paraId="76E214D7" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00093B7F">
+      <w:r w:rsidRPr="00372488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>投资级债券发行</w:t>
+        <w:t>数字资产、现实世界资产（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00372488">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>RWA）及金融科技创新</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F8048A9" w14:textId="77777777" w:rsidR="00093B7F" w:rsidRDefault="00093B7F" w:rsidP="00093B7F">
-[...239 lines deleted...]
-    <w:p w14:paraId="3741FA50" w14:textId="77777777" w:rsidR="00093B7F" w:rsidRDefault="00093B7F" w:rsidP="00093B7F">
+    <w:p w14:paraId="50A63A95" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00093B7F">
+      <w:r w:rsidRPr="00372488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>上海对外经贸大学，法学学士学位</w:t>
+        <w:t>全球首单碳信用通证</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00372488">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> RWA 发行项目：担任牵头律师，搭建业内首个基于区块链的碳信用通证架构，融合绿色金融与去中心化金融（DeFi）模式，实现碳资产的链上发行与合规流转。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28CE81B7" w14:textId="77777777" w:rsidR="00093B7F" w:rsidRDefault="00093B7F" w:rsidP="00093B7F">
+    <w:p w14:paraId="2E9928FB" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00372488">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>债务资本市场与债务重组</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1EE93869" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00093B7F">
+      <w:r w:rsidRPr="00372488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>香港城市大学，法哲学硕士学位</w:t>
+        <w:t>主权及优质产业债券发行：为中华人民共和国财政部提供境外主权债券发行法律服务；担任中信证券、东方财富、浙江海港集团、潍柴动力、吉利集团、远东租赁、山东财金集团、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00372488">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>TCL 科技、昆仑能源等大型机构境外债券项目牵头律师。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08F916EF" w14:textId="77777777" w:rsidR="00093B7F" w:rsidRDefault="00093B7F" w:rsidP="00093B7F">
+    <w:p w14:paraId="5CA8F00E" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00093B7F">
+      <w:r w:rsidRPr="00372488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>美国纽约大学，法学硕士学位</w:t>
+        <w:t>地方政府投融资平台（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00372488">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>LGFV）债券业务：为济南能源集团、鲁商集团、西安航天高技术、宁波鄞城集团、铜陵发展集团、重庆涪陵发展集团等多家地方投融资平台主导境外债券发行项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="445DFB0F" w14:textId="77777777" w:rsidR="00093B7F" w:rsidRDefault="00093B7F" w:rsidP="00093B7F">
+    <w:p w14:paraId="74390BE5" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00093B7F">
+      <w:r w:rsidRPr="00372488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>澳洲悉尼大学，法学院访问学者</w:t>
+        <w:t>高收益债券业务：服务融创中国、建业地产、奥园地产、泛海控股、雅居乐、中国宏桥、旭辉集团、合景泰富、耐世特汽车系统集团、瑞安地产、西部水泥、新湖中宝等房企及产业企业高收益债券发行。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68414263" w14:textId="77777777" w:rsidR="00093B7F" w:rsidRDefault="00093B7F" w:rsidP="00093B7F">
-[...18 lines deleted...]
-    <w:p w14:paraId="6938C384" w14:textId="77777777" w:rsidR="00093B7F" w:rsidRDefault="00093B7F" w:rsidP="00093B7F">
+    <w:p w14:paraId="7E294E5F" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00093B7F">
+      <w:r w:rsidRPr="00372488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>香港特别行政区执业律师资格</w:t>
+        <w:t>债务重组业务：服务建业地产、融创中国、</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00372488">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>SOHO中国等发行人债券重组项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B6F3350" w14:textId="77777777" w:rsidR="00093B7F" w:rsidRDefault="00093B7F" w:rsidP="00093B7F">
+    <w:p w14:paraId="687C6D61" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00372488">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>股权业务与跨境并购</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="37E2214D" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00093B7F">
+      <w:r w:rsidRPr="00372488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>中华人民共和国执业律师</w:t>
+        <w:t>美国上市项目：为百度、前程无忧、猎豹移动、友达光电、展讯通信、第九城市、盛大集团、奇景光电等企业提供美国上市及</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00372488">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>/或后续增发法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62E512F7" w14:textId="77777777" w:rsidR="00093B7F" w:rsidRDefault="00093B7F" w:rsidP="00093B7F">
+    <w:p w14:paraId="79D40F03" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00093B7F">
+      <w:r w:rsidRPr="00372488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>美国纽约州执业律师</w:t>
+        <w:t>香港上市及全球发行项目：为中国农业银行、中国工商银行、中国建设银行、中国人民保险集团、国银租赁、广州农村商业银行、中板控股、招商银行等机构完成标杆性香港上市及全球发售项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="527446A6" w14:textId="77777777" w:rsidR="00093B7F" w:rsidRDefault="00093B7F" w:rsidP="00093B7F">
-[...18 lines deleted...]
-    <w:p w14:paraId="1B2D36BA" w14:textId="77777777" w:rsidR="00093B7F" w:rsidRDefault="00093B7F" w:rsidP="00093B7F">
+    <w:p w14:paraId="37EB5E46" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00093B7F">
+      <w:r w:rsidRPr="00372488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>沈菡（</w:t>
-[...6 lines deleted...]
-        <w:t>Annie SHEN）律师是方达律师事务所合伙人，常驻香港/上海办公室，拥有香港、美国纽约州及中国内地三地律师执业资格。她在跨境资本市场、跨境投融资并购及金融创新领域拥有逾二十年执业经验，业务专长涵盖债券发行、债务重组、境外上市、跨境并购、数字资产等多个领域。</w:t>
+        <w:t>跨境战略并购：协助高盛、中投等处理重大跨境投资交易；协助美联储完成与美国国际集团（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00372488">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>AIG）债转股交易，收购友邦保险（AIA）优先权益。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5042B9CA" w14:textId="77777777" w:rsidR="00093B7F" w:rsidRDefault="00093B7F" w:rsidP="00093B7F">
+    <w:p w14:paraId="51AB1BC3" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00093B7F">
+      <w:r w:rsidRPr="00372488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>沈律师长期代表大型央企国企、金融机构及行业龙头企业完成具有市场影响力的境外融资项目，并在高收益债券发行、复杂债务重组及跨境并购交易中展现出卓越的法律服务水平。近年来，她积极拓展数字资产等前沿领域，将传统金融合规经验与金融创新需求深度融合，为多家券商、资管机构及科技企业提供跨境发行方案、合规架构设计及监管沟通支持。</w:t>
+        <w:t>股权关联类交易：承办招商银行配股、网秦可转债、广州农村商业银行与郑州银行优先股发行等项目；为韩国产业银行、韩国进出口银行完成经美国证监会注册的储架发行及分次发行项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="756131FF" w14:textId="77777777" w:rsidR="00093B7F" w:rsidRDefault="00093B7F" w:rsidP="00093B7F">
+    <w:p w14:paraId="05BB329E" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00372488">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>教育背景</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="43854D4D" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00093B7F">
+      <w:r w:rsidRPr="00372488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>沈律师深谙国际规则与中国实践，多次参与监管机构的立法咨询及国际金融组织论坛，在政策解读与实务衔接方面具备独到洞察。凭借卓越的专业表现，她被国际法律评级机构</w:t>
-[...104 lines deleted...]
-        <w:t>。</w:t>
+        <w:t>上海对外经贸大学，法学学士学位</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3583313F" w14:textId="77777777" w:rsidR="00093B7F" w:rsidRDefault="00093B7F" w:rsidP="00093B7F">
+    <w:p w14:paraId="02356B97" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00093B7F">
+      <w:r w:rsidRPr="00372488">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
-        <w:t>在加入方达律师事务所前，沈律师曾于美国达维律师事务所（</w:t>
-[...6 lines deleted...]
-        <w:t>Davis Polk）香港办公室执业逾十年，为众多境内外顶尖投资银行、大型国企民企、金融机构和科技企业提供法律服务，参与过多项在亚洲地区具有里程碑意义的债务及股权证券发行和并购项目。</w:t>
+        <w:t>香港城市大学，法哲学硕士学位</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F2F6C2B" w14:textId="77777777" w:rsidR="00093B7F" w:rsidRDefault="00093B7F" w:rsidP="00093B7F">
-[...37 lines deleted...]
-    <w:p w14:paraId="788903E0" w14:textId="77777777" w:rsidR="00093B7F" w:rsidRDefault="00093B7F" w:rsidP="00093B7F">
+    <w:p w14:paraId="64094185" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00093B7F">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">受邀参与美国国家经济研究局NBER《融资在中国》研究项目并与美国特拉华州著名大法官William Allen合著《论至上而下规管的中国证券市场》，由美国芝加哥大学出版社出版 </w:t>
+      <w:r w:rsidRPr="00372488">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>美国纽约大学，法学硕士学位</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53F86EEC" w14:textId="77777777" w:rsidR="00093B7F" w:rsidRDefault="00093B7F" w:rsidP="00093B7F">
+    <w:p w14:paraId="0A1E8003" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00093B7F">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">在美国《商法与证券法》期刊发表《中美内幕交易执法比较研究》 </w:t>
+      <w:r w:rsidRPr="00372488">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>澳洲悉尼大学，法学院访问学者</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6416EAD2" w14:textId="77777777" w:rsidR="00093B7F" w:rsidRDefault="00093B7F" w:rsidP="00093B7F">
+    <w:p w14:paraId="2D047D9B" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00372488">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>执业资格</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7068B8F3" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00093B7F">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">在悉尼大学中国中心年会上发表《中国企业在国际资本市场项目中的法律与实践》的演讲 </w:t>
+      <w:r w:rsidRPr="00372488">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>香港特别行政区执业律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="737AC289" w14:textId="77777777" w:rsidR="00093B7F" w:rsidRDefault="00093B7F" w:rsidP="00093B7F">
+    <w:p w14:paraId="3B9AFBD6" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00093B7F">
-[...32 lines deleted...]
-        <w:t xml:space="preserve">上发表《论中国证券争端解决机制》的演讲 </w:t>
+      <w:r w:rsidRPr="00372488">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="78857BF7" w:rsidR="00A46A04" w:rsidRPr="00093B7F" w:rsidRDefault="00093B7F" w:rsidP="00093B7F">
+    <w:p w14:paraId="4E5ED0F5" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00093B7F">
-[...4 lines deleted...]
-        <w:t xml:space="preserve">长期参与世界银行"营商环境"（中国篇）调研工作 </w:t>
+      <w:r w:rsidRPr="00372488">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>美国纽约州执业律师</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00093B7F" w:rsidSect="002D0826">
+    <w:p w14:paraId="2735B863" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00372488">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>职业背景</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0CEC34C7" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00372488">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>沈菡律师是深耕资本市场领域的资深合伙人，融合华尔街法律服务标准与亚洲市场实操经验，拥有二十余年执业经验。加入方达律师事务所前，她在美国顶尖华尔街律所</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00372488">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Davis Polk (达维)任职十余年；目前已在方达律师事务所担任合伙人近九年，主要执业债务市场、数字资产和金融创新相关业务线。 沈菡律师是传统金融与数字经济融合领域的先行者，主导设计多项全球首创、亚洲首创的现实世界资产（RWA）及资产通证化交易架构。凭借三地执业资质与专业能力，她连续获评IFLR1000 2022</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00372488">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00372488">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2026 年度香港债务业务 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00372488">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00372488">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>女性领军人物</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00372488">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00372488">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 及 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00372488">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>“</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00372488">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>高度推荐律师</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00372488">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>”</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00372488">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="041BA7C0" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00372488">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>其他信息</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E733A4E" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00372488">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>出版物</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="55CA328B" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00372488">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>合著《论中国自上而下监管模式下的证券市场》，与美国特拉华州法院大法官、纽约大学法学院教授威廉</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00372488">
+        <w:rPr>
+          <w:rFonts w:ascii="微软雅黑" w:eastAsia="微软雅黑" w:hAnsi="微软雅黑" w:cs="微软雅黑" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>・</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00372488">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>艾</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00372488">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>伦（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00372488">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">William T. Allen）联合撰写，收录于美国国家经济研究局（NBER）《融资在中国》丛书，由芝加哥大学出版社出版。 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="496EC396" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00372488">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数字资产领域分享：2026 年于数字资产行业协会研讨会发表主题演讲《内地监管边界：数字资产监管限制与跨境执法实务》。 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0791C2AF" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00372488">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">长期参与世界银行《营商环境》（中国篇）调研项目。 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="656B0A8C" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00372488">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>其他履职</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="22ADE659" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00372488">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">纽约市律师协会 亚洲事务委员会委员（任期：2026-2029） </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F0A196B" w14:textId="0D8FF55A" w:rsidR="00A46A04" w:rsidRPr="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00372488">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">数字资产行业协会(DAA) 会员 </w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00372488" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1374,50 +1345,57 @@
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线">
     <w:altName w:val="DengXian"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="等线 Light">
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="0004000F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
     <w:altName w:val="SimSun"/>
     <w:panose1 w:val="02010600030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000203" w:usb1="288F0000" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="微软雅黑">
+    <w:panose1 w:val="020B0503020204020204"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="80000287" w:usb1="2ACF3C50" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:footnote w:type="separator" w:id="-1">
     <w:p w14:paraId="2C136086" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="5D65B0D4" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
@@ -1556,200 +1534,200 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="082A5F65"/>
+    <w:nsid w:val="05D8542A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6FC6966E"/>
+    <w:tmpl w:val="CD861BF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="083C2046"/>
+    <w:nsid w:val="0BC65A56"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AAFAE09C"/>
+    <w:tmpl w:val="9836C6EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C321C9E"/>
+    <w:nsid w:val="1B3D2B13"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A8B6F6D8"/>
+    <w:tmpl w:val="6FDCE1E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EF27BE3"/>
+    <w:nsid w:val="1B496400"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="93E68C70"/>
+    <w:tmpl w:val="0562F17C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12934921"/>
+    <w:nsid w:val="1C924BD7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="001801D8"/>
+    <w:tmpl w:val="433EFDF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12D120F0"/>
+    <w:nsid w:val="23925C27"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE823E3A"/>
+    <w:tmpl w:val="82489AA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DC65BD9"/>
+    <w:nsid w:val="2A37315F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="67E2B42C"/>
+    <w:tmpl w:val="03AC5C16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="212C50CA"/>
+    <w:nsid w:val="2D263ADA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A36A94BE"/>
+    <w:tmpl w:val="C366B9AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -1837,71 +1815,113 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35CC07AB"/>
+    <w:nsid w:val="32A50F22"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="05DC1E34"/>
+    <w:tmpl w:val="104EFB82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34A6017F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7AEC3826"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="365757FB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="18363D30"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -1973,353 +1993,455 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D105994"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BC11654"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="67E2B42C"/>
+    <w:tmpl w:val="FFAC1844"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40BE07A6"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="403F68A4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7C3EB1FE"/>
+    <w:tmpl w:val="58E23CFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="420923D3"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44617F1E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B1E658E8"/>
+    <w:tmpl w:val="C8086DBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CA10612"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49B02EDD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="10F29954"/>
+    <w:tmpl w:val="54BAE9EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="535520B0"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56CC1935"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B270FE72"/>
+    <w:tmpl w:val="6442C67A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55C11D5C"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58C71E87"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D73CADC0"/>
+    <w:tmpl w:val="DFF41A4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B0505C8"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DAE288F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C6622AAC"/>
+    <w:tmpl w:val="E17A9010"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FDA3E13"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F5802C5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="625AB350"/>
+    <w:tmpl w:val="9B0CB378"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63D37284"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="672EE5F4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DFC1D98"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7616CDC4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="770969AA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CD861BF6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="793E17EA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6DD62020"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="22">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="7">
-[...2 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="10">
-[...5 lines deleted...]
-  <w:num w:numId="12">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...19 lines deleted...]
-    <w:abstractNumId w:val="11"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
-    <w:rsid w:val="00093B7F"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
+    <w:rsid w:val="00372488"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
@@ -3474,61 +3596,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00093B7F"/>
+    <w:rsid w:val="00372488"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00093B7F"/>
+    <w:rsid w:val="00372488"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3814,66 +3936,66 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D5077A6B-B905-4F0A-8055-9D8DCF263F6A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{633B4973-74F9-4EC6-BF70-7F682691ADDA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>289</Words>
-  <Characters>1652</Characters>
+  <Words>232</Words>
+  <Characters>1325</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>13</Lines>
+  <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1938</CharactersWithSpaces>
+  <CharactersWithSpaces>1554</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>