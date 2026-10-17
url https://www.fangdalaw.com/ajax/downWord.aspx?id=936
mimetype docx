--- v1 (2026-08-14)
+++ v2 (2026-10-17)
@@ -36,180 +36,180 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="2283BC1D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00372488" w:rsidP="00372488">
+          <w:p w14:paraId="2C4F11E8" w14:textId="22898964" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002F4695" w:rsidP="002F4695">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00372488">
+            <w:r w:rsidRPr="002F4695">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>沈菡</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="18B40C15" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00372488" w:rsidP="00372488">
+          <w:p w14:paraId="706EB16B" w14:textId="70C8A3D2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002F4695" w:rsidP="002F4695">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00372488">
+            <w:r w:rsidRPr="002F4695">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·香港</w:t>
             </w:r>
-            <w:r w:rsidRPr="00372488">
+            <w:r w:rsidRPr="002F4695">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> | 上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="4E403A20" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00372488" w:rsidP="00372488">
+          <w:p w14:paraId="6199424A" w14:textId="5C41B483" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002F4695" w:rsidP="002F4695">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00372488">
+            <w:r w:rsidRPr="002F4695">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3749 1121 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="1102B5D2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00372488" w:rsidP="00372488">
+          <w:p w14:paraId="4F910ACA" w14:textId="5FB6DDEE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002F4695" w:rsidP="002F4695">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00372488">
+            <w:r w:rsidRPr="002F4695">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>annie.shen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="5BEA75E1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00372488" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="48B5261F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002F4695" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4CB931F9" wp14:editId="025139B2">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68845BB6" wp14:editId="700764D4">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -249,68 +249,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="6D255AB6" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00372488" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="3AEFEA6E" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="002F4695" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00372488">
+            <w:r w:rsidRPr="002F4695">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>沈律师的主要执业方向包括：债务及股权资本市场业务、负债管理与债务重组、数字资产、现实世界资产（</w:t>
             </w:r>
-            <w:r w:rsidRPr="00372488">
+            <w:r w:rsidRPr="002F4695">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>RWA）及金融科技创新业务及跨境监管咨询与合规服务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -370,51 +370,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DCEB689" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="24863E8C" w14:textId="77777777" w:rsidR="002F4695" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -455,873 +455,873 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F00A2F6" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+    <w:p w14:paraId="09A364B4" w14:textId="77777777" w:rsidR="002F4695" w:rsidRDefault="002F4695" w:rsidP="002F4695">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76E214D7" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+    <w:p w14:paraId="58E9706A" w14:textId="77777777" w:rsidR="002F4695" w:rsidRDefault="002F4695" w:rsidP="002F4695">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>数字资产、现实世界资产（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>RWA）及金融科技创新</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50A63A95" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+    <w:p w14:paraId="19BD82A2" w14:textId="77777777" w:rsidR="002F4695" w:rsidRDefault="002F4695" w:rsidP="002F4695">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>全球首单碳信用通证</w:t>
       </w:r>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> RWA 发行项目：担任牵头律师，搭建业内首个基于区块链的碳信用通证架构，融合绿色金融与去中心化金融（DeFi）模式，实现碳资产的链上发行与合规流转。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E9928FB" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+    <w:p w14:paraId="1AA8A7E4" w14:textId="77777777" w:rsidR="002F4695" w:rsidRDefault="002F4695" w:rsidP="002F4695">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>债务资本市场与债务重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EE93869" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+    <w:p w14:paraId="11463A30" w14:textId="77777777" w:rsidR="002F4695" w:rsidRDefault="002F4695" w:rsidP="002F4695">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>主权及优质产业债券发行：为中华人民共和国财政部提供境外主权债券发行法律服务；担任中信证券、东方财富、浙江海港集团、潍柴动力、吉利集团、远东租赁、山东财金集团、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TCL 科技、昆仑能源等大型机构境外债券项目牵头律师。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CA8F00E" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+    <w:p w14:paraId="127F78E9" w14:textId="77777777" w:rsidR="002F4695" w:rsidRDefault="002F4695" w:rsidP="002F4695">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>地方政府投融资平台（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LGFV）债券业务：为济南能源集团、鲁商集团、西安航天高技术、宁波鄞城集团、铜陵发展集团、重庆涪陵发展集团等多家地方投融资平台主导境外债券发行项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74390BE5" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+    <w:p w14:paraId="0C4542AB" w14:textId="77777777" w:rsidR="002F4695" w:rsidRDefault="002F4695" w:rsidP="002F4695">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>高收益债券业务：服务融创中国、建业地产、奥园地产、泛海控股、雅居乐、中国宏桥、旭辉集团、合景泰富、耐世特汽车系统集团、瑞安地产、西部水泥、新湖中宝等房企及产业企业高收益债券发行。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E294E5F" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+    <w:p w14:paraId="582C8A91" w14:textId="77777777" w:rsidR="002F4695" w:rsidRDefault="002F4695" w:rsidP="002F4695">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>债务重组业务：服务建业地产、融创中国、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SOHO中国等发行人债券重组项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="687C6D61" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+    <w:p w14:paraId="3AA85EBE" w14:textId="77777777" w:rsidR="002F4695" w:rsidRDefault="002F4695" w:rsidP="002F4695">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>股权业务与跨境并购</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E2214D" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+    <w:p w14:paraId="782BC289" w14:textId="77777777" w:rsidR="002F4695" w:rsidRDefault="002F4695" w:rsidP="002F4695">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国上市项目：为百度、前程无忧、猎豹移动、友达光电、展讯通信、第九城市、盛大集团、奇景光电等企业提供美国上市及</w:t>
       </w:r>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/或后续增发法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79D40F03" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+    <w:p w14:paraId="6AB0284C" w14:textId="77777777" w:rsidR="002F4695" w:rsidRDefault="002F4695" w:rsidP="002F4695">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港上市及全球发行项目：为中国农业银行、中国工商银行、中国建设银行、中国人民保险集团、国银租赁、广州农村商业银行、中板控股、招商银行等机构完成标杆性香港上市及全球发售项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37EB5E46" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+    <w:p w14:paraId="186181E5" w14:textId="77777777" w:rsidR="002F4695" w:rsidRDefault="002F4695" w:rsidP="002F4695">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>跨境战略并购：协助高盛、中投等处理重大跨境投资交易；协助美联储完成与美国国际集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AIG）债转股交易，收购友邦保险（AIA）优先权益。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51AB1BC3" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+    <w:p w14:paraId="2D8B7D51" w14:textId="77777777" w:rsidR="002F4695" w:rsidRDefault="002F4695" w:rsidP="002F4695">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>股权关联类交易：承办招商银行配股、网秦可转债、广州农村商业银行与郑州银行优先股发行等项目；为韩国产业银行、韩国进出口银行完成经美国证监会注册的储架发行及分次发行项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05BB329E" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+    <w:p w14:paraId="4A2C87B7" w14:textId="77777777" w:rsidR="002F4695" w:rsidRDefault="002F4695" w:rsidP="002F4695">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43854D4D" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+    <w:p w14:paraId="3BDB148E" w14:textId="77777777" w:rsidR="002F4695" w:rsidRDefault="002F4695" w:rsidP="002F4695">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海对外经贸大学，法学学士学位</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02356B97" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+    <w:p w14:paraId="1E47AD34" w14:textId="77777777" w:rsidR="002F4695" w:rsidRDefault="002F4695" w:rsidP="002F4695">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港城市大学，法哲学硕士学位</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64094185" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+    <w:p w14:paraId="35230FEF" w14:textId="77777777" w:rsidR="002F4695" w:rsidRDefault="002F4695" w:rsidP="002F4695">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约大学，法学硕士学位</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A1E8003" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+    <w:p w14:paraId="6DE68285" w14:textId="77777777" w:rsidR="002F4695" w:rsidRDefault="002F4695" w:rsidP="002F4695">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>澳洲悉尼大学，法学院访问学者</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D047D9B" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+    <w:p w14:paraId="27D09130" w14:textId="77777777" w:rsidR="002F4695" w:rsidRDefault="002F4695" w:rsidP="002F4695">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7068B8F3" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+    <w:p w14:paraId="296586FE" w14:textId="77777777" w:rsidR="002F4695" w:rsidRDefault="002F4695" w:rsidP="002F4695">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区执业律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B9AFBD6" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+    <w:p w14:paraId="6FA210ED" w14:textId="77777777" w:rsidR="002F4695" w:rsidRDefault="002F4695" w:rsidP="002F4695">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E5ED0F5" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+    <w:p w14:paraId="35B9E71A" w14:textId="77777777" w:rsidR="002F4695" w:rsidRDefault="002F4695" w:rsidP="002F4695">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2735B863" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+    <w:p w14:paraId="408BED6D" w14:textId="77777777" w:rsidR="002F4695" w:rsidRDefault="002F4695" w:rsidP="002F4695">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CEC34C7" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+    <w:p w14:paraId="059BCB78" w14:textId="77777777" w:rsidR="002F4695" w:rsidRDefault="002F4695" w:rsidP="002F4695">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>沈菡律师是深耕资本市场领域的资深合伙人，融合华尔街法律服务标准与亚洲市场实操经验，拥有二十余年执业经验。加入方达律师事务所前，她在美国顶尖华尔街律所</w:t>
       </w:r>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Davis Polk (达维)任职十余年；目前已在方达律师事务所担任合伙人近九年，主要执业债务市场、数字资产和金融创新相关业务线。 沈菡律师是传统金融与数字经济融合领域的先行者，主导设计多项全球首创、亚洲首创的现实世界资产（RWA）及资产通证化交易架构。凭借三地执业资质与专业能力，她连续获评IFLR1000 2022</w:t>
       </w:r>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2026 年度香港债务业务 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>女性领军人物</w:t>
       </w:r>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 及 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>高度推荐律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="041BA7C0" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+    <w:p w14:paraId="6FA69B63" w14:textId="77777777" w:rsidR="002F4695" w:rsidRDefault="002F4695" w:rsidP="002F4695">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E733A4E" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+    <w:p w14:paraId="40008776" w14:textId="77777777" w:rsidR="002F4695" w:rsidRDefault="002F4695" w:rsidP="002F4695">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55CA328B" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+    <w:p w14:paraId="5C3D69C3" w14:textId="77777777" w:rsidR="002F4695" w:rsidRDefault="002F4695" w:rsidP="002F4695">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>合著《论中国自上而下监管模式下的证券市场》，与美国特拉华州法院大法官、纽约大学法学院教授威廉</w:t>
       </w:r>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="微软雅黑" w:eastAsia="微软雅黑" w:hAnsi="微软雅黑" w:cs="微软雅黑" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>・</w:t>
       </w:r>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:cs="宋体" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>艾</w:t>
       </w:r>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>伦（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">William T. Allen）联合撰写，收录于美国国家经济研究局（NBER）《融资在中国》丛书，由芝加哥大学出版社出版。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="496EC396" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+    <w:p w14:paraId="2D58FE85" w14:textId="77777777" w:rsidR="002F4695" w:rsidRDefault="002F4695" w:rsidP="002F4695">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">数字资产领域分享：2026 年于数字资产行业协会研讨会发表主题演讲《内地监管边界：数字资产监管限制与跨境执法实务》。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0791C2AF" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+    <w:p w14:paraId="03D0D4D7" w14:textId="77777777" w:rsidR="002F4695" w:rsidRDefault="002F4695" w:rsidP="002F4695">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">长期参与世界银行《营商环境》（中国篇）调研项目。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="656B0A8C" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+    <w:p w14:paraId="178B0DF5" w14:textId="77777777" w:rsidR="002F4695" w:rsidRDefault="002F4695" w:rsidP="002F4695">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22ADE659" w14:textId="77777777" w:rsidR="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+    <w:p w14:paraId="6708F06B" w14:textId="77777777" w:rsidR="002F4695" w:rsidRDefault="002F4695" w:rsidP="002F4695">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">纽约市律师协会 亚洲事务委员会委员（任期：2026-2029） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="0D8FF55A" w:rsidR="00A46A04" w:rsidRPr="00372488" w:rsidRDefault="00372488" w:rsidP="00372488">
+    <w:p w14:paraId="4F0A196B" w14:textId="4E131A07" w:rsidR="00A46A04" w:rsidRPr="002F4695" w:rsidRDefault="002F4695" w:rsidP="002F4695">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00372488">
+      <w:r w:rsidRPr="002F4695">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">数字资产行业协会(DAA) 会员 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00372488" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="002F4695" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1534,218 +1534,260 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05D8542A"/>
+    <w:nsid w:val="023559C2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CD861BF6"/>
+    <w:tmpl w:val="5DA62E80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BC65A56"/>
+    <w:nsid w:val="0D261AEF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9836C6EC"/>
+    <w:tmpl w:val="26F25F58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B3D2B13"/>
+    <w:nsid w:val="137F30B6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6FDCE1E0"/>
+    <w:tmpl w:val="96C4630A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B496400"/>
+    <w:nsid w:val="15187E09"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0562F17C"/>
+    <w:tmpl w:val="C5A61AE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C924BD7"/>
+    <w:nsid w:val="1C022A02"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="433EFDF6"/>
+    <w:tmpl w:val="AD96D6AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23925C27"/>
+    <w:nsid w:val="219B63D8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="82489AA2"/>
+    <w:tmpl w:val="A84E4E56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A37315F"/>
+    <w:nsid w:val="228C2079"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="03AC5C16"/>
+    <w:tmpl w:val="A89C0ECE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D263ADA"/>
+    <w:nsid w:val="24A1613F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C366B9AE"/>
+    <w:tmpl w:val="8514CC06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28975FCC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CFD00A04"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C810126"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EC8C5092"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1814,114 +1856,93 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32A50F22"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A201240"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="104EFB82"/>
+    <w:tmpl w:val="9BB29F36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34A6017F"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B2706DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7AEC3826"/>
+    <w:tmpl w:val="4040617E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...20 lines deleted...]
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -1993,376 +2014,355 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BC11654"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FB54F39"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FFAC1844"/>
+    <w:tmpl w:val="03F4EFCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="403F68A4"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="432E06BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="58E23CFC"/>
+    <w:tmpl w:val="833064CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44617F1E"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45187621"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C8086DBC"/>
+    <w:tmpl w:val="9BB29F36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49B02EDD"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45D70EF7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="54BAE9EA"/>
+    <w:tmpl w:val="6D304998"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56CC1935"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FC20B7C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6442C67A"/>
+    <w:tmpl w:val="562EB88C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58C71E87"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5096577B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DFF41A4E"/>
+    <w:tmpl w:val="929E1D50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DAE288F"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59990F10"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E17A9010"/>
+    <w:tmpl w:val="4F2847C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F5802C5"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A373DFC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9B0CB378"/>
+    <w:tmpl w:val="37807A98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63D37284"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F3250A7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="672EE5F4"/>
+    <w:tmpl w:val="BA8AB7BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DFC1D98"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65441EDA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7616CDC4"/>
+    <w:tmpl w:val="752EDF3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="770969AA"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73707030"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CD861BF6"/>
+    <w:tmpl w:val="BB10061A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-[...19 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="7">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="8">
-[...35 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="21">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2391,57 +2391,57 @@
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
+    <w:rsid w:val="002F4695"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
-    <w:rsid w:val="00372488"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
@@ -3596,61 +3596,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00372488"/>
+    <w:rsid w:val="002F4695"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00372488"/>
+    <w:rsid w:val="002F4695"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3936,51 +3936,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{633B4973-74F9-4EC6-BF70-7F682691ADDA}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8C4800DA-D78C-4B82-A6CC-02930EAD8FC0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>232</Words>
   <Characters>1325</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1554</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>