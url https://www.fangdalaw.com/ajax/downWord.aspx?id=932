--- v0 (2026-05-09)
+++ v1 (2026-06-24)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="470B624E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+          <w:p w14:paraId="2C4F11E8" w14:textId="7393DCC6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="005C3A68">
+            <w:r w:rsidRPr="00EF7949">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>傅钟琦</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="1AC721B4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+          <w:p w14:paraId="706EB16B" w14:textId="0A89851B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="005C3A68">
+            <w:r w:rsidRPr="00EF7949">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="6464C849" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+          <w:p w14:paraId="6199424A" w14:textId="58C402F2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="005C3A68">
+            <w:r w:rsidRPr="00EF7949">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1123 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="096486D1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+          <w:p w14:paraId="4F910ACA" w14:textId="72B1E935" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="005C3A68">
+            <w:r w:rsidRPr="00EF7949">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>allen.fu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="14B0DEE8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005C3A68" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="64C0197C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EF7949" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="60641B48" wp14:editId="1DE4CB19">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="389E8922" wp14:editId="0F11E43B">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="7094C1C9" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="005C3A68" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2E4C9AA7" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00EF7949" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="005C3A68">
+            <w:r w:rsidRPr="00EF7949">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>傅钟琦律师专业擅长处理商事和金融争议解决、企业行政和刑事合规等法律事务，并在上述业务领域具有丰富的执业经验。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38958C1B" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="49551409" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1505 +438,1505 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B2D7EB3" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="145B485F" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C5A98A3" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005C3A68">
+    <w:p w14:paraId="294F530E" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>争议解决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D76FD0B" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="1F0C90C9" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全球领先的奢侈品集团处理与其中国经销商的经销合同纠纷案件，包括山东省高级人民法院和最高人民法院的两审诉讼程序，标的金额超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>9亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="235520FE" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="1935ED4D" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国领先的财富管理公司处理因涉及其管理的基金底层资产（超人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>30亿元）的刑事诈骗案件导致的与基金投资人间的纠纷，并代表客户参加多起诉讼和仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A53C9AE" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="65F90CD8" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家前深交所上市公司的前实控人和董事长参加因该公司涉嫌欺诈发行和信息披露不实导致的证券陈述赔偿责任案件（代表人诉讼），标的金额超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>40亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38AB92B7" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="474EEE77" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国纳斯达克上市的投资公司处理与其中国合资公司股东之间的股权回购纠纷，并参加中国国际经济贸易仲裁委员会的仲裁程序，标的金额超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>16亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FC78CD6" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="7F47567E" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国纳斯达克上市的投资公司处理一起反担保合同纠纷诉讼案件，标的金额超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>15亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6742C7C9" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="19AC17E3" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国领先的供应链公司的原股东参加其与供应链公司收购方的业绩承诺协议纠纷仲裁案件，标的金额超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BC48146" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="3D6CD824" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型国有资产管理公司处理与其管理的</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ABS产品相关的证券虚假陈述案件，标的金额约人民币6亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6217A434" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="05F8A338" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型国有银行下属投资公司处理其认购的境外债券产生的违约纠纷及与担保人之间的中国诉讼案件，标的超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27A6E330" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="7FC1CF8E" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国领先的证券公司处理其与多家上市公司股东之间的多起股票质押式回购诉讼，标的金额合计超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D6A3C5F" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="0B84DC07" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家澳大利亚银行参与新加坡国际仲裁中心裁决的承认与执行案件及后续执行程序，标的金额超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77E34573" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="1DDE2318" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国央企处理其与某大型民营企业之间的贸易融资纠纷，并参加中国国际经济贸易仲裁委员会的仲裁程序以及后续执行程序，标的金额超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32A5F230" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="5F4C8F90" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家外资私募基金投资机构就其与多名投资人之间的基金投资合同纠纷参加上海国际仲裁中心的仲裁程序及相关的法院诉讼程序，标的金额合计超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B03B3BD" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="3D4C4F9F" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中外合资基金公司处理与其投资人之间的多起资产管理合同纠纷，并代表客户参加上海仲裁委员会的相关仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DA55196" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="6AB310CC" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国领先的信托公司及其关联公司参加其与信托委托人之间的信托合同纠纷诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0660EBF5" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="00077577" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的中外合资证券公司参加因主板上市公司重大资产收购项目涉嫌信息披露不实导致的证券虚假陈述赔偿责任案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43FE7942" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="5A63D9D8" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的中外合资证券公司参加多起其担任挂牌券商的“新三板”上市公司涉嫌信息披露不实导致的证券虚假陈述赔偿责任案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="322D819A" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="069CFD09" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国医疗投资和管理集团就民营医院权益转让合同纠纷参加诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DEEAA82" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="6949551C" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全球领先的空调压缩机公司就其与其经销商间的产品质量纠纷参加诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78C76029" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="117351C0" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全球领先的安保设备公司参加上海国际仲裁中心的货物买卖与产品质量纠纷仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76CBD1DB" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="6D9C8E6F" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家欧洲的水处理公司及其中国分支机构就一起产品质量纠纷在中国参加诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED1EC89" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="192AF7F8" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家欧洲石油贸易公司参加上海国际仲裁中心进行的国际货物买卖纠纷仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3106006D" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="57AB5F1F" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家领先的香港房地产开发公司处理涉及大型商业房地产开发项目的基金和信托合同纠纷、政府土地征收等民事纠纷和行政程序，标的金额近人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>30亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0273D191" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="2B23F66D" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家国际知名的会计师事务所处理涉及会计师审计侵权责任的诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17FE012F" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="4F91FE14" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家中国房地产公司就一起涉及中国及境外公司的股权转让纠纷参与在香港国际仲裁中心进行的仲裁</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5920E3A6" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="59FD23DD" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家美国的纺织品企业处理与其中国合资企业伙伴之间的纠纷，包括协助其参加在新加坡国际仲裁中心仲裁程序和代表该企业在中国法院申请该裁决的承认与执行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="534F1785" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="3DEB79AA" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家欧洲石油公司处理其与其中国合资企业伙伴之间的纠纷，包括协助其参与在瑞士境内进行的仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7711D004" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="71955C08" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家领先的美国熔炼、加热和焊接设备公司处理其在中国的虚假出资纠纷诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7733B79E" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005C3A68">
+    <w:p w14:paraId="5E0CDE31" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>行政和刑事合规</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="068D1258" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="35F8CD3A" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界领先的食品生产企业应对中国政府部门对其食品安全违规行为的政府行政调查和相关的刑事诉讼程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D7D19A7" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="44CFF6C2" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界领先的媒体技术公司应对走私刑事案件，该公司最终未被定罪</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="075FCAEE" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="7F7F8138" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界领先的材料供应商应对中国政府部门对其产品质量和广告违规行为的政府行政调查程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ABCC97A" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="51778008" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国领先的合资证券公司作为受害单位，参加其前员工涉嫌职务侵占和非国家机关工作人员受贿的刑事案件，并提供合规建议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B5A30D0" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="6374ACF5" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家合资房产开发和管理公司作为受害单位，参加其创始人和高管涉嫌职务侵占和非国家机关工作人员受贿的刑事案件，并提供合规建议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F0824D6" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="7C4BDAA3" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多位在华外国人处理中国司法机关对其发起的刑事案件，且在多个案件中取得了免于起诉、撤案等良好辩护效果</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10AE23A2" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="4EDA1EAD" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型国有房地产企业参加关于土地征收的行政复议和行政诉讼程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="595CA66C" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="19C42D63" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国知名的医药公司应对中国政府的反商业贿赂的行政执法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B74D15A" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="0D36E77C" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界领先的医疗器械公司应对中国政府针对其广告法违规行为的行政执法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61DAECA4" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="3890D83D" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界领先的玻璃生产企业应对中国政府针对进口报关违规行为的行政执法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F2A8308" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="449823C5" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家美国纳斯达克上市公司就针对其业务造假的做空报告展开内部调查并向美国证监会提供调查报告</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AE5D096" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="76323EE3" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家世界知名的水处理企业应对关于土壤污染的相关行政执法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FBF97A2" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="4E183EFB" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家世界领先的矿业公司处理走私固体废物刑事案件，该公司最终被检察机关决定不予起诉</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77F7BECD" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="1EDAE4EB" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家欧洲领先的船舶配件生产企业进行反腐败内部调查和应对</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FCPA调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2123B36D" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="0535B57E" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家世界领先的电信设备公司进行其中国境内合资企业的反腐败和反舞弊内部调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60983474" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="0555842A" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家美国领先的热处理技术公司进行反舞弊和反腐败的内部调查和应对</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FCPA调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="642AB930" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="71D35313" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家世界知名的美国催化剂公司进行关于反腐败和反垄断的内部调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EE82266" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="21639862" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家世界领先的光刻机公司进行全面合规审查并提供整体改进建议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="671065A0" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="2A44BD60" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="590221F1" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="63641669" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海市交通大学，理学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2004</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CAC881E" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="187B9E50" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，法学（第二专业），</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2004</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EC36AF9" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="2A5E0AC1" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，法学硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2007</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2838066B" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="639432BD" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>芝加哥肯特法学院，法学硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2012</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51E11D91" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="097C5464" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E523859" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="22BC17CA" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6186218D" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="0B2D067A" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7655E671" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="1371D158" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06913A12" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="070285FD" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>傅钟琦律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2016年加入方达律师事务所。在此之前，他自2007年起曾在数家主要的中国和国际律师事务所工作，在处理境内外争议解决事务，企业行政和刑事合规以及白领犯罪等方面均具有丰富经验。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C78EF33" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="24195B2E" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B228097" w14:textId="77777777" w:rsidR="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="2F414E68" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="33A5FA5A" w:rsidR="00A46A04" w:rsidRPr="005C3A68" w:rsidRDefault="005C3A68" w:rsidP="005C3A68">
+    <w:p w14:paraId="4F0A196B" w14:textId="3028526D" w:rsidR="00A46A04" w:rsidRPr="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005C3A68">
+      <w:r w:rsidRPr="00EF7949">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">傅钟琦律师现在担任上海仲裁委的仲裁员。 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="005C3A68" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00EF7949" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2142,1320 +2142,1320 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00DD4312"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="245AE214"/>
+    <w:nsid w:val="02EE214D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6A4C6440"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03E87AB3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ED8228B2"/>
+    <w:nsid w:val="0AB32A01"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="916423CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04474216"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8C0AE2BE"/>
+    <w:nsid w:val="0CDC05B7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7B4A4B78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06A515DA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EA963518"/>
+    <w:nsid w:val="0F850FF5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CFFCA914"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="092F7CC5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6AF01386"/>
+    <w:nsid w:val="10140D69"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="43683EDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A8838E6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E12AC906"/>
+    <w:nsid w:val="14320124"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BAFCF9E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A99498E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CB0C0BBE"/>
+    <w:nsid w:val="145C3B16"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A1D02EB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="147F0157"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D7C2EF08"/>
+    <w:nsid w:val="19157C8A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4DE816C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16E749E1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="51B26B26"/>
+    <w:nsid w:val="1AA96B08"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2E9A2FD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18CA395F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="971A5BF4"/>
+    <w:nsid w:val="1B264440"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="67B05D1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19DC4C24"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BB7CFC6A"/>
+    <w:nsid w:val="1C10563E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="354E3F42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BF951E2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6C66FE78"/>
+    <w:nsid w:val="1CC440D9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D0C439C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C175902"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2D6ACA8A"/>
+    <w:nsid w:val="21810A1E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="92C29CF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="214F06AA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F9AE4A34"/>
+    <w:nsid w:val="253B0E9F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7298D0C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="220D7C1B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F5126D8A"/>
+    <w:nsid w:val="276809C4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="01124E50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26CA5C63"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C680A93E"/>
+    <w:nsid w:val="2952731A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4E7EB290"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27FD486C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="60028E5C"/>
+    <w:nsid w:val="2A30389F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C9C07E60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C71192D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="96F6E70E"/>
+    <w:nsid w:val="2E2C1BC3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="808261C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D2D4143"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0CC8BFB4"/>
+    <w:nsid w:val="30C65815"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5560D52E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33C41D15"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DF9ABF24"/>
+    <w:nsid w:val="322A354F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="97063658"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34EA3FF0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C9741406"/>
+    <w:nsid w:val="344C15D3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DAFC6EFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="358D1A51"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5D04FB66"/>
+    <w:nsid w:val="369076ED"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="62B41B38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="362F64A4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="496071E2"/>
+    <w:nsid w:val="38735BB1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C86697A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38CC2D03"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="68F4DB5E"/>
+    <w:nsid w:val="3971737D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A07ADCB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39A81492"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0304EF8C"/>
+    <w:nsid w:val="39DE48FF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="25F80780"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A092492"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DC7ABAC4"/>
+    <w:nsid w:val="3A6275B6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0078749A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AED49E4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E9FAA7A4"/>
+    <w:nsid w:val="3C5F4096"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B4269914"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B211C78"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6FB03BF4"/>
+    <w:nsid w:val="3D510867"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E902A214"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C327A72"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FFD0734A"/>
+    <w:nsid w:val="40E71063"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EC98134A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DBF7DE1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="82FEEEBC"/>
+    <w:nsid w:val="47125402"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="214E0B00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DD66FBC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B552B1C0"/>
+    <w:nsid w:val="480411B3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9CF61382"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="453B2663"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C6AE8C36"/>
+    <w:nsid w:val="491610A6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EFA410B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45A8035D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="764A8464"/>
+    <w:nsid w:val="4C407F23"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9C14565C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48C97B84"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="71B21CF0"/>
+    <w:nsid w:val="4C7F7619"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C4104106"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49296A66"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0B866D8C"/>
+    <w:nsid w:val="5038446A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1CBC97FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49F448C5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="54E8AD66"/>
+    <w:nsid w:val="524727C4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="72F82E10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C4B0DC5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="65CCAFA8"/>
+    <w:nsid w:val="53511028"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2BDC13DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D8A5FFC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9E46669A"/>
+    <w:nsid w:val="5CDB0EEC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="368638AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E457CED"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="136690F4"/>
+    <w:nsid w:val="5E7F767D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DD745666"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F912247"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9F7AB490"/>
+    <w:nsid w:val="5F7E3945"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="35F8BACC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50FB03D0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0304EF8C"/>
+    <w:nsid w:val="62A77027"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="932A40CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51FE4D8E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0E06691A"/>
+    <w:nsid w:val="62C74955"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0B9EF514"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55AA1F62"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6458DFF8"/>
+    <w:nsid w:val="635A3A9A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2BDC13DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="590565FC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F11A3706"/>
+    <w:nsid w:val="663A7AD4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CCCC5698"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63FD2E1D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9C90DA7C"/>
+    <w:nsid w:val="680260A4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AC1884E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="666D2A28"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5DC23EB2"/>
+    <w:nsid w:val="68CE7458"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D5DAA224"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="695355F1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BF6AC1DE"/>
+    <w:nsid w:val="6CD15844"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D366ABFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C857602"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="54A6E2C6"/>
+    <w:nsid w:val="72ED5095"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8DA67E0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CB80EE1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4EB63156"/>
+    <w:nsid w:val="750B7CCD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1B3631FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E796446"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0B3A07E8"/>
+    <w:nsid w:val="760C7E1E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="10247ED0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77780703"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="052002C0"/>
+    <w:nsid w:val="78897A04"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="723CEE92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E0315F7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="29608ADA"/>
+    <w:nsid w:val="7D1677A5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="41642EA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FD867BE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A3FED968"/>
+    <w:nsid w:val="7ED75326"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="384067CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="44">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2">
-[...20 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="50">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="10">
-[...32 lines deleted...]
-  <w:num w:numId="21">
+  <w:num w:numId="51">
     <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="22">
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="53">
     <w:abstractNumId w:val="36"/>
-  </w:num>
-[...91 lines deleted...]
-    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="53"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3508,51 +3508,50 @@
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
-    <w:rsid w:val="005C3A68"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
@@ -3595,50 +3594,51 @@
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
+    <w:rsid w:val="00EF7949"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -4690,61 +4690,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005C3A68"/>
+    <w:rsid w:val="00EF7949"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005C3A68"/>
+    <w:rsid w:val="00EF7949"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5030,51 +5030,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{82357A6B-660F-4C06-BE4D-137AF5791ED7}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3C71231-C27D-4696-9AC6-7D7EF9785DF3}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>388</Words>
   <Characters>2218</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2601</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>