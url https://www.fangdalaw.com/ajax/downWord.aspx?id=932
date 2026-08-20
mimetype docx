--- v1 (2026-06-24)
+++ v2 (2026-08-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="7393DCC6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+          <w:p w14:paraId="2C4F11E8" w14:textId="5F827608" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005376AF" w:rsidP="005376AF">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00EF7949">
+            <w:r w:rsidRPr="005376AF">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>傅钟琦</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="0A89851B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+          <w:p w14:paraId="706EB16B" w14:textId="2AF7020D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005376AF" w:rsidP="005376AF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00EF7949">
+            <w:r w:rsidRPr="005376AF">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="58C402F2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+          <w:p w14:paraId="6199424A" w14:textId="61166AD6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005376AF" w:rsidP="005376AF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00EF7949">
+            <w:r w:rsidRPr="005376AF">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1123 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="72B1E935" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+          <w:p w14:paraId="4F910ACA" w14:textId="340D83D6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005376AF" w:rsidP="005376AF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00EF7949">
+            <w:r w:rsidRPr="005376AF">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>allen.fu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="64C0197C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EF7949" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="7964D3BB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005376AF" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="389E8922" wp14:editId="0F11E43B">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C1B94F0" wp14:editId="0333FA3E">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="2E4C9AA7" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00EF7949" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="05877865" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="005376AF" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00EF7949">
+            <w:r w:rsidRPr="005376AF">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>傅钟琦律师专业擅长处理商事和金融争议解决、企业行政和刑事合规等法律事务，并在上述业务领域具有丰富的执业经验。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49551409" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="1E928803" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1505 +438,1505 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="145B485F" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="5ED8E233" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="294F530E" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00EF7949">
+    <w:p w14:paraId="1FFB00DC" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>争议解决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F0C90C9" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="31383F5E" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全球领先的奢侈品集团处理与其中国经销商的经销合同纠纷案件，包括山东省高级人民法院和最高人民法院的两审诉讼程序，标的金额超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>9亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1935ED4D" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="6CA0019C" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国领先的财富管理公司处理因涉及其管理的基金底层资产（超人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>30亿元）的刑事诈骗案件导致的与基金投资人间的纠纷，并代表客户参加多起诉讼和仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65F90CD8" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="73D69028" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家前深交所上市公司的前实控人和董事长参加因该公司涉嫌欺诈发行和信息披露不实导致的证券陈述赔偿责任案件（代表人诉讼），标的金额超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>40亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="474EEE77" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="0E4D0C85" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国纳斯达克上市的投资公司处理与其中国合资公司股东之间的股权回购纠纷，并参加中国国际经济贸易仲裁委员会的仲裁程序，标的金额超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>16亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F47567E" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="6F98C757" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国纳斯达克上市的投资公司处理一起反担保合同纠纷诉讼案件，标的金额超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>15亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19AC17E3" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="003DEFDA" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国领先的供应链公司的原股东参加其与供应链公司收购方的业绩承诺协议纠纷仲裁案件，标的金额超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D6CD824" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="21DCB94A" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型国有资产管理公司处理与其管理的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ABS产品相关的证券虚假陈述案件，标的金额约人民币6亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05F8A338" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="08DB9C0E" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型国有银行下属投资公司处理其认购的境外债券产生的违约纠纷及与担保人之间的中国诉讼案件，标的超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FC1CF8E" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="7A290C4B" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国领先的证券公司处理其与多家上市公司股东之间的多起股票质押式回购诉讼，标的金额合计超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B84DC07" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="7D5E0723" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家澳大利亚银行参与新加坡国际仲裁中心裁决的承认与执行案件及后续执行程序，标的金额超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DDE2318" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="1DF64C3A" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国央企处理其与某大型民营企业之间的贸易融资纠纷，并参加中国国际经济贸易仲裁委员会的仲裁程序以及后续执行程序，标的金额超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F4C8F90" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="3C2C59D1" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家外资私募基金投资机构就其与多名投资人之间的基金投资合同纠纷参加上海国际仲裁中心的仲裁程序及相关的法院诉讼程序，标的金额合计超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D4C4F9F" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="2832A47C" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中外合资基金公司处理与其投资人之间的多起资产管理合同纠纷，并代表客户参加上海仲裁委员会的相关仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AB310CC" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="731F0759" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国领先的信托公司及其关联公司参加其与信托委托人之间的信托合同纠纷诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00077577" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="734AEADA" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的中外合资证券公司参加因主板上市公司重大资产收购项目涉嫌信息披露不实导致的证券虚假陈述赔偿责任案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A63D9D8" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="2073063F" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的中外合资证券公司参加多起其担任挂牌券商的“新三板”上市公司涉嫌信息披露不实导致的证券虚假陈述赔偿责任案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="069CFD09" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="68496724" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国医疗投资和管理集团就民营医院权益转让合同纠纷参加诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6949551C" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="2E31E6B9" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全球领先的空调压缩机公司就其与其经销商间的产品质量纠纷参加诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="117351C0" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="64F9E69D" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全球领先的安保设备公司参加上海国际仲裁中心的货物买卖与产品质量纠纷仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D9C8E6F" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="61E1021E" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家欧洲的水处理公司及其中国分支机构就一起产品质量纠纷在中国参加诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="192AF7F8" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="10DBA8EB" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家欧洲石油贸易公司参加上海国际仲裁中心进行的国际货物买卖纠纷仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57AB5F1F" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="16F610D5" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家领先的香港房地产开发公司处理涉及大型商业房地产开发项目的基金和信托合同纠纷、政府土地征收等民事纠纷和行政程序，标的金额近人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>30亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B23F66D" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="287D483D" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家国际知名的会计师事务所处理涉及会计师审计侵权责任的诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F91FE14" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="42335501" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家中国房地产公司就一起涉及中国及境外公司的股权转让纠纷参与在香港国际仲裁中心进行的仲裁</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59FD23DD" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="27BCE6C3" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家美国的纺织品企业处理与其中国合资企业伙伴之间的纠纷，包括协助其参加在新加坡国际仲裁中心仲裁程序和代表该企业在中国法院申请该裁决的承认与执行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DEB79AA" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="172D2FB1" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家欧洲石油公司处理其与其中国合资企业伙伴之间的纠纷，包括协助其参与在瑞士境内进行的仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71955C08" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="59630BB8" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家领先的美国熔炼、加热和焊接设备公司处理其在中国的虚假出资纠纷诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E0CDE31" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00EF7949">
+    <w:p w14:paraId="618596AA" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>行政和刑事合规</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F8CD3A" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="76A854D1" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界领先的食品生产企业应对中国政府部门对其食品安全违规行为的政府行政调查和相关的刑事诉讼程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44CFF6C2" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="245D8E8B" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界领先的媒体技术公司应对走私刑事案件，该公司最终未被定罪</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F7F8138" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="2D7EC404" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界领先的材料供应商应对中国政府部门对其产品质量和广告违规行为的政府行政调查程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51778008" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="0D0743A1" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国领先的合资证券公司作为受害单位，参加其前员工涉嫌职务侵占和非国家机关工作人员受贿的刑事案件，并提供合规建议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6374ACF5" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="5027EFED" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家合资房产开发和管理公司作为受害单位，参加其创始人和高管涉嫌职务侵占和非国家机关工作人员受贿的刑事案件，并提供合规建议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C4BDAA3" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="3BB44A81" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多位在华外国人处理中国司法机关对其发起的刑事案件，且在多个案件中取得了免于起诉、撤案等良好辩护效果</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EDA1EAD" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="7C747FA2" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型国有房地产企业参加关于土地征收的行政复议和行政诉讼程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19C42D63" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="6D5A1A15" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国知名的医药公司应对中国政府的反商业贿赂的行政执法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D36E77C" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="7EE66C90" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界领先的医疗器械公司应对中国政府针对其广告法违规行为的行政执法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3890D83D" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="718300A0" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界领先的玻璃生产企业应对中国政府针对进口报关违规行为的行政执法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="449823C5" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="7B8F5579" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家美国纳斯达克上市公司就针对其业务造假的做空报告展开内部调查并向美国证监会提供调查报告</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76323EE3" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="395C88E2" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家世界知名的水处理企业应对关于土壤污染的相关行政执法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E183EFB" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="5D2D2100" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家世界领先的矿业公司处理走私固体废物刑事案件，该公司最终被检察机关决定不予起诉</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EDAE4EB" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="5AB1EEA6" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家欧洲领先的船舶配件生产企业进行反腐败内部调查和应对</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FCPA调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0535B57E" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="4B8E855D" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家世界领先的电信设备公司进行其中国境内合资企业的反腐败和反舞弊内部调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0555842A" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="12B73BEB" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家美国领先的热处理技术公司进行反舞弊和反腐败的内部调查和应对</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FCPA调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71D35313" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="18EA5BD0" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家世界知名的美国催化剂公司进行关于反腐败和反垄断的内部调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21639862" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="35F19AC1" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家世界领先的光刻机公司进行全面合规审查并提供整体改进建议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A44BD60" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="7ED27B66" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63641669" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="257FB96B" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海市交通大学，理学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2004</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="187B9E50" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="43F0CAAE" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，法学（第二专业），</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2004</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A5E0AC1" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="3A503CB1" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，法学硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2007</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="639432BD" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="027DFB70" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>芝加哥肯特法学院，法学硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2012</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="097C5464" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="371B5A40" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22BC17CA" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="7477D96D" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B2D067A" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="22C112DB" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1371D158" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="0431F8EB" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="070285FD" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="1D38C0CE" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>傅钟琦律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2016年加入方达律师事务所。在此之前，他自2007年起曾在数家主要的中国和国际律师事务所工作，在处理境内外争议解决事务，企业行政和刑事合规以及白领犯罪等方面均具有丰富经验。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24195B2E" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="419BEC38" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F414E68" w14:textId="77777777" w:rsidR="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="2108FA64" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="3028526D" w:rsidR="00A46A04" w:rsidRPr="00EF7949" w:rsidRDefault="00EF7949" w:rsidP="00EF7949">
+    <w:p w14:paraId="4F0A196B" w14:textId="2A6A6420" w:rsidR="00A46A04" w:rsidRPr="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EF7949">
+      <w:r w:rsidRPr="005376AF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">傅钟琦律师现在担任上海仲裁委的仲裁员。 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00EF7949" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="005376AF" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2142,1320 +2142,1320 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02EE214D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6A4C6440"/>
+    <w:nsid w:val="01CB0152"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3FA2978A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AB32A01"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="916423CE"/>
+    <w:nsid w:val="02A937F1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7598C2C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CDC05B7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7B4A4B78"/>
+    <w:nsid w:val="03A8040D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2478645A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F850FF5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CFFCA914"/>
+    <w:nsid w:val="049217B8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D7DEEF20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10140D69"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="43683EDA"/>
+    <w:nsid w:val="069E1BCB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3E300A00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14320124"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BAFCF9E8"/>
+    <w:nsid w:val="09152AD2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F2C2BE1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="145C3B16"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A1D02EB2"/>
+    <w:nsid w:val="0C5B3B20"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="82D6CC88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19157C8A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4DE816C0"/>
+    <w:nsid w:val="0E7C6FB8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DE5623EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AA96B08"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2E9A2FD0"/>
+    <w:nsid w:val="12074486"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C0B6AD04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B264440"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="67B05D1E"/>
+    <w:nsid w:val="151F732F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2B18AB76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C10563E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="354E3F42"/>
+    <w:nsid w:val="18996839"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AF247714"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CC440D9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3D0C439C"/>
+    <w:nsid w:val="19FA46E1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="88B043AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21810A1E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="92C29CF6"/>
+    <w:nsid w:val="1A556978"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="203AB708"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="253B0E9F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7298D0C0"/>
+    <w:nsid w:val="20AD455D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6686AFC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="276809C4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="01124E50"/>
+    <w:nsid w:val="211B4423"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D4E84E44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2952731A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4E7EB290"/>
+    <w:nsid w:val="23146305"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DC2E5AB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A30389F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C9C07E60"/>
+    <w:nsid w:val="28272368"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F06637B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E2C1BC3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="808261C2"/>
+    <w:nsid w:val="2ACA44C3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2A4E49E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30C65815"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5560D52E"/>
+    <w:nsid w:val="2B2B5EF7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E3B661E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="322A354F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="97063658"/>
+    <w:nsid w:val="2ED60D19"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="708E7F5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="344C15D3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DAFC6EFC"/>
+    <w:nsid w:val="30A02392"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AA90C81A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="369076ED"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="62B41B38"/>
+    <w:nsid w:val="30C9497B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="783AEBD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38735BB1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C86697A0"/>
+    <w:nsid w:val="32B345D7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F632672E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3971737D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A07ADCB4"/>
+    <w:nsid w:val="3ABE53C7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AC34C9EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39DE48FF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="25F80780"/>
+    <w:nsid w:val="3C9F5937"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="06ECEDCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A6275B6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0078749A"/>
+    <w:nsid w:val="3D36013B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="767261B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C5F4096"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B4269914"/>
+    <w:nsid w:val="44512A3B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2FB49CC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D510867"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E902A214"/>
+    <w:nsid w:val="48AA7362"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="245430B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40E71063"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EC98134A"/>
+    <w:nsid w:val="4C2F5ED3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="07DAAB16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47125402"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="214E0B00"/>
+    <w:nsid w:val="4C8B41E7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D7323F9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="480411B3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9CF61382"/>
+    <w:nsid w:val="4F3728D1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5B2E6ABA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="491610A6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EFA410B6"/>
+    <w:nsid w:val="51B01A98"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CEA2BD26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C407F23"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9C14565C"/>
+    <w:nsid w:val="54D77C19"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0F406982"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C7F7619"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C4104106"/>
+    <w:nsid w:val="54EB0489"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9D1E045C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5038446A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1CBC97FC"/>
+    <w:nsid w:val="59376B76"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9D1E045C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="524727C4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="72F82E10"/>
+    <w:nsid w:val="5D777975"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="350EDC42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53511028"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2BDC13DE"/>
+    <w:nsid w:val="5F602C2B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9C48E80E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CDB0EEC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="368638AA"/>
+    <w:nsid w:val="60F5521C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BA0622A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E7F767D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DD745666"/>
+    <w:nsid w:val="62B16B8D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="56183B7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F7E3945"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="35F8BACC"/>
+    <w:nsid w:val="64223A55"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="440850AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62A77027"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="932A40CE"/>
+    <w:nsid w:val="671B3F05"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="524E0598"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62C74955"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0B9EF514"/>
+    <w:nsid w:val="6AA5177E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0AC0D8FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="635A3A9A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2BDC13DE"/>
+    <w:nsid w:val="6BB25995"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="546E824E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="663A7AD4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CCCC5698"/>
+    <w:nsid w:val="6DEB28BD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2A60FCB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="680260A4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AC1884E2"/>
+    <w:nsid w:val="6FD21B54"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F11EC8EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68CE7458"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D5DAA224"/>
+    <w:nsid w:val="71E54044"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6526F4B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CD15844"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D366ABFC"/>
+    <w:nsid w:val="728E73BB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2E8AEB14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72ED5095"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8DA67E0C"/>
+    <w:nsid w:val="72CD6E28"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="90C4317A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="750B7CCD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1B3631FE"/>
+    <w:nsid w:val="73F37A6A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DC904352"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="760C7E1E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="10247ED0"/>
+    <w:nsid w:val="75F03D07"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F612D804"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78897A04"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="723CEE92"/>
+    <w:nsid w:val="76A56C5D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1B04D0F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D1677A5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="41642EA2"/>
+    <w:nsid w:val="76D630A2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FCE69F52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7ED75326"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="384067CA"/>
+    <w:nsid w:val="7D30770B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="68483024"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="16">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="2">
-[...20 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="29">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="11">
-[...11 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="42">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="16">
-[...29 lines deleted...]
-  <w:num w:numId="26">
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="44">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="27">
-[...5 lines deleted...]
-  <w:num w:numId="29">
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="46">
     <w:abstractNumId w:val="12"/>
-  </w:num>
-[...49 lines deleted...]
-    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="47">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="52"/>
   </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="50">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="51">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="52">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="53">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="53"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3504,50 +3504,51 @@
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
+    <w:rsid w:val="005376AF"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
@@ -3594,51 +3595,50 @@
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
-    <w:rsid w:val="00EF7949"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -4690,61 +4690,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EF7949"/>
+    <w:rsid w:val="005376AF"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EF7949"/>
+    <w:rsid w:val="005376AF"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5030,51 +5030,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E3C71231-C27D-4696-9AC6-7D7EF9785DF3}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67C50AA0-7707-4A07-8A73-75887BF59478}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>388</Words>
   <Characters>2218</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2601</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>