--- v2 (2026-08-20)
+++ v3 (2026-10-21)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="5F827608" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+          <w:p w14:paraId="2C4F11E8" w14:textId="7E6BF179" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="005376AF">
+            <w:r w:rsidRPr="003C1B03">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>傅钟琦</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="2AF7020D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+          <w:p w14:paraId="706EB16B" w14:textId="0E1BAFB0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="005376AF">
+            <w:r w:rsidRPr="003C1B03">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="61166AD6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+          <w:p w14:paraId="6199424A" w14:textId="572FA8CF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="005376AF">
+            <w:r w:rsidRPr="003C1B03">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1123 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="340D83D6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+          <w:p w14:paraId="4F910ACA" w14:textId="5A6BFE0A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="005376AF">
+            <w:r w:rsidRPr="003C1B03">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>allen.fu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="7964D3BB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="005376AF" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="408ABD0C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003C1B03" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2C1B94F0" wp14:editId="0333FA3E">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="25833A25" wp14:editId="35B748D3">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="05877865" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="005376AF" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="7BFDB499" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="003C1B03" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="005376AF">
+            <w:r w:rsidRPr="003C1B03">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>傅钟琦律师专业擅长处理商事和金融争议解决、企业行政和刑事合规等法律事务，并在上述业务领域具有丰富的执业经验。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E928803" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="48355E4F" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1505 +438,1505 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ED8E233" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="69A45C91" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FFB00DC" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005376AF">
+    <w:p w14:paraId="0EA47C34" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>争议解决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31383F5E" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="197B33C2" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全球领先的奢侈品集团处理与其中国经销商的经销合同纠纷案件，包括山东省高级人民法院和最高人民法院的两审诉讼程序，标的金额超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>9亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CA0019C" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="4F8EB58B" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国领先的财富管理公司处理因涉及其管理的基金底层资产（超人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>30亿元）的刑事诈骗案件导致的与基金投资人间的纠纷，并代表客户参加多起诉讼和仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73D69028" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="04BEA2B3" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家前深交所上市公司的前实控人和董事长参加因该公司涉嫌欺诈发行和信息披露不实导致的证券陈述赔偿责任案件（代表人诉讼），标的金额超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>40亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E4D0C85" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="419D1909" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国纳斯达克上市的投资公司处理与其中国合资公司股东之间的股权回购纠纷，并参加中国国际经济贸易仲裁委员会的仲裁程序，标的金额超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>16亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F98C757" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="1854DF85" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国纳斯达克上市的投资公司处理一起反担保合同纠纷诉讼案件，标的金额超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>15亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="003DEFDA" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="133F5ABF" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国领先的供应链公司的原股东参加其与供应链公司收购方的业绩承诺协议纠纷仲裁案件，标的金额超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21DCB94A" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="7B8BB884" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型国有资产管理公司处理与其管理的</w:t>
       </w:r>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ABS产品相关的证券虚假陈述案件，标的金额约人民币6亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08DB9C0E" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="649BFEF0" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型国有银行下属投资公司处理其认购的境外债券产生的违约纠纷及与担保人之间的中国诉讼案件，标的超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A290C4B" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="2CE5364B" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国领先的证券公司处理其与多家上市公司股东之间的多起股票质押式回购诉讼，标的金额合计超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D5E0723" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="666C5D59" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家澳大利亚银行参与新加坡国际仲裁中心裁决的承认与执行案件及后续执行程序，标的金额超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF64C3A" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="2F73C8E5" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国央企处理其与某大型民营企业之间的贸易融资纠纷，并参加中国国际经济贸易仲裁委员会的仲裁程序以及后续执行程序，标的金额超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C2C59D1" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="2BB99D08" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家外资私募基金投资机构就其与多名投资人之间的基金投资合同纠纷参加上海国际仲裁中心的仲裁程序及相关的法院诉讼程序，标的金额合计超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2832A47C" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="1979D79F" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中外合资基金公司处理与其投资人之间的多起资产管理合同纠纷，并代表客户参加上海仲裁委员会的相关仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="731F0759" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="2E1C1F78" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国领先的信托公司及其关联公司参加其与信托委托人之间的信托合同纠纷诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="734AEADA" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="6F796CBF" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的中外合资证券公司参加因主板上市公司重大资产收购项目涉嫌信息披露不实导致的证券虚假陈述赔偿责任案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2073063F" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="1F5FC9FE" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的中外合资证券公司参加多起其担任挂牌券商的“新三板”上市公司涉嫌信息披露不实导致的证券虚假陈述赔偿责任案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68496724" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="1A0CD5A9" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国医疗投资和管理集团就民营医院权益转让合同纠纷参加诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E31E6B9" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="08BC5D77" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全球领先的空调压缩机公司就其与其经销商间的产品质量纠纷参加诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64F9E69D" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="6D022D7C" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全球领先的安保设备公司参加上海国际仲裁中心的货物买卖与产品质量纠纷仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61E1021E" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="644A4F9D" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家欧洲的水处理公司及其中国分支机构就一起产品质量纠纷在中国参加诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10DBA8EB" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="75FC70DD" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家欧洲石油贸易公司参加上海国际仲裁中心进行的国际货物买卖纠纷仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16F610D5" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="4EACB599" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家领先的香港房地产开发公司处理涉及大型商业房地产开发项目的基金和信托合同纠纷、政府土地征收等民事纠纷和行政程序，标的金额近人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>30亿元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="287D483D" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="63CD3245" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家国际知名的会计师事务所处理涉及会计师审计侵权责任的诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42335501" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="02973079" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家中国房地产公司就一起涉及中国及境外公司的股权转让纠纷参与在香港国际仲裁中心进行的仲裁</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27BCE6C3" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="1BA64354" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家美国的纺织品企业处理与其中国合资企业伙伴之间的纠纷，包括协助其参加在新加坡国际仲裁中心仲裁程序和代表该企业在中国法院申请该裁决的承认与执行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="172D2FB1" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="455D8BA8" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家欧洲石油公司处理其与其中国合资企业伙伴之间的纠纷，包括协助其参与在瑞士境内进行的仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59630BB8" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="20DD6281" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家领先的美国熔炼、加热和焊接设备公司处理其在中国的虚假出资纠纷诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="618596AA" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="005376AF">
+    <w:p w14:paraId="2E6982D4" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>行政和刑事合规</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76A854D1" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="19986474" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界领先的食品生产企业应对中国政府部门对其食品安全违规行为的政府行政调查和相关的刑事诉讼程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="245D8E8B" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="04FF6E27" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界领先的媒体技术公司应对走私刑事案件，该公司最终未被定罪</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D7EC404" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="6B611708" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界领先的材料供应商应对中国政府部门对其产品质量和广告违规行为的政府行政调查程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D0743A1" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="3CF7597C" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国领先的合资证券公司作为受害单位，参加其前员工涉嫌职务侵占和非国家机关工作人员受贿的刑事案件，并提供合规建议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5027EFED" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="478F975E" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家合资房产开发和管理公司作为受害单位，参加其创始人和高管涉嫌职务侵占和非国家机关工作人员受贿的刑事案件，并提供合规建议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BB44A81" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="0A4B1808" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多位在华外国人处理中国司法机关对其发起的刑事案件，且在多个案件中取得了免于起诉、撤案等良好辩护效果</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C747FA2" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="0C71AEC7" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型国有房地产企业参加关于土地征收的行政复议和行政诉讼程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D5A1A15" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="1781342A" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国知名的医药公司应对中国政府的反商业贿赂的行政执法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EE66C90" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="355E9CB5" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界领先的医疗器械公司应对中国政府针对其广告法违规行为的行政执法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="718300A0" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="5CF2FA52" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家世界领先的玻璃生产企业应对中国政府针对进口报关违规行为的行政执法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B8F5579" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="3EF35F41" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家美国纳斯达克上市公司就针对其业务造假的做空报告展开内部调查并向美国证监会提供调查报告</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="395C88E2" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="2C2DB881" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家世界知名的水处理企业应对关于土壤污染的相关行政执法</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D2D2100" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="449DD8DC" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家世界领先的矿业公司处理走私固体废物刑事案件，该公司最终被检察机关决定不予起诉</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AB1EEA6" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="15523CA4" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家欧洲领先的船舶配件生产企业进行反腐败内部调查和应对</w:t>
       </w:r>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FCPA调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B8E855D" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="0FDC2EDC" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家世界领先的电信设备公司进行其中国境内合资企业的反腐败和反舞弊内部调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12B73BEB" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="3FC77B00" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家美国领先的热处理技术公司进行反舞弊和反腐败的内部调查和应对</w:t>
       </w:r>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FCPA调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18EA5BD0" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="5B9D5334" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家世界知名的美国催化剂公司进行关于反腐败和反垄断的内部调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F19AC1" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="3E590E04" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家世界领先的光刻机公司进行全面合规审查并提供整体改进建议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ED27B66" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="0F4A61AB" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="257FB96B" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="50540544" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海市交通大学，理学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2004</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43F0CAAE" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="1A6ADE0B" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，法学（第二专业），</w:t>
       </w:r>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2004</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A503CB1" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="1DF28402" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，法学硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2007</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="027DFB70" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="704F173C" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>芝加哥肯特法学院，法学硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2012</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="371B5A40" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="30114177" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7477D96D" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="18BB5800" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22C112DB" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="6FCBF29F" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0431F8EB" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="1B9E4E38" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D38C0CE" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="2A6E7954" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>傅钟琦律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2016年加入方达律师事务所。在此之前，他自2007年起曾在数家主要的中国和国际律师事务所工作，在处理境内外争议解决事务，企业行政和刑事合规以及白领犯罪等方面均具有丰富经验。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="419BEC38" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="5E10FEF7" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2108FA64" w14:textId="77777777" w:rsidR="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="1395B0BE" w14:textId="77777777" w:rsidR="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="2A6A6420" w:rsidR="00A46A04" w:rsidRPr="005376AF" w:rsidRDefault="005376AF" w:rsidP="005376AF">
+    <w:p w14:paraId="4F0A196B" w14:textId="49E322DC" w:rsidR="00A46A04" w:rsidRPr="003C1B03" w:rsidRDefault="003C1B03" w:rsidP="003C1B03">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="005376AF">
+      <w:r w:rsidRPr="003C1B03">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">傅钟琦律师现在担任上海仲裁委的仲裁员。 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="005376AF" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="003C1B03" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2142,1320 +2142,1320 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01CB0152"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3FA2978A"/>
+    <w:nsid w:val="00061E64"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6492B0CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02A937F1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7598C2C8"/>
+    <w:nsid w:val="008C3838"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BEB80FF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03A8040D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2478645A"/>
+    <w:nsid w:val="01722C50"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5458082E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="049217B8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D7DEEF20"/>
+    <w:nsid w:val="04B37C48"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EBBC2D5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="069E1BCB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3E300A00"/>
+    <w:nsid w:val="051931FB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8D2EA8F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09152AD2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F2C2BE1A"/>
+    <w:nsid w:val="08665C62"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C4860528"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C5B3B20"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="82D6CC88"/>
+    <w:nsid w:val="0B031E10"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C6C6392C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E7C6FB8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DE5623EE"/>
+    <w:nsid w:val="0C1D63F5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D543E50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12074486"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C0B6AD04"/>
+    <w:nsid w:val="0CD21195"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="189EA590"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="151F732F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2B18AB76"/>
+    <w:nsid w:val="0CE00D1B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="03981E50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18996839"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AF247714"/>
+    <w:nsid w:val="0F09738B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DFAC449A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19FA46E1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="88B043AE"/>
+    <w:nsid w:val="12237283"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="76225724"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A556978"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="203AB708"/>
+    <w:nsid w:val="13E616BD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5378B57E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20AD455D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6686AFC0"/>
+    <w:nsid w:val="144D768D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4BAEDE76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="211B4423"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D4E84E44"/>
+    <w:nsid w:val="14F535AA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="01DCD4EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23146305"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DC2E5AB2"/>
+    <w:nsid w:val="164D3A68"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="04767962"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28272368"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F06637B8"/>
+    <w:nsid w:val="16765A21"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5378B57E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2ACA44C3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2A4E49E8"/>
+    <w:nsid w:val="1A0278FB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E5F4659E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B2B5EF7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E3B661E4"/>
+    <w:nsid w:val="1A322FFB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="68BA3B7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2ED60D19"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="708E7F5C"/>
+    <w:nsid w:val="1B320143"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A1C80894"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30A02392"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AA90C81A"/>
+    <w:nsid w:val="1D771360"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1E8081B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30C9497B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="783AEBD8"/>
+    <w:nsid w:val="1D8C37BF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D66CA944"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32B345D7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F632672E"/>
+    <w:nsid w:val="1DE872DD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F75C3AD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3ABE53C7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AC34C9EE"/>
+    <w:nsid w:val="22CC1A53"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B34E5EBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C9F5937"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="06ECEDCE"/>
+    <w:nsid w:val="243A0B21"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D43EE5DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D36013B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="767261B2"/>
+    <w:nsid w:val="24A92C9F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="146CC5E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44512A3B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2FB49CC2"/>
+    <w:nsid w:val="322C0162"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="352C28A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48AA7362"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="245430B8"/>
+    <w:nsid w:val="372C472D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CB70018A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C2F5ED3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="07DAAB16"/>
+    <w:nsid w:val="389C7CD0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="48845DEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C8B41E7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D7323F9A"/>
+    <w:nsid w:val="3D687922"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="02945D3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F3728D1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5B2E6ABA"/>
+    <w:nsid w:val="3EAA3E51"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9A9619B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51B01A98"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CEA2BD26"/>
+    <w:nsid w:val="42591339"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="09ECEA58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54D77C19"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0F406982"/>
+    <w:nsid w:val="43A13D0D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="77C66FC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54EB0489"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9D1E045C"/>
+    <w:nsid w:val="4AB11DB0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D1D43A2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59376B76"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9D1E045C"/>
+    <w:nsid w:val="4C7862EA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1D1AE41C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D777975"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="350EDC42"/>
+    <w:nsid w:val="52443441"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9DD68CD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F602C2B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9C48E80E"/>
+    <w:nsid w:val="5CAF6874"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D5A246DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60F5521C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BA0622A8"/>
+    <w:nsid w:val="5CB00DC2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="07F6CF4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62B16B8D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="56183B7C"/>
+    <w:nsid w:val="5E0357A1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3B0EFD5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64223A55"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="440850AC"/>
+    <w:nsid w:val="5F3118E5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EE084E28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="671B3F05"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="524E0598"/>
+    <w:nsid w:val="60EA397E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EB04BBFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AA5177E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0AC0D8FA"/>
+    <w:nsid w:val="619C62EB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B3A8BD24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BB25995"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="546E824E"/>
+    <w:nsid w:val="638072E7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F898837E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DEB28BD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2A60FCB2"/>
+    <w:nsid w:val="63B97B0E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="549A2EAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FD21B54"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F11EC8EC"/>
+    <w:nsid w:val="69D02E39"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="47E8140C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71E54044"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6526F4B2"/>
+    <w:nsid w:val="6FBF3390"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="628CF826"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="728E73BB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2E8AEB14"/>
+    <w:nsid w:val="70C03F3D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="230010B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72CD6E28"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="90C4317A"/>
+    <w:nsid w:val="72E218A8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="871228BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73F37A6A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DC904352"/>
+    <w:nsid w:val="73D3454E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8A86A7C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75F03D07"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F612D804"/>
+    <w:nsid w:val="77280E99"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8870D2C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76A56C5D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1B04D0F4"/>
+    <w:nsid w:val="78773018"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C112719C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76D630A2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FCE69F52"/>
+    <w:nsid w:val="7BE66F57"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="608A1036"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D30770B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="68483024"/>
+    <w:nsid w:val="7F343F34"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D85E1D3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="10">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="2">
-[...8 lines deleted...]
-  <w:num w:numId="5">
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="33">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="7">
-[...2 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="43">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="10">
-[...11 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="44">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="15">
-[...14 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="48">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="21">
-[...11 lines deleted...]
-  <w:num w:numId="25">
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="53">
     <w:abstractNumId w:val="16"/>
-  </w:num>
-[...82 lines deleted...]
-    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="53"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3492,63 +3492,63 @@
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
+    <w:rsid w:val="003C1B03"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
-    <w:rsid w:val="005376AF"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
@@ -4690,61 +4690,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="005376AF"/>
+    <w:rsid w:val="003C1B03"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="005376AF"/>
+    <w:rsid w:val="003C1B03"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5030,60 +5030,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{67C50AA0-7707-4A07-8A73-75887BF59478}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F90CB285-DDD6-4D52-ACB5-83E757D3F709}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>388</Words>
   <Characters>2218</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2601</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>