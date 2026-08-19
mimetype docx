--- v0 (2026-06-19)
+++ v1 (2026-08-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="5156119D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+          <w:p w14:paraId="2C4F11E8" w14:textId="079E4B05" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00E61F23">
+            <w:r w:rsidRPr="007E00D3">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>陈周</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="6DEE98A9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+          <w:p w14:paraId="706EB16B" w14:textId="5EB0C566" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00E61F23">
+            <w:r w:rsidRPr="007E00D3">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="7563896C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+          <w:p w14:paraId="6199424A" w14:textId="3E91B7F1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00E61F23">
+            <w:r w:rsidRPr="007E00D3">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1105 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="069BE228" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+          <w:p w14:paraId="4F910ACA" w14:textId="774A62E0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00E61F23">
+            <w:r w:rsidRPr="007E00D3">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>allan.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="500A7A34" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E61F23" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="21B99D87" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007E00D3" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3CFEF84E" wp14:editId="150BD3C1">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68DD12B7" wp14:editId="7B52060F">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="253FDDFE" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00E61F23" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="7BC032C4" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="007E00D3" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00E61F23">
+            <w:r w:rsidRPr="007E00D3">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>陈周律师的专业领域为一般商事诉讼和仲裁（尤其是公司争议和金融争议）、破产清算。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="563391C8" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="0FBEA755" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1601 +438,1601 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EDE1156" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E61F23">
+    <w:p w14:paraId="4E68F406" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>陈周律师是一名经验丰富的争议解决律师。在为跨国客户及国内客户处理涉及中国的争议提供法律服务方面有丰富的经验，主要领域为公司治理争议、金融争议，在诉讼和仲裁中代理客户。同时，陈周律师在破产和重整方面也具有广泛的经验。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5871B82D" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="6962F90A" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19536D3C" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E61F23">
+    <w:p w14:paraId="36B23A1A" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>投资并购纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D98892F" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="1E04D4A0" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家重要的日本建材公司处理因其间接收购的一家中国卫生洁具公司的财务造假引发的复杂的、标的巨大的跨境争议，涉及代表客户在福建高院对目标公司的创始人提起侵权诉讼，协助客户在香港成功获得支持德国平行诉讼的财产冻结令，协助客户在多个法域同时提起其他相关的平行诉讼和仲裁程序，并代表客户作为最大债权人和最大的债务人参与目标公司的破产重整程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78EFD9A2" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="77EC9442" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名私募股权基金处理与其收购的日本公司的中国子公司的原管理层因拒绝被免职引发的纠纷，涉及恢复对中国子公司的控制权，解除原管理层的职务，法定代表人的变更登记，对原管理层提起刑事报案，以及在因纠纷引发的一系列诉讼和仲裁程序中代表客户，包括要求返还子公司财产的股东代表诉讼、原管理层提起的对工商局变更登记的行政诉讼、对原管理层及其他员工提起的关于非法解除劳动关系的劳动仲裁和诉讼，管理层提起的名誉权侵权诉讼和对原管理层提起的损害赔偿诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7749D467" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="78E471A5" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内大型基金处理由于一起百亿元人民币的投资引起的与合资方之间的涉及大陆、香港和日本公司的系列纠纷，包括在两起境内的决议效力纠纷代理目标公司，并在香港获得禁止合资方任命香港公司董事代表香港公司的禁止令</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6294123C" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="0A095E0B" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家央企下属的上市房地产集团处理收购的房地产项目公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>49%小股东要求解除股权转让协议的纠纷，涉及一系列关于目标公司管理和控制权的纠纷及香港国际仲裁中心的仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="192B0BA2" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="4C8B03C3" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市公司处理因收购某韩国服装品牌引发的纠纷，包括应对卖方提起的诉讼并提起反诉</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73DC0638" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="68F9AB41" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一位民营企业家就一起房地产项目公司的股权转让合同纠纷向最高院提起上诉并成功推翻广西高院的一审判决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66A14849" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="2F7D37D9" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家香港上市公司处理因其作为卖方之一向一家境内上市公司出售境内子公司引发的业绩承诺索赔</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21519498" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="7D9269BC" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家重要的法国制药公司处理与其收购的国内制药公司全国范围内的经销商的纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DBAC0A0" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="3906FB9A" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家香港私募基金处理与某被投林业公司创始人之间涉及财务造假的纠纷，涉及对于公司创始人的刑事报案及股东知情权诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ECBE3C5" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="43CC19F2" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>经常性在各类交易中就各类中国法问题协助交易团队，涉及的问题包括选择争议解决条款、破产、公司治理、公司退出机制、竞业禁止、合规以及劳动争议等等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74CAEA25" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E61F23">
+    <w:p w14:paraId="3A356FAA" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金融纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20E32675" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="051B418B" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家政策性银行追讨为一家民营企业在欧洲的发电项目提供的项目贷款，涉及意大利、卢森堡、香港及境内的诉讼和破产程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31EBC090" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="2EB924AB" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家著名的美国不良资产处置基金处理涉及骗贷犯罪、持续长达数年的金融借款诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DF81DC3" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="1F945531" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型直属央企处理与某世界</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>500强民营企业集团之间总金额超过人民币20亿元的系列融资性贸易纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AB45281" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="5E95D788" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名证券公司处理因股票质押式回购引发的对于贾跃亭及其兄贾跃民提起的诉讼及公证债权文书强制执行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BCC2F2A" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="3B155131" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家欧洲主要的融资租赁公司对为大量设备承租人提供保证的设备制造厂商提起上海国仲仲裁，并后续申请法院执行胜诉仲裁裁决。成功为客户全额追讨主张的约人民币四千万元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18386AEE" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="75385CFE" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家知名证券公司的托管部门提供常年法律服务，处理与不同的份额持有人及基金管理人之间的诸多类型的争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E4B609A" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="3AC8742D" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家政策性银行重组违约的飞机融资贷款</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A91ABB7" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="1D68D1C4" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家国际知名投行参与其作为大股东参股的公募基金管理公司的一系列带有对抗性的股权交易提供法律服务，包括另一股东的股权在在破产程序的拍卖、在北交所竞标另一国有股东的股权、在法院拍卖程序中竞拍另一股东的股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B7DC498" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="2706D84F" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一支成功的私募基金的普通合伙人处理该基金清盘时与有限合伙人的纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55A07B4D" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E61F23">
+    <w:p w14:paraId="79C66D35" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司治理纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AB20116" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="42EDB407" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家香港上市的民营软件公司处理与一家知名香港公司之间的一起持续十余年的合资企业纠纷。在多起相关贸仲仲裁案件、最高院和江苏高院的诉讼案件及合资企业的强制清算程序中代理客户，并且在多起香港诉讼案件中提供有关中国法问题的法律意见。涉及争议总金额将近</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58CEC9A0" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="467FD76D" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华润处理“宝万之争”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="157E422A" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="71301330" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表达能处理与娃哈哈因为商标及双方成立的多家合资企业引发的纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DD0033C" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="72010267" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家欧洲航运公司就终止合资企业事宜在湖北高院起诉中方股东</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65BED8DE" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="417F16EE" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家香港工业公司申请强制清算其投资的合资企业，并在后续与合资企业中方股东的贸仲仲裁中代理客户</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BCEE418" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="28C13ED3" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家香港房地产开发商处理与一家当地国有企业合资的房地产项目公司的合资争议，涉及合资方对客户和项目公司总经理提起的多起法院诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="756F421B" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="212EC04B" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型法国广告公司处理与被收购公司的创始人（留任被收购公司的管理层）的纠纷，涉及法定代表人的变更登记、对创始人提起刑事报案、与创始人进行和解谈判等。在起诉创始人违反忠实义务的诉讼，涉及创始人的关联公司与被收购公司的关联交易的诉讼，及创始人提起的请求撤销解除其职务的董事会决议的诉讼中代理客户</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28082458" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="7FB51869" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一名民营企业家处理与收购其创办的办公用品公司并留任其作为董事长的知名美国公司的纠纷。在起诉被收购公司非法解除劳动关系的诉讼、被收购公司提起的违反忠实义务的诉讼，及公司印章的控制权诉讼中代理客户</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5828A2AA" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="36CE43E4" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国健身器械公司为其与境内子公司的执行董事</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/法定代表人的争议提供法律服务，涉及法定代表人变更登记、对该法定代表人提起刑事报案及该子公司的大规模裁员；以及在因纠纷引发的一系列法律程序中代表客户，包括针对工商局的行政复议和诉讼、非法解除劳动关系及追讨公司财产的劳动仲裁及诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15DFBC20" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="26918981" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家日本上市公司处理与中方合作伙伴的合资纠纷，代表客户向法院申请合资公司的强制解散和清算</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4266ECE5" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="549F0A62" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家德国工业公司对其中国子公司的总经理提起违反忠实义务的诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15BC14E5" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="5BDBACD5" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>经常性就公司治理问题提供法律咨询，包括争议性的董事和高管的变更、董事辞职、董事会或股东会会议、以及董事和高管的职责</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CDCCFAC" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E61F23">
+    <w:p w14:paraId="78DA4042" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>破产、重整和清算</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61860310" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="34232F52" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为上海各法院指定的破产管理人和破产清算组的核心成员，参与各类企业（民营、外资或国有）的破产和强制清算程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D7EC766" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="5A01D767" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表各类公司作为债权人或股东参与中国法院受理的破产和强制清算程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24164518" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="6792E6A4" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表荷兰银行作为主要债权人为其参加太子奶集团若干公司的破产程序提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F324748" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="6A7ACF1D" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为安永、普华永道、毕马威、德勤、致同分别作为多家香港公司、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BVI公司、开曼群岛公司的接管人、清盘人、破产清算人提供接管并处置境内资产的法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2980F303" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="46C33C8F" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家大型美国跨国公司解散、清算境内多家合资企业并处理与中方股东的争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31F0E74F" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="2F50B190" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>KSS在美国和日本的跨境破产中收购高田</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A7B27D9" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E61F23">
+    <w:p w14:paraId="4D76B5BA" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>家事纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="144B6B89" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="0370377F" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一位已故女企业家的遗嘱执行人处理遗嘱执行及处理与女企业家作为小股东投资的合资公司的外方股东的纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F13D91C" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="68750298" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家服饰公司的创始人处理其前夫在该公司上市过程中对公司股权提出的争议及就未分割财产提起的法院诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54F07A30" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="49EE1A88" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家上市公司实际控制人和创始人的继承人处理与其他继承人和公司其他股东的一系列纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40B27400" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="047433F6" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一位台湾企业家的遗孀和长子处理与该企业家其他子女的继承纠纷，涉及在大陆对该企业家名下估值超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10亿元的公司的控制权争夺及多起法院诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45271B75" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E61F23">
+    <w:p w14:paraId="5A353D70" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>一般商事纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E8732EA" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="271E1571" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名欧洲工业气体公司就一份长期气体供应合同项下的纠纷，对气体采购方提起贸仲仲裁</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F614AFD" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="627FCD30" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家欧洲工业公司在多起设备销售合同争议中对买方提起诉讼或贸仲仲裁</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31090F6A" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="75D918A0" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中部省份的某县政府处理在省高院及巡回法庭提起的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PPP项目争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23AF67B3" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="69D7D864" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表青岛港特大融资诈骗案的某被害单位参与该案刑事判决涉财产部分的执行程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36B82DCA" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="030FF891" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型直属央企下属公司作为诈骗犯罪的被害单位执行刑事判决涉财产部分，对保险公司提起保险索赔，并处理与罪犯工作单位的民事索赔纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6272494D" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="319634C2" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家豪华汽车品牌经销商处理因保险合作引起的在广州和深圳法院的一系列诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32E3C7A6" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="644609D9" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家互联网独角兽对一家自媒体提起侵犯名誉权诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43DB3FAF" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="044C91F0" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家新能源企业处理与供应商因产品质量引发的诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="009E1F6C" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="6F70598C" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名主题乐园处理一名游客提起的质疑乐园守则的诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="429790D3" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="6FCC7EBF" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家顶级媒体娱乐公司处理由“职业消费者”提起的一系列诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B720B95" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="671DE330" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名主题乐园处理一名游客提起的违反安全保障义务的人身侵权诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D65CC02" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="562B51CB" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1079342B" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="774DDA85" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67968CEF" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="1300D014" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C22EF48" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="1A08A1D5" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="653F0B47" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="4A08D612" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B74214B" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="66F5447E" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32DFBEA6" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="08A4751B" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="067BDB8C" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="5ABB0028" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07EAB360" w14:textId="77777777" w:rsidR="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="5452A642" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="02528681" w:rsidR="00A46A04" w:rsidRPr="00E61F23" w:rsidRDefault="00E61F23" w:rsidP="00E61F23">
+    <w:p w14:paraId="4F0A196B" w14:textId="66F796B3" w:rsidR="00A46A04" w:rsidRPr="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E61F23">
+      <w:r w:rsidRPr="007E00D3">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">入选司法部全国千名涉外律师人才名单 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00E61F23" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="007E00D3" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2238,1416 +2238,1416 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01F40D02"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6F90565A"/>
+    <w:nsid w:val="012062AE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="51661F46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03976690"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1D385992"/>
+    <w:nsid w:val="05A95354"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4ED83494"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07D52E44"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6706CECC"/>
+    <w:nsid w:val="081D67BB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C9402C34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08A37A8F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A80AF3F4"/>
+    <w:nsid w:val="08513A07"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F5C4EA92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CC16FFB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="88CA1A44"/>
+    <w:nsid w:val="11A05213"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="498E4D4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10B2254D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DF069642"/>
+    <w:nsid w:val="12416DF7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AFF0202C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11686E78"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C488217A"/>
+    <w:nsid w:val="144851C7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="43D245D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="179138BD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B5B21940"/>
+    <w:nsid w:val="155C320D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F7202ED2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="184716E9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6AB2A822"/>
+    <w:nsid w:val="15C1388B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EA96120A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1ACC4567"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C2CC82DA"/>
+    <w:nsid w:val="15D37B84"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6A280CF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D9218DF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="584E14E8"/>
+    <w:nsid w:val="161028F5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B51EC248"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DB02D1F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5650CBDE"/>
+    <w:nsid w:val="1A8F1E00"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="86B8D1B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22B00549"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2D8E2BC2"/>
+    <w:nsid w:val="1ED45076"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="99EEE490"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24D830FF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9908650A"/>
+    <w:nsid w:val="22AC5AB9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6DAC009A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25917529"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DCA43A8E"/>
+    <w:nsid w:val="299C0B0A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3910684E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C085E47"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AF42FE36"/>
+    <w:nsid w:val="2DDB7584"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B61E4A8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CB42560"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4EA0B720"/>
+    <w:nsid w:val="2FE812C4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2CFE81D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D0E3AC5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FADC8F80"/>
+    <w:nsid w:val="312A4415"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9DCAB5FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32D00D73"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="65FCDC30"/>
+    <w:nsid w:val="328E2984"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5324EA58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33405AE3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="83CED50A"/>
+    <w:nsid w:val="363A1B2C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D8FCDD4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35C928A2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0DEEAAA2"/>
+    <w:nsid w:val="384456FC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E1784E6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CED7D7D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2AB6F120"/>
+    <w:nsid w:val="3AB5024A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="086C5E4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41B7516A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="88FA82FA"/>
+    <w:nsid w:val="3B51537B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FDC4F002"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41CA3680"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4BF681E6"/>
+    <w:nsid w:val="3D74426E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="55FC1D26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="427B3960"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7EBA4698"/>
+    <w:nsid w:val="450064B4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4EE8A0C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="431E2873"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BCB06326"/>
+    <w:nsid w:val="455C160B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6B16A170"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46957395"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="89F2AAC6"/>
+    <w:nsid w:val="45E05F87"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="11706610"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47FB1B42"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="74E0151A"/>
+    <w:nsid w:val="45F34683"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="340AC19A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="484C6234"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3F3A1F4C"/>
+    <w:nsid w:val="4A486346"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="12349554"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B1E0E04"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="15A80B80"/>
+    <w:nsid w:val="52747F77"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FC5E3A9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F2B7AD4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6994DA10"/>
+    <w:nsid w:val="536630B7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="68D8823C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51765FD1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5BBE1BAA"/>
+    <w:nsid w:val="546F6004"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E3DCF550"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51B66A61"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6926473C"/>
+    <w:nsid w:val="552404DD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D256BBAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53B62FD2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E856A7EC"/>
+    <w:nsid w:val="55C831E5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="466C0A9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="549C3400"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6B109B78"/>
+    <w:nsid w:val="569B3311"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F3DA8E1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="559454F4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A6C8E580"/>
+    <w:nsid w:val="56DF6DDF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="24DA4A0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58F33B1C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B30AF748"/>
+    <w:nsid w:val="5B0A4B9D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="154A3AC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E680F1A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="66EC0C7C"/>
+    <w:nsid w:val="68666072"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5CC0B1B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EDE2D79"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B7E0AEB6"/>
+    <w:nsid w:val="691C1F54"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AA52AACC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="601E19F8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7DCC7562"/>
+    <w:nsid w:val="69FF18B0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C25AA054"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61CF1A49"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3F701918"/>
+    <w:nsid w:val="6ABA3410"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9D3469E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61E84816"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="65FCDC30"/>
+    <w:nsid w:val="6BE327F5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F6FE2E78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65693CB2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="06BCB91C"/>
+    <w:nsid w:val="6C680DC5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AD58803C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="668B4105"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="31AAA59C"/>
+    <w:nsid w:val="6D7C7219"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0002A93C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69FA75DE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EC1A2830"/>
+    <w:nsid w:val="6DBF13AA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BAB0789C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71C67A9F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="796EFF14"/>
+    <w:nsid w:val="6E3C429F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AA04E54C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73363720"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="77988352"/>
+    <w:nsid w:val="6F3E7F69"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="71D68EE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7573105B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AE847BDA"/>
+    <w:nsid w:val="6F974EA0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="86B8D1B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="758F426B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8B0011E4"/>
+    <w:nsid w:val="70786AD3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3C8C24A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76557B08"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A7C0199C"/>
+    <w:nsid w:val="720B664B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="691848A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="774433BF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D1DEE6A2"/>
+    <w:nsid w:val="754E7A50"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0C021F1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77EE2D33"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7430BA62"/>
+    <w:nsid w:val="75A048BA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AECA2E5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78787719"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="91BE998C"/>
+    <w:nsid w:val="7658519D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DC1A8F46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B001493"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CC043862"/>
+    <w:nsid w:val="76BC4DD4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="26FAAA5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B122557"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3AE27148"/>
+    <w:nsid w:val="79423E65"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="21DEADDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B7F081B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="837212E6"/>
+    <w:nsid w:val="7A902FDA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7CE6237A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DF50719"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B12A12BE"/>
+    <w:nsid w:val="7ECB0352"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7F742D9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="16">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3">
-[...29 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="28"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="19">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="50">
     <w:abstractNumId w:val="51"/>
   </w:num>
-  <w:num w:numId="20">
-[...26 lines deleted...]
-  <w:num w:numId="29">
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="57">
     <w:abstractNumId w:val="11"/>
-  </w:num>
-[...82 lines deleted...]
-    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="57"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3721,50 +3721,51 @@
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
+    <w:rsid w:val="007E00D3"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
@@ -3784,51 +3785,50 @@
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
-    <w:rsid w:val="00E61F23"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -4882,61 +4882,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E61F23"/>
+    <w:rsid w:val="007E00D3"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E61F23"/>
+    <w:rsid w:val="007E00D3"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5222,51 +5222,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CFED91F6-2B32-45BE-A3D3-6ED0CDEA3C14}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF233787-704F-44B9-AC65-15650768B3B6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>513</Words>
   <Characters>2925</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3432</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>