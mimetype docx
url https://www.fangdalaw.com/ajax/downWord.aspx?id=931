--- v1 (2026-08-19)
+++ v2 (2026-08-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="079E4B05" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+          <w:p w14:paraId="2C4F11E8" w14:textId="7FB7B1D9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003269F7" w:rsidP="003269F7">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="007E00D3">
+            <w:r w:rsidRPr="003269F7">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>陈周</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="5EB0C566" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+          <w:p w14:paraId="706EB16B" w14:textId="452EBE41" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003269F7" w:rsidP="003269F7">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="007E00D3">
+            <w:r w:rsidRPr="003269F7">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="3E91B7F1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+          <w:p w14:paraId="6199424A" w14:textId="2D459729" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003269F7" w:rsidP="003269F7">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="007E00D3">
+            <w:r w:rsidRPr="003269F7">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1105 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="774A62E0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+          <w:p w14:paraId="4F910ACA" w14:textId="61C4C7AD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003269F7" w:rsidP="003269F7">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="007E00D3">
+            <w:r w:rsidRPr="003269F7">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>allan.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="21B99D87" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007E00D3" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="343CDB68" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003269F7" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68DD12B7" wp14:editId="7B52060F">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1DB9F542" wp14:editId="53CB1EC5">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="7BC032C4" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="007E00D3" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="552D1223" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="003269F7" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="007E00D3">
+            <w:r w:rsidRPr="003269F7">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>陈周律师的专业领域为一般商事诉讼和仲裁（尤其是公司争议和金融争议）、破产清算。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FBEA755" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="65F3702D" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1601 +438,1601 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E68F406" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007E00D3">
+    <w:p w14:paraId="0497A839" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>陈周律师是一名经验丰富的争议解决律师。在为跨国客户及国内客户处理涉及中国的争议提供法律服务方面有丰富的经验，主要领域为公司治理争议、金融争议，在诉讼和仲裁中代理客户。同时，陈周律师在破产和重整方面也具有广泛的经验。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6962F90A" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="49D43204" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36B23A1A" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007E00D3">
+    <w:p w14:paraId="5DDFBB09" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>投资并购纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E04D4A0" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="3A030810" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家重要的日本建材公司处理因其间接收购的一家中国卫生洁具公司的财务造假引发的复杂的、标的巨大的跨境争议，涉及代表客户在福建高院对目标公司的创始人提起侵权诉讼，协助客户在香港成功获得支持德国平行诉讼的财产冻结令，协助客户在多个法域同时提起其他相关的平行诉讼和仲裁程序，并代表客户作为最大债权人和最大的债务人参与目标公司的破产重整程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77EC9442" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="2320FF3D" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名私募股权基金处理与其收购的日本公司的中国子公司的原管理层因拒绝被免职引发的纠纷，涉及恢复对中国子公司的控制权，解除原管理层的职务，法定代表人的变更登记，对原管理层提起刑事报案，以及在因纠纷引发的一系列诉讼和仲裁程序中代表客户，包括要求返还子公司财产的股东代表诉讼、原管理层提起的对工商局变更登记的行政诉讼、对原管理层及其他员工提起的关于非法解除劳动关系的劳动仲裁和诉讼，管理层提起的名誉权侵权诉讼和对原管理层提起的损害赔偿诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78E471A5" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="789172C7" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内大型基金处理由于一起百亿元人民币的投资引起的与合资方之间的涉及大陆、香港和日本公司的系列纠纷，包括在两起境内的决议效力纠纷代理目标公司，并在香港获得禁止合资方任命香港公司董事代表香港公司的禁止令</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A095E0B" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="2E64371A" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家央企下属的上市房地产集团处理收购的房地产项目公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>49%小股东要求解除股权转让协议的纠纷，涉及一系列关于目标公司管理和控制权的纠纷及香港国际仲裁中心的仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C8B03C3" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="664AAF76" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市公司处理因收购某韩国服装品牌引发的纠纷，包括应对卖方提起的诉讼并提起反诉</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68F9AB41" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="46024DA4" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一位民营企业家就一起房地产项目公司的股权转让合同纠纷向最高院提起上诉并成功推翻广西高院的一审判决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F7D37D9" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="411DD4DC" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家香港上市公司处理因其作为卖方之一向一家境内上市公司出售境内子公司引发的业绩承诺索赔</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D9269BC" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="114133B5" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家重要的法国制药公司处理与其收购的国内制药公司全国范围内的经销商的纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3906FB9A" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="69E3F868" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家香港私募基金处理与某被投林业公司创始人之间涉及财务造假的纠纷，涉及对于公司创始人的刑事报案及股东知情权诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43CC19F2" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="00358814" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>经常性在各类交易中就各类中国法问题协助交易团队，涉及的问题包括选择争议解决条款、破产、公司治理、公司退出机制、竞业禁止、合规以及劳动争议等等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A356FAA" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007E00D3">
+    <w:p w14:paraId="7A6E78F1" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金融纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="051B418B" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="5F6FE06A" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家政策性银行追讨为一家民营企业在欧洲的发电项目提供的项目贷款，涉及意大利、卢森堡、香港及境内的诉讼和破产程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EB924AB" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="64036432" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家著名的美国不良资产处置基金处理涉及骗贷犯罪、持续长达数年的金融借款诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F945531" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="7FA216EB" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型直属央企处理与某世界</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>500强民营企业集团之间总金额超过人民币20亿元的系列融资性贸易纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E95D788" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="6FED5120" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名证券公司处理因股票质押式回购引发的对于贾跃亭及其兄贾跃民提起的诉讼及公证债权文书强制执行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B155131" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="7C27EDFC" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家欧洲主要的融资租赁公司对为大量设备承租人提供保证的设备制造厂商提起上海国仲仲裁，并后续申请法院执行胜诉仲裁裁决。成功为客户全额追讨主张的约人民币四千万元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75385CFE" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="1955DD9D" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家知名证券公司的托管部门提供常年法律服务，处理与不同的份额持有人及基金管理人之间的诸多类型的争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AC8742D" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="6744C421" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家政策性银行重组违约的飞机融资贷款</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D68D1C4" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="6B5C5719" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家国际知名投行参与其作为大股东参股的公募基金管理公司的一系列带有对抗性的股权交易提供法律服务，包括另一股东的股权在在破产程序的拍卖、在北交所竞标另一国有股东的股权、在法院拍卖程序中竞拍另一股东的股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2706D84F" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="3E8C7A4A" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一支成功的私募基金的普通合伙人处理该基金清盘时与有限合伙人的纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79C66D35" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007E00D3">
+    <w:p w14:paraId="05EAF98F" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司治理纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42EDB407" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="20A66CBB" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家香港上市的民营软件公司处理与一家知名香港公司之间的一起持续十余年的合资企业纠纷。在多起相关贸仲仲裁案件、最高院和江苏高院的诉讼案件及合资企业的强制清算程序中代理客户，并且在多起香港诉讼案件中提供有关中国法问题的法律意见。涉及争议总金额将近</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="467FD76D" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="2D6F5DB6" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华润处理“宝万之争”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71301330" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="72AB7B49" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表达能处理与娃哈哈因为商标及双方成立的多家合资企业引发的纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72010267" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="657A9BD0" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家欧洲航运公司就终止合资企业事宜在湖北高院起诉中方股东</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="417F16EE" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="6AE9DF53" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家香港工业公司申请强制清算其投资的合资企业，并在后续与合资企业中方股东的贸仲仲裁中代理客户</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28C13ED3" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="69B4B49C" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家香港房地产开发商处理与一家当地国有企业合资的房地产项目公司的合资争议，涉及合资方对客户和项目公司总经理提起的多起法院诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="212EC04B" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="632AC3F3" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型法国广告公司处理与被收购公司的创始人（留任被收购公司的管理层）的纠纷，涉及法定代表人的变更登记、对创始人提起刑事报案、与创始人进行和解谈判等。在起诉创始人违反忠实义务的诉讼，涉及创始人的关联公司与被收购公司的关联交易的诉讼，及创始人提起的请求撤销解除其职务的董事会决议的诉讼中代理客户</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FB51869" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="5F7226A0" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一名民营企业家处理与收购其创办的办公用品公司并留任其作为董事长的知名美国公司的纠纷。在起诉被收购公司非法解除劳动关系的诉讼、被收购公司提起的违反忠实义务的诉讼，及公司印章的控制权诉讼中代理客户</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36CE43E4" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="38725737" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国健身器械公司为其与境内子公司的执行董事</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/法定代表人的争议提供法律服务，涉及法定代表人变更登记、对该法定代表人提起刑事报案及该子公司的大规模裁员；以及在因纠纷引发的一系列法律程序中代表客户，包括针对工商局的行政复议和诉讼、非法解除劳动关系及追讨公司财产的劳动仲裁及诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26918981" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="27B457A1" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家日本上市公司处理与中方合作伙伴的合资纠纷，代表客户向法院申请合资公司的强制解散和清算</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="549F0A62" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="2532AA2C" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家德国工业公司对其中国子公司的总经理提起违反忠实义务的诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BDBACD5" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="03130C15" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>经常性就公司治理问题提供法律咨询，包括争议性的董事和高管的变更、董事辞职、董事会或股东会会议、以及董事和高管的职责</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78DA4042" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007E00D3">
+    <w:p w14:paraId="4362E5B7" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>破产、重整和清算</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34232F52" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="7306E6CB" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为上海各法院指定的破产管理人和破产清算组的核心成员，参与各类企业（民营、外资或国有）的破产和强制清算程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A01D767" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="65B9B973" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表各类公司作为债权人或股东参与中国法院受理的破产和强制清算程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6792E6A4" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="38D73929" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表荷兰银行作为主要债权人为其参加太子奶集团若干公司的破产程序提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A7ACF1D" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="3797ED5C" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为安永、普华永道、毕马威、德勤、致同分别作为多家香港公司、</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BVI公司、开曼群岛公司的接管人、清盘人、破产清算人提供接管并处置境内资产的法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46C33C8F" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="3196EA3D" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家大型美国跨国公司解散、清算境内多家合资企业并处理与中方股东的争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F50B190" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="549A425D" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>KSS在美国和日本的跨境破产中收购高田</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D76B5BA" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007E00D3">
+    <w:p w14:paraId="32E5216C" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>家事纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0370377F" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="6C3D9C0D" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一位已故女企业家的遗嘱执行人处理遗嘱执行及处理与女企业家作为小股东投资的合资公司的外方股东的纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68750298" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="1FA612F3" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家服饰公司的创始人处理其前夫在该公司上市过程中对公司股权提出的争议及就未分割财产提起的法院诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49EE1A88" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="32EAFF31" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家上市公司实际控制人和创始人的继承人处理与其他继承人和公司其他股东的一系列纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="047433F6" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="08EB9C17" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一位台湾企业家的遗孀和长子处理与该企业家其他子女的继承纠纷，涉及在大陆对该企业家名下估值超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10亿元的公司的控制权争夺及多起法院诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A353D70" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="007E00D3">
+    <w:p w14:paraId="68156B34" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>一般商事纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="271E1571" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="6F8504AA" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名欧洲工业气体公司就一份长期气体供应合同项下的纠纷，对气体采购方提起贸仲仲裁</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="627FCD30" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="0829D37B" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家欧洲工业公司在多起设备销售合同争议中对买方提起诉讼或贸仲仲裁</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75D918A0" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="44D98878" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中部省份的某县政府处理在省高院及巡回法庭提起的</w:t>
       </w:r>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PPP项目争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69D7D864" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="5E401504" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表青岛港特大融资诈骗案的某被害单位参与该案刑事判决涉财产部分的执行程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="030FF891" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="28AE0518" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型直属央企下属公司作为诈骗犯罪的被害单位执行刑事判决涉财产部分，对保险公司提起保险索赔，并处理与罪犯工作单位的民事索赔纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="319634C2" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="2EC2C816" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家豪华汽车品牌经销商处理因保险合作引起的在广州和深圳法院的一系列诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="644609D9" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="49C88588" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家互联网独角兽对一家自媒体提起侵犯名誉权诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="044C91F0" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="05ED92DA" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家新能源企业处理与供应商因产品质量引发的诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F70598C" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="2666CF3B" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名主题乐园处理一名游客提起的质疑乐园守则的诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FCC7EBF" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="1A0FF3DB" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家顶级媒体娱乐公司处理由“职业消费者”提起的一系列诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="671DE330" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="15D6F1EC" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名主题乐园处理一名游客提起的违反安全保障义务的人身侵权诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="562B51CB" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="22F058FB" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="774DDA85" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="1C0FB976" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1300D014" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="4AE0D0BF" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A08A1D5" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="28EB7B73" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A08D612" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="00140C24" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66F5447E" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="6DDAFB3C" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A4751B" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="484791E1" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ABB0028" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="77D1A64A" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5452A642" w14:textId="77777777" w:rsidR="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="206F13F0" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="66F796B3" w:rsidR="00A46A04" w:rsidRPr="007E00D3" w:rsidRDefault="007E00D3" w:rsidP="007E00D3">
+    <w:p w14:paraId="4F0A196B" w14:textId="5E970707" w:rsidR="00A46A04" w:rsidRPr="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007E00D3">
+      <w:r w:rsidRPr="003269F7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">入选司法部全国千名涉外律师人才名单 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="007E00D3" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="003269F7" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2238,1416 +2238,1416 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="012062AE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="51661F46"/>
+    <w:nsid w:val="001C7061"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4DA3214"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05A95354"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4ED83494"/>
+    <w:nsid w:val="02F05050"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2552FF38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="081D67BB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C9402C34"/>
+    <w:nsid w:val="02F22838"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="044A04C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08513A07"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F5C4EA92"/>
+    <w:nsid w:val="03613DCA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C6843140"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11A05213"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="498E4D4A"/>
+    <w:nsid w:val="04BC5819"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9C448600"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12416DF7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AFF0202C"/>
+    <w:nsid w:val="064818B2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3780BC16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="144851C7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="43D245D8"/>
+    <w:nsid w:val="06C67C2A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0DF48C64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="155C320D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F7202ED2"/>
+    <w:nsid w:val="07D94975"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B8040074"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15C1388B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EA96120A"/>
+    <w:nsid w:val="088D2B12"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="55786F0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15D37B84"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6A280CF8"/>
+    <w:nsid w:val="098C652B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="723A8316"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="161028F5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B51EC248"/>
+    <w:nsid w:val="16F739FD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="83E66DD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A8F1E00"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="86B8D1B8"/>
+    <w:nsid w:val="1B8A22C3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="51B02A22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1ED45076"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="99EEE490"/>
+    <w:nsid w:val="1BD918F4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C4685182"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22AC5AB9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6DAC009A"/>
+    <w:nsid w:val="22F53BFE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C05E79EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="299C0B0A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3910684E"/>
+    <w:nsid w:val="23147F83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="392838CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DDB7584"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B61E4A8A"/>
+    <w:nsid w:val="241D1FB8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3AAEB6E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FE812C4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2CFE81D4"/>
+    <w:nsid w:val="2644475E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F984D5A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="312A4415"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9DCAB5FA"/>
+    <w:nsid w:val="277318F9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CC4C0CBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="328E2984"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5324EA58"/>
+    <w:nsid w:val="28BA14EB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="05BA2562"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="363A1B2C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D8FCDD4C"/>
+    <w:nsid w:val="29FC5257"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4D24F26C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="384456FC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E1784E6A"/>
+    <w:nsid w:val="2F24421E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B62C4744"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AB5024A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="086C5E4E"/>
+    <w:nsid w:val="2F2D1380"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="639A7A80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B51537B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FDC4F002"/>
+    <w:nsid w:val="327C092E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5C627C7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D74426E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="55FC1D26"/>
+    <w:nsid w:val="34F845CA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EC0E5304"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="450064B4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4EE8A0C2"/>
+    <w:nsid w:val="35251090"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="52B6A778"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="455C160B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6B16A170"/>
+    <w:nsid w:val="36022164"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="339EB25C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45E05F87"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="11706610"/>
+    <w:nsid w:val="370B4D4A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="41DE666E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45F34683"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="340AC19A"/>
+    <w:nsid w:val="38AF4E0C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="18AE2FCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A486346"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="12349554"/>
+    <w:nsid w:val="391C23FC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="64BACC3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52747F77"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FC5E3A9C"/>
+    <w:nsid w:val="3B7242F1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="72AEEF12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="536630B7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="68D8823C"/>
+    <w:nsid w:val="3B9B5D55"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="19C850B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="546F6004"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E3DCF550"/>
+    <w:nsid w:val="3D3E460F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5094A466"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="552404DD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D256BBAA"/>
+    <w:nsid w:val="3F803FBF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F01ABAFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55C831E5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="466C0A9E"/>
+    <w:nsid w:val="405A0D1D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BA30525E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="569B3311"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F3DA8E1E"/>
+    <w:nsid w:val="42144CCB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D7324062"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56DF6DDF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="24DA4A0A"/>
+    <w:nsid w:val="42B55CCB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="24D68694"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B0A4B9D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="154A3AC8"/>
+    <w:nsid w:val="45C854B0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="08088634"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68666072"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5CC0B1B2"/>
+    <w:nsid w:val="47C92579"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6DF82B4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="691C1F54"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AA52AACC"/>
+    <w:nsid w:val="4EA72210"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="01B85C20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69FF18B0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C25AA054"/>
+    <w:nsid w:val="4EA9012A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="82D0F76C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6ABA3410"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9D3469E8"/>
+    <w:nsid w:val="4F6759EF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2E26CC56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BE327F5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F6FE2E78"/>
+    <w:nsid w:val="55277A8E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D6FC258E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C680DC5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AD58803C"/>
+    <w:nsid w:val="558A5C1D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="03121C82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D7C7219"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0002A93C"/>
+    <w:nsid w:val="5C7F3372"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9306C6D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DBF13AA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BAB0789C"/>
+    <w:nsid w:val="5D2938EC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DC680360"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E3C429F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AA04E54C"/>
+    <w:nsid w:val="5E5A7FC2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DBC48908"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F3E7F69"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="71D68EE2"/>
+    <w:nsid w:val="5F481F48"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6714E406"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F974EA0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="86B8D1B8"/>
+    <w:nsid w:val="68C3422A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C5E8F98A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70786AD3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3C8C24A4"/>
+    <w:nsid w:val="68C62F31"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="278A3CCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="720B664B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="691848A6"/>
+    <w:nsid w:val="6D30165F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="62C2053E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="754E7A50"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0C021F1C"/>
+    <w:nsid w:val="72017148"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6F581892"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75A048BA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AECA2E5A"/>
+    <w:nsid w:val="74744A9F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D8060EFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7658519D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DC1A8F46"/>
+    <w:nsid w:val="7576128E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9348A9C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76BC4DD4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="26FAAA5A"/>
+    <w:nsid w:val="78A764AF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C5E8F98A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79423E65"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="21DEADDC"/>
+    <w:nsid w:val="7B566147"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C98E0A2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A902FDA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7CE6237A"/>
+    <w:nsid w:val="7DC95EF4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6E0E75EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7ECB0352"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7F742D9E"/>
+    <w:nsid w:val="7F1111C1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3398D1E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="49">
     <w:abstractNumId w:val="46"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="56">
     <w:abstractNumId w:val="53"/>
   </w:num>
-  <w:num w:numId="3">
-[...158 lines deleted...]
-  <w:num w:numId="56">
+  <w:num w:numId="57">
     <w:abstractNumId w:val="47"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="57"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3678,94 +3678,94 @@
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
+    <w:rsid w:val="003269F7"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
-    <w:rsid w:val="007E00D3"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
@@ -4882,61 +4882,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007E00D3"/>
+    <w:rsid w:val="003269F7"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007E00D3"/>
+    <w:rsid w:val="003269F7"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5222,51 +5222,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AF233787-704F-44B9-AC65-15650768B3B6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A08BB81-7B23-4791-87C5-BEE42FD5D5E4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>513</Words>
   <Characters>2925</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3432</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>