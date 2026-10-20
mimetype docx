--- v2 (2026-08-20)
+++ v3 (2026-10-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="7FB7B1D9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+          <w:p w14:paraId="2C4F11E8" w14:textId="5A4E95B2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="003269F7">
+            <w:r w:rsidRPr="00125DFA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>陈周</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="452EBE41" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+          <w:p w14:paraId="706EB16B" w14:textId="13D1C4CE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="003269F7">
+            <w:r w:rsidRPr="00125DFA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="2D459729" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+          <w:p w14:paraId="6199424A" w14:textId="7177BEF7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="003269F7">
+            <w:r w:rsidRPr="00125DFA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1105 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="61C4C7AD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+          <w:p w14:paraId="4F910ACA" w14:textId="19E60969" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="003269F7">
+            <w:r w:rsidRPr="00125DFA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>allan.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="343CDB68" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003269F7" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="5C54F3D9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00125DFA" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1DB9F542" wp14:editId="53CB1EC5">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="421BB03C" wp14:editId="03EBCBD3">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="552D1223" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="003269F7" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2903C867" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00125DFA" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="003269F7">
+            <w:r w:rsidRPr="00125DFA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>陈周律师的专业领域为一般商事诉讼和仲裁（尤其是公司争议和金融争议）、破产清算。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65F3702D" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="2D2DA717" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1601 +438,1601 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0497A839" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="003269F7">
+    <w:p w14:paraId="400BD2F2" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>陈周律师是一名经验丰富的争议解决律师。在为跨国客户及国内客户处理涉及中国的争议提供法律服务方面有丰富的经验，主要领域为公司治理争议、金融争议，在诉讼和仲裁中代理客户。同时，陈周律师在破产和重整方面也具有广泛的经验。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49D43204" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="4B85C06C" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DDFBB09" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="003269F7">
+    <w:p w14:paraId="1A38329C" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>投资并购纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A030810" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="0AE19017" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家重要的日本建材公司处理因其间接收购的一家中国卫生洁具公司的财务造假引发的复杂的、标的巨大的跨境争议，涉及代表客户在福建高院对目标公司的创始人提起侵权诉讼，协助客户在香港成功获得支持德国平行诉讼的财产冻结令，协助客户在多个法域同时提起其他相关的平行诉讼和仲裁程序，并代表客户作为最大债权人和最大的债务人参与目标公司的破产重整程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2320FF3D" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="1CCC1AC6" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名私募股权基金处理与其收购的日本公司的中国子公司的原管理层因拒绝被免职引发的纠纷，涉及恢复对中国子公司的控制权，解除原管理层的职务，法定代表人的变更登记，对原管理层提起刑事报案，以及在因纠纷引发的一系列诉讼和仲裁程序中代表客户，包括要求返还子公司财产的股东代表诉讼、原管理层提起的对工商局变更登记的行政诉讼、对原管理层及其他员工提起的关于非法解除劳动关系的劳动仲裁和诉讼，管理层提起的名誉权侵权诉讼和对原管理层提起的损害赔偿诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="789172C7" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="2D08465F" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内大型基金处理由于一起百亿元人民币的投资引起的与合资方之间的涉及大陆、香港和日本公司的系列纠纷，包括在两起境内的决议效力纠纷代理目标公司，并在香港获得禁止合资方任命香港公司董事代表香港公司的禁止令</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E64371A" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="168B8766" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家央企下属的上市房地产集团处理收购的房地产项目公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>49%小股东要求解除股权转让协议的纠纷，涉及一系列关于目标公司管理和控制权的纠纷及香港国际仲裁中心的仲裁案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="664AAF76" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="1497C056" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家</w:t>
       </w:r>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市公司处理因收购某韩国服装品牌引发的纠纷，包括应对卖方提起的诉讼并提起反诉</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46024DA4" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="5A0E03B7" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一位民营企业家就一起房地产项目公司的股权转让合同纠纷向最高院提起上诉并成功推翻广西高院的一审判决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="411DD4DC" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="1E30197D" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家香港上市公司处理因其作为卖方之一向一家境内上市公司出售境内子公司引发的业绩承诺索赔</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="114133B5" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="5C24DCD6" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家重要的法国制药公司处理与其收购的国内制药公司全国范围内的经销商的纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69E3F868" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="445322DB" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家香港私募基金处理与某被投林业公司创始人之间涉及财务造假的纠纷，涉及对于公司创始人的刑事报案及股东知情权诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00358814" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="0AA0CF2F" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>经常性在各类交易中就各类中国法问题协助交易团队，涉及的问题包括选择争议解决条款、破产、公司治理、公司退出机制、竞业禁止、合规以及劳动争议等等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A6E78F1" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="003269F7">
+    <w:p w14:paraId="4F2ADDE4" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金融纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F6FE06A" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="502CB448" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家政策性银行追讨为一家民营企业在欧洲的发电项目提供的项目贷款，涉及意大利、卢森堡、香港及境内的诉讼和破产程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64036432" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="17D361FA" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家著名的美国不良资产处置基金处理涉及骗贷犯罪、持续长达数年的金融借款诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FA216EB" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="0BA9FD1C" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型直属央企处理与某世界</w:t>
       </w:r>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>500强民营企业集团之间总金额超过人民币20亿元的系列融资性贸易纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FED5120" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="3E0D28FE" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名证券公司处理因股票质押式回购引发的对于贾跃亭及其兄贾跃民提起的诉讼及公证债权文书强制执行</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C27EDFC" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="37816BEF" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家欧洲主要的融资租赁公司对为大量设备承租人提供保证的设备制造厂商提起上海国仲仲裁，并后续申请法院执行胜诉仲裁裁决。成功为客户全额追讨主张的约人民币四千万元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1955DD9D" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="3CCDDE7E" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家知名证券公司的托管部门提供常年法律服务，处理与不同的份额持有人及基金管理人之间的诸多类型的争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6744C421" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="1090D59D" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家政策性银行重组违约的飞机融资贷款</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B5C5719" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="2E3A2B70" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家国际知名投行参与其作为大股东参股的公募基金管理公司的一系列带有对抗性的股权交易提供法律服务，包括另一股东的股权在在破产程序的拍卖、在北交所竞标另一国有股东的股权、在法院拍卖程序中竞拍另一股东的股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E8C7A4A" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="263DBE0C" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一支成功的私募基金的普通合伙人处理该基金清盘时与有限合伙人的纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05EAF98F" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="003269F7">
+    <w:p w14:paraId="46D1E0F9" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司治理纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20A66CBB" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="030CC128" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家香港上市的民营软件公司处理与一家知名香港公司之间的一起持续十余年的合资企业纠纷。在多起相关贸仲仲裁案件、最高院和江苏高院的诉讼案件及合资企业的强制清算程序中代理客户，并且在多起香港诉讼案件中提供有关中国法问题的法律意见。涉及争议总金额将近</w:t>
       </w:r>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿美元</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D6F5DB6" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="54C0B4DC" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华润处理“宝万之争”</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72AB7B49" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="74E8375C" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表达能处理与娃哈哈因为商标及双方成立的多家合资企业引发的纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="657A9BD0" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="21EB6081" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家欧洲航运公司就终止合资企业事宜在湖北高院起诉中方股东</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AE9DF53" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="3792E148" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家香港工业公司申请强制清算其投资的合资企业，并在后续与合资企业中方股东的贸仲仲裁中代理客户</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69B4B49C" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="291C1646" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家香港房地产开发商处理与一家当地国有企业合资的房地产项目公司的合资争议，涉及合资方对客户和项目公司总经理提起的多起法院诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="632AC3F3" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="059C28CB" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型法国广告公司处理与被收购公司的创始人（留任被收购公司的管理层）的纠纷，涉及法定代表人的变更登记、对创始人提起刑事报案、与创始人进行和解谈判等。在起诉创始人违反忠实义务的诉讼，涉及创始人的关联公司与被收购公司的关联交易的诉讼，及创始人提起的请求撤销解除其职务的董事会决议的诉讼中代理客户</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F7226A0" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="4A5B07D7" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一名民营企业家处理与收购其创办的办公用品公司并留任其作为董事长的知名美国公司的纠纷。在起诉被收购公司非法解除劳动关系的诉讼、被收购公司提起的违反忠实义务的诉讼，及公司印章的控制权诉讼中代理客户</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38725737" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="2BDDE146" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国健身器械公司为其与境内子公司的执行董事</w:t>
       </w:r>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/法定代表人的争议提供法律服务，涉及法定代表人变更登记、对该法定代表人提起刑事报案及该子公司的大规模裁员；以及在因纠纷引发的一系列法律程序中代表客户，包括针对工商局的行政复议和诉讼、非法解除劳动关系及追讨公司财产的劳动仲裁及诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27B457A1" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="2D39895C" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家日本上市公司处理与中方合作伙伴的合资纠纷，代表客户向法院申请合资公司的强制解散和清算</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2532AA2C" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="34BAE1E7" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家德国工业公司对其中国子公司的总经理提起违反忠实义务的诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03130C15" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="6B02DC14" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>经常性就公司治理问题提供法律咨询，包括争议性的董事和高管的变更、董事辞职、董事会或股东会会议、以及董事和高管的职责</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4362E5B7" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="003269F7">
+    <w:p w14:paraId="031D99F9" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>破产、重整和清算</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7306E6CB" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="38D0EA78" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为上海各法院指定的破产管理人和破产清算组的核心成员，参与各类企业（民营、外资或国有）的破产和强制清算程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65B9B973" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="3352179E" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表各类公司作为债权人或股东参与中国法院受理的破产和强制清算程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38D73929" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="51D7CDEC" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表荷兰银行作为主要债权人为其参加太子奶集团若干公司的破产程序提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3797ED5C" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="684AB363" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为安永、普华永道、毕马威、德勤、致同分别作为多家香港公司、</w:t>
       </w:r>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BVI公司、开曼群岛公司的接管人、清盘人、破产清算人提供接管并处置境内资产的法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3196EA3D" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="65451294" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家大型美国跨国公司解散、清算境内多家合资企业并处理与中方股东的争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="549A425D" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="0439F7D3" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助</w:t>
       </w:r>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>KSS在美国和日本的跨境破产中收购高田</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32E5216C" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="003269F7">
+    <w:p w14:paraId="640C0C82" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>家事纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C3D9C0D" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="399C677C" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一位已故女企业家的遗嘱执行人处理遗嘱执行及处理与女企业家作为小股东投资的合资公司的外方股东的纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FA612F3" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="23898521" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家服饰公司的创始人处理其前夫在该公司上市过程中对公司股权提出的争议及就未分割财产提起的法院诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32EAFF31" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="03296328" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家上市公司实际控制人和创始人的继承人处理与其他继承人和公司其他股东的一系列纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08EB9C17" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="0A30C08C" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一位台湾企业家的遗孀和长子处理与该企业家其他子女的继承纠纷，涉及在大陆对该企业家名下估值超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10亿元的公司的控制权争夺及多起法院诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68156B34" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="003269F7">
+    <w:p w14:paraId="51B53CA7" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>一般商事纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F8504AA" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="71274933" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名欧洲工业气体公司就一份长期气体供应合同项下的纠纷，对气体采购方提起贸仲仲裁</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0829D37B" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="73598722" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家欧洲工业公司在多起设备销售合同争议中对买方提起诉讼或贸仲仲裁</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D98878" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="66BDC635" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中部省份的某县政府处理在省高院及巡回法庭提起的</w:t>
       </w:r>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PPP项目争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E401504" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="71A4A71E" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表青岛港特大融资诈骗案的某被害单位参与该案刑事判决涉财产部分的执行程序</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28AE0518" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="4465F434" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型直属央企下属公司作为诈骗犯罪的被害单位执行刑事判决涉财产部分，对保险公司提起保险索赔，并处理与罪犯工作单位的民事索赔纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EC2C816" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="0664EC35" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家豪华汽车品牌经销商处理因保险合作引起的在广州和深圳法院的一系列诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49C88588" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="690E11F2" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家互联网独角兽对一家自媒体提起侵犯名誉权诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05ED92DA" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="2F51E783" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家新能源企业处理与供应商因产品质量引发的诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2666CF3B" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="1EF0F030" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名主题乐园处理一名游客提起的质疑乐园守则的诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A0FF3DB" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="6C2749F4" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家顶级媒体娱乐公司处理由“职业消费者”提起的一系列诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15D6F1EC" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="12C1CED4" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名主题乐园处理一名游客提起的违反安全保障义务的人身侵权诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F058FB" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="365B8D6A" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C0FB976" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="5A40AB1E" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AE0D0BF" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="5AF2925D" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28EB7B73" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="73AC70F8" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00140C24" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="23C9A700" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DDAFB3C" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="1162CB9C" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="484791E1" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="60879E6F" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77D1A64A" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="058C667F" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="206F13F0" w14:textId="77777777" w:rsidR="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="3C93FC4E" w14:textId="77777777" w:rsidR="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="5E970707" w:rsidR="00A46A04" w:rsidRPr="003269F7" w:rsidRDefault="003269F7" w:rsidP="003269F7">
+    <w:p w14:paraId="4F0A196B" w14:textId="6A46CA15" w:rsidR="00A46A04" w:rsidRPr="00125DFA" w:rsidRDefault="00125DFA" w:rsidP="00125DFA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003269F7">
+      <w:r w:rsidRPr="00125DFA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">入选司法部全国千名涉外律师人才名单 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="003269F7" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00125DFA" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2238,1491 +2238,1491 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="001C7061"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E4DA3214"/>
+    <w:nsid w:val="022F70B1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1AD819CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02F05050"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2552FF38"/>
+    <w:nsid w:val="05111FCB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0E5408A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02F22838"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="044A04C6"/>
+    <w:nsid w:val="05246FA1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EBB061E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03613DCA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C6843140"/>
+    <w:nsid w:val="069D67D9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A0A4409A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04BC5819"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9C448600"/>
+    <w:nsid w:val="11E5238D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="656A2898"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="064818B2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3780BC16"/>
+    <w:nsid w:val="13282C62"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C93CA992"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06C67C2A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0DF48C64"/>
+    <w:nsid w:val="1ECE04A7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7184786C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07D94975"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B8040074"/>
+    <w:nsid w:val="20231A9C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="945CF1E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="088D2B12"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="55786F0A"/>
+    <w:nsid w:val="21A621D8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8738FEA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="098C652B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="723A8316"/>
+    <w:nsid w:val="28A74936"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="73CCEC02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16F739FD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="83E66DD2"/>
+    <w:nsid w:val="2BBC11FF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6EDA2AE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B8A22C3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="51B02A22"/>
+    <w:nsid w:val="31D31A7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F0324758"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BD918F4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C4685182"/>
+    <w:nsid w:val="32E12517"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3760C792"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22F53BFE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C05E79EA"/>
+    <w:nsid w:val="33DA6C5F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DE20FC94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23147F83"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="392838CC"/>
+    <w:nsid w:val="371550D5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A1D05284"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="241D1FB8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3AAEB6E6"/>
+    <w:nsid w:val="373D6962"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6812074E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2644475E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F984D5A2"/>
+    <w:nsid w:val="379503AD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7184786C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="277318F9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CC4C0CBE"/>
+    <w:nsid w:val="38223A27"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="44EEBFCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28BA14EB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="05BA2562"/>
+    <w:nsid w:val="39E551B5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5B72A2DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29FC5257"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4D24F26C"/>
+    <w:nsid w:val="3E4C264F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4CC2FBE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F24421E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B62C4744"/>
+    <w:nsid w:val="427D7ED7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D6E6BD64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F2D1380"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="639A7A80"/>
+    <w:nsid w:val="44C7399F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B77E0EC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="327C092E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5C627C7A"/>
+    <w:nsid w:val="45AC2929"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7A7AF9FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34F845CA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EC0E5304"/>
+    <w:nsid w:val="46072D1B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="399A326E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35251090"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="52B6A778"/>
+    <w:nsid w:val="468349F6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B08C70BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36022164"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="339EB25C"/>
+    <w:nsid w:val="484B297F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5A5E4CE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="370B4D4A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="41DE666E"/>
+    <w:nsid w:val="49B86AC4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7D9A2264"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38AF4E0C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="18AE2FCA"/>
+    <w:nsid w:val="4B6B7E6D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="468E17E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="391C23FC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="64BACC3A"/>
+    <w:nsid w:val="4DFB5803"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C7E895C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B7242F1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="72AEEF12"/>
+    <w:nsid w:val="4F595A2E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B174645E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B9B5D55"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="19C850B0"/>
+    <w:nsid w:val="549B7B4B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="84DA49CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D3E460F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5094A466"/>
+    <w:nsid w:val="562B05CF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7AAED2B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F803FBF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F01ABAFE"/>
+    <w:nsid w:val="57A04CD3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5EE01B64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="405A0D1D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BA30525E"/>
+    <w:nsid w:val="582431F7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0DBA1CD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42144CCB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D7324062"/>
+    <w:nsid w:val="58E228C2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4E5ED278"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42B55CCB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="24D68694"/>
+    <w:nsid w:val="594D2B47"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BDBEC8F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45C854B0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="08088634"/>
+    <w:nsid w:val="5B2E3B3B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="02BE7B40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47C92579"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6DF82B4E"/>
+    <w:nsid w:val="5FCC5665"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="844E43CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EA72210"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="01B85C20"/>
+    <w:nsid w:val="60573C0F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="59A81D8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EA9012A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="82D0F76C"/>
+    <w:nsid w:val="66F50DB1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7A4AC45C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F6759EF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2E26CC56"/>
+    <w:nsid w:val="675B6CF9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A038023A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55277A8E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D6FC258E"/>
+    <w:nsid w:val="682E0B91"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="08D05326"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="558A5C1D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="03121C82"/>
+    <w:nsid w:val="69640158"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D46CC33E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C7F3372"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9306C6D6"/>
+    <w:nsid w:val="6A8D7B07"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4F8E78E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D2938EC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DC680360"/>
+    <w:nsid w:val="6B3344A4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B666DE0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E5A7FC2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DBC48908"/>
+    <w:nsid w:val="6C112355"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="515EFC3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F481F48"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6714E406"/>
+    <w:nsid w:val="6CED7F99"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B0F2A490"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68C3422A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C5E8F98A"/>
+    <w:nsid w:val="706B1BD9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="12046D26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68C62F31"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="278A3CCC"/>
+    <w:nsid w:val="715759FE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BD7E02AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D30165F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="62C2053E"/>
+    <w:nsid w:val="732B7B5D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2C8A0F7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72017148"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6F581892"/>
+    <w:nsid w:val="74FE0ADB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="68E46D6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74744A9F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D8060EFE"/>
+    <w:nsid w:val="757E4370"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BE94BD6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7576128E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9348A9C2"/>
+    <w:nsid w:val="76C66459"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0400CE44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78A764AF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C5E8F98A"/>
+    <w:nsid w:val="7B2760FE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9A24C844"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B566147"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C98E0A2E"/>
+    <w:nsid w:val="7BC214D5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CD96A770"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DC95EF4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6E0E75EA"/>
+    <w:nsid w:val="7C82488F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A3C2B9C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F1111C1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3398D1E8"/>
+    <w:nsid w:val="7CB74707"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5324DE12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="2">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="8">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="9">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="56"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="50"/>
   </w:num>
   <w:num w:numId="18">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="19">
     <w:abstractNumId w:val="52"/>
   </w:num>
-  <w:num w:numId="19">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="56"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="23">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="27">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="24">
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="29">
     <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="25">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="26">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="31">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="40">
     <w:abstractNumId w:val="37"/>
-  </w:num>
-[...25 lines deleted...]
-    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="41">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="51"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="43">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="44">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="45">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="46">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="50">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="51">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="52">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="53">
     <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="54">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="55">
-    <w:abstractNumId w:val="54"/>
+    <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="56">
-    <w:abstractNumId w:val="53"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="57">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="57"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
+    <w:rsid w:val="00125DFA"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
-    <w:rsid w:val="003269F7"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
@@ -4882,61 +4882,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003269F7"/>
+    <w:rsid w:val="00125DFA"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003269F7"/>
+    <w:rsid w:val="00125DFA"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5222,60 +5222,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A08BB81-7B23-4791-87C5-BEE42FD5D5E4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{AFAC592A-D4E7-4AAB-9009-EDDC18D6FAD2}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>513</Words>
   <Characters>2925</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>24</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3432</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>