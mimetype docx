--- v0 (2026-05-20)
+++ v1 (2026-07-24)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="7BEC5457" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+          <w:p w14:paraId="2C4F11E8" w14:textId="1010CA8B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00606C1F">
+            <w:r w:rsidRPr="003E30E9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>吴雅琼</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="346C9740" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+          <w:p w14:paraId="706EB16B" w14:textId="6F36EDDE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00606C1F">
+            <w:r w:rsidRPr="003E30E9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="44F33FA7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+          <w:p w14:paraId="6199424A" w14:textId="29504068" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00606C1F">
+            <w:r w:rsidRPr="003E30E9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 21 6263 5999</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="42DDB57F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+          <w:p w14:paraId="4F910ACA" w14:textId="06C398D9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00606C1F">
+            <w:r w:rsidRPr="003E30E9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Yaqiong.Wu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="38A70739" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00606C1F" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="22A1A411" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003E30E9" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7ACCE7D3" wp14:editId="4C4FEE74">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E1FE855" wp14:editId="4103ACDD">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="4E889C15" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00606C1F" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="18CB5FC0" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="003E30E9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00606C1F">
+            <w:r w:rsidRPr="003E30E9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>吴雅琼律师的执业领域是民商事诉讼与仲裁。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71C3B7B7" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="6289EBC5" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1097 +438,1097 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63EA655E" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="1582D7F0" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AE84F17" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="0DF516EE" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金融</w:t>
       </w:r>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/投资纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11FEE05F" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="42098E67" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家资产管理公司在上海国际经济贸易仲裁委员会（上海国际仲裁中心）处理其与债务人之间的不动产债权投资纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AD6E215" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="2B6F8371" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家证券公司在上海仲裁委处理其与多位投资人之间的数十起基金合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AD74BED" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="242F57F5" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家合伙型基金在北京及上海多个法院处理其与投资人之间的多起基金合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46F2B131" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="47E5BE92" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多个私募基金，在多地法院、仲裁机构处理其与被投公司、创始人之间的对赌合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0319FD97" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="20CD1323" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家银行、信托公司在中国各地法院、仲裁机构处理其与借款人之间的金融借款合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="264CE054" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="0C41D269" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/股权纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D60DF20" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="077B8FF9" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家医药公司在上海国际经济贸易仲裁委员会（上海国际仲裁中心）处理其与受让方的股权转让纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06A8DD05" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="794F5796" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表两位自然人股东在上海法院处理其与交易对手方之间的上市公司股权代持纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F3B3334" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="427CDA9B" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家公司在常州法院处理其与受让方之间的股权转让合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="175AA0C8" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="4A9F4E9F" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一位民营企业家在上海法院处理其与一家保险公司之间的股权并购纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CF7E9F3" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="09333DF1" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一位自然人股东在上海仲裁委员会处理其与其他股东之间的增资协议纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="099F7EDC" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="5DBCE9E1" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与一家文化公司的破产程序，并代表该公司在上海法院处理其与公司部分股东之间的追收抽逃出资纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12C6E8D3" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="2E892D13" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一位自然人股东在无锡法院处理其与公司债权人之间的清算责任纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54C8921B" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="76645464" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>建设工程</w:t>
       </w:r>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/承揽合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0685CF39" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="4ECA7071" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家制造企业在上海国际经济贸易仲裁委员会（上海国际仲裁中心）处理其与实际施工人之间的建设工程施工合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F0B401F" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="3D48889C" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家制造企业在天津法院处理其与实际施工人之间的建设工程施工合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42FDA8C9" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="48EEA47A" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家设计公司在上海法院处理其与承揽方之间的承揽合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04401275" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="5A301CB0" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与一家建筑装饰公司的破产程序，并代表该公司在中国各地法院处理该公司的一系列建设工程施工合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F251165" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="6679A9CB" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="674F319C" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="19B63DD3" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家公司、合伙企业在中国各地法院、仲裁机构处理其与借款人之间的借款合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A0F306A" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="1EA39A72" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家商业百货公司在深圳法院处理其与商户之间的多起租赁合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="011C1763" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="253E5D7F" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家咨询公司在中国国际经济贸易仲裁委员会处理其与承租人之间的租赁合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="196812F6" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="788A8BFC" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家环保公司在苏州法院处理其与承租人之间的汽车租赁服务合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A501750" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="7CA7FCF2" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家制造企业在秦皇岛法院处理一起债权人代位权纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32A088FA" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="63B485D5" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家医药公司在杭州法院处理一起债权人代位权纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B4D2D9E" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="4A5622B9" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家教育公司在上海法院处理其与咨询服务提供方之间的咨询服务合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3369ADFB" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="27A9BC5F" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表两家房地产项目公司在上海法院处理其与物业公司之间的前期物业服务合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E26EB34" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="542A42BA" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家香港公司在上海法院处理其与卖方之间的买卖合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2748001D" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="0D4FC34A" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家医药公司在浙江省高级人民法院处理其与服务方之间的技术服务合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73073777" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="73A870F8" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家医药公司在上海法院处理其与债务人之间的保证金纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="374604E5" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="35F8CAF0" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家影视公司在北京知产法院处理其与投资人之间的影视投资合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08AD4677" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="57448471" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某购房人在上海法院处理其与卖方之间的二手房房屋买卖合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02CF6E36" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="3C09FC76" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>执行纠纷</w:t>
       </w:r>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38E4188F" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="4E5A38D6" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家电器公司在山东省高级人民法院、最高人民法院处理其与一家银行之间的执行异议之诉</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6347F616" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="3A63ED9D" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家银行在北京法院处理其与债务人之间的公证债权文书执行事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="383D5C64" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="06ACC167" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家投资基金在北京、上海多地法院处理其与被执行人、其他债权人之间的多起执行异议、复议纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67975DF7" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="720C6495" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09D8138C" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="22C2C844" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>同济大学</w:t>
       </w:r>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  管理学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CCFB463" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="4656D243" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学</w:t>
       </w:r>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  法律硕士（非法学）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="199BA15F" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="1860804C" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DBCDA9F" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="1504C66F" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E05961B" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="2EC6FBE4" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>注册会计师（非执业）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DF0F8DF" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="04433770" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>资产评估师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B024E8" w14:textId="77777777" w:rsidR="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="64C464A9" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="6FD1687D" w:rsidR="00A46A04" w:rsidRPr="00606C1F" w:rsidRDefault="00606C1F" w:rsidP="00606C1F">
+    <w:p w14:paraId="4F0A196B" w14:textId="5FCA515D" w:rsidR="00A46A04" w:rsidRPr="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>吴雅琼律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00606C1F">
+      <w:r w:rsidRPr="003E30E9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2021年加入方达律师事务所。在此之前，吴雅琼律师曾在一家专注于商事争议解决的律所工作。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00606C1F" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="003E30E9" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1734,239 +1734,302 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01762E5E"/>
+    <w:nsid w:val="04211516"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="71D6A8CA"/>
+    <w:tmpl w:val="F672139C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D313852"/>
+    <w:nsid w:val="098E40E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2F5C6022"/>
+    <w:tmpl w:val="240C63B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D676CDB"/>
+    <w:nsid w:val="0A39502B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E7DA27A6"/>
+    <w:tmpl w:val="650CD97E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11F6356B"/>
+    <w:nsid w:val="0AF91F1D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FCEA2768"/>
+    <w:tmpl w:val="DF3EEB04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="142A4632"/>
+    <w:nsid w:val="0E2F4897"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8C7CE354"/>
+    <w:tmpl w:val="03C4CE4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="245B666D"/>
+    <w:nsid w:val="116870E7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2DEC0E5C"/>
+    <w:tmpl w:val="E77C1932"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="261114A4"/>
+    <w:nsid w:val="132B0C62"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9AFA0898"/>
+    <w:tmpl w:val="97285F78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CAE5A60"/>
+    <w:nsid w:val="155215D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="135853F4"/>
+    <w:tmpl w:val="B776A9EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D1131A5"/>
+    <w:nsid w:val="1E9C0A5A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C818F104"/>
+    <w:tmpl w:val="204ED2AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25684CDE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="49BC30CE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="272F5EA2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D53A8D80"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29276965"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D1BE1EFE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2035,918 +2098,855 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31CC17D7"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="335F0A04"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="49B28E08"/>
+    <w:tmpl w:val="99BE7F64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37894DA4"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37A8781C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A3B02B04"/>
+    <w:tmpl w:val="B6E622F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39466E61"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39633ADE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4768AE22"/>
+    <w:tmpl w:val="41F0F3C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39C870DC"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D337D0F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="75E419BA"/>
+    <w:tmpl w:val="EA1CC5FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3C583FD6"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E7F555D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C8BA3CAC"/>
+    <w:tmpl w:val="D534CB96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40787B20"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43067DD5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9F424DA0"/>
+    <w:tmpl w:val="A030FEBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40BC2DCB"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BFC434A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="20A83730"/>
+    <w:tmpl w:val="6B8A20A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44651138"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D9F7F8E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE2EAB58"/>
+    <w:tmpl w:val="01BA78EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CB045A8"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50F628A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="71043500"/>
+    <w:tmpl w:val="1200FAAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51364EC7"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51EF087E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="18BAFDA8"/>
+    <w:tmpl w:val="18747584"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52986795"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53510D05"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CE2C11D8"/>
+    <w:tmpl w:val="FC9A2DD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53CE43BB"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5828469F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DD6E4E90"/>
+    <w:tmpl w:val="829E60AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53EC4C0A"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C574BDC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="668450F8"/>
+    <w:tmpl w:val="91CCD48E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="542C721D"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C921EB1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0FB62244"/>
+    <w:tmpl w:val="DF3EEB04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58E75B15"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F6F6701"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A89ACF0E"/>
+    <w:tmpl w:val="C4F0DBEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59641BF2"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65233B7D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="05EA33E4"/>
+    <w:tmpl w:val="2750B30C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61E261D1"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6928767A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="56A437AC"/>
+    <w:tmpl w:val="9C2A97E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63B60F53"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="698B4E09"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E165606"/>
+    <w:tmpl w:val="374EFDA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="647527CA"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D2854F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="57E2071A"/>
+    <w:tmpl w:val="627E0AC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="656642B5"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EBE39AA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1FF0B91E"/>
+    <w:tmpl w:val="9D9E6518"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68705487"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70622598"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E0C47C9A"/>
+    <w:tmpl w:val="A014B712"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A8B1B2E"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72FC092A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EFB0C1D0"/>
+    <w:tmpl w:val="9C365E56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D941819"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74407E5B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="21F86DBE"/>
+    <w:tmpl w:val="4DFC46C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70605946"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7791595C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9F424DA0"/>
+    <w:tmpl w:val="B412CB5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72A27799"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79551530"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EA34548C"/>
+    <w:tmpl w:val="66A40484"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73A31094"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F6770A5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE5CF688"/>
+    <w:tmpl w:val="9E3E1C92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7449769B"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FE53745"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F8CE9918"/>
+    <w:tmpl w:val="65E22E58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-[...61 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="12">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="11">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="18">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="34">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="19">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="40">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="21">
-[...58 lines deleted...]
-  </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2983,68 +2983,68 @@
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
+    <w:rsid w:val="003E30E9"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
-    <w:rsid w:val="00606C1F"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
@@ -4180,61 +4180,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00606C1F"/>
+    <w:rsid w:val="003E30E9"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00606C1F"/>
+    <w:rsid w:val="003E30E9"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4520,51 +4520,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE154E1F-DFEB-4727-A5B3-090B261C47F6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACA73499-1A96-401B-ACE2-928F4FE4DD0B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>218</Words>
   <Characters>1245</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1461</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>