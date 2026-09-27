--- v1 (2026-07-24)
+++ v2 (2026-09-27)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="1010CA8B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+          <w:p w14:paraId="2C4F11E8" w14:textId="6D00A4D4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002B6671" w:rsidP="002B6671">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="003E30E9">
+            <w:r w:rsidRPr="002B6671">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>吴雅琼</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="6F36EDDE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+          <w:p w14:paraId="706EB16B" w14:textId="4CC04CA1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002B6671" w:rsidP="002B6671">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="003E30E9">
+            <w:r w:rsidRPr="002B6671">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="29504068" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+          <w:p w14:paraId="6199424A" w14:textId="0848A0D2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002B6671" w:rsidP="002B6671">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="003E30E9">
+            <w:r w:rsidRPr="002B6671">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 21 6263 5999</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="06C398D9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+          <w:p w14:paraId="4F910ACA" w14:textId="654E5414" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002B6671" w:rsidP="002B6671">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="003E30E9">
+            <w:r w:rsidRPr="002B6671">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Yaqiong.Wu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="22A1A411" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003E30E9" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0C889CF0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002B6671" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2E1FE855" wp14:editId="4103ACDD">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6FF967AB" wp14:editId="6A5BAC5A">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="18CB5FC0" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="003E30E9" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="08FC8186" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="002B6671" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="003E30E9">
+            <w:r w:rsidRPr="002B6671">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>吴雅琼律师的执业领域是民商事诉讼与仲裁。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6289EBC5" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="616F57CD" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1097 +438,1097 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1582D7F0" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="4D0006C1" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DF516EE" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="30CB8E64" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金融</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/投资纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42098E67" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="06C2B845" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家资产管理公司在上海国际经济贸易仲裁委员会（上海国际仲裁中心）处理其与债务人之间的不动产债权投资纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B6F8371" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="639F0F86" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家证券公司在上海仲裁委处理其与多位投资人之间的数十起基金合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="242F57F5" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="24E07F23" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家合伙型基金在北京及上海多个法院处理其与投资人之间的多起基金合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47E5BE92" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="1C7971C2" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多个私募基金，在多地法院、仲裁机构处理其与被投公司、创始人之间的对赌合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20CD1323" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="429E42B2" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家银行、信托公司在中国各地法院、仲裁机构处理其与借款人之间的金融借款合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C41D269" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="37D25A5C" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/股权纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="077B8FF9" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="16214865" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家医药公司在上海国际经济贸易仲裁委员会（上海国际仲裁中心）处理其与受让方的股权转让纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="794F5796" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="75240733" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表两位自然人股东在上海法院处理其与交易对手方之间的上市公司股权代持纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="427CDA9B" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="121DEB20" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家公司在常州法院处理其与受让方之间的股权转让合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A9F4E9F" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="40C4AADB" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一位民营企业家在上海法院处理其与一家保险公司之间的股权并购纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09333DF1" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="2FC723E0" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一位自然人股东在上海仲裁委员会处理其与其他股东之间的增资协议纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DBCE9E1" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="1205D20B" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与一家文化公司的破产程序，并代表该公司在上海法院处理其与公司部分股东之间的追收抽逃出资纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E892D13" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="7F64C43F" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一位自然人股东在无锡法院处理其与公司债权人之间的清算责任纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76645464" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="081BAFF8" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>建设工程</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/承揽合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ECA7071" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="568B0C09" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家制造企业在上海国际经济贸易仲裁委员会（上海国际仲裁中心）处理其与实际施工人之间的建设工程施工合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D48889C" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="7F02DBED" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家制造企业在天津法院处理其与实际施工人之间的建设工程施工合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48EEA47A" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="149532C4" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家设计公司在上海法院处理其与承揽方之间的承揽合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A301CB0" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="14E72D7E" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与一家建筑装饰公司的破产程序，并代表该公司在中国各地法院处理该公司的一系列建设工程施工合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6679A9CB" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="382EAC47" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19B63DD3" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="3E7E08CE" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家公司、合伙企业在中国各地法院、仲裁机构处理其与借款人之间的借款合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EA39A72" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="1C1AE577" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家商业百货公司在深圳法院处理其与商户之间的多起租赁合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="253E5D7F" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="1B16B1F7" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家咨询公司在中国国际经济贸易仲裁委员会处理其与承租人之间的租赁合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="788A8BFC" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="1BF3F7EF" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家环保公司在苏州法院处理其与承租人之间的汽车租赁服务合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CA7FCF2" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="7EDD4221" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家制造企业在秦皇岛法院处理一起债权人代位权纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63B485D5" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="597E0EE6" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家医药公司在杭州法院处理一起债权人代位权纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A5622B9" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="4924412C" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家教育公司在上海法院处理其与咨询服务提供方之间的咨询服务合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27A9BC5F" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="5420B4E4" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表两家房地产项目公司在上海法院处理其与物业公司之间的前期物业服务合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="542A42BA" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="74BBC30C" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家香港公司在上海法院处理其与卖方之间的买卖合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D4FC34A" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="659DCE68" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家医药公司在浙江省高级人民法院处理其与服务方之间的技术服务合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73A870F8" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="2148E452" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家医药公司在上海法院处理其与债务人之间的保证金纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35F8CAF0" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="40C1330B" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家影视公司在北京知产法院处理其与投资人之间的影视投资合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57448471" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="47CA98DB" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某购房人在上海法院处理其与卖方之间的二手房房屋买卖合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C09FC76" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="3FFD6D92" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>执行纠纷</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E5A38D6" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="13A1071B" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家电器公司在山东省高级人民法院、最高人民法院处理其与一家银行之间的执行异议之诉</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A63ED9D" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="3E1EFE42" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家银行在北京法院处理其与债务人之间的公证债权文书执行事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06ACC167" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="0450A4E6" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家投资基金在北京、上海多地法院处理其与被执行人、其他债权人之间的多起执行异议、复议纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="720C6495" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="7CF73341" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22C2C844" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="55EAF3AD" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>同济大学</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  管理学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4656D243" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="27373241" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">  法律硕士（非法学）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1860804C" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="31745631" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1504C66F" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="5425D9CA" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EC6FBE4" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="177BE605" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>注册会计师（非执业）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04433770" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="7003519D" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>资产评估师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64C464A9" w14:textId="77777777" w:rsidR="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="518E6148" w14:textId="77777777" w:rsidR="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="5FCA515D" w:rsidR="00A46A04" w:rsidRPr="003E30E9" w:rsidRDefault="003E30E9" w:rsidP="003E30E9">
+    <w:p w14:paraId="4F0A196B" w14:textId="7CB84D68" w:rsidR="00A46A04" w:rsidRPr="002B6671" w:rsidRDefault="002B6671" w:rsidP="002B6671">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>吴雅琼律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="003E30E9">
+      <w:r w:rsidRPr="002B6671">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2021年加入方达律师事务所。在此之前，吴雅琼律师曾在一家专注于商事争议解决的律所工作。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="003E30E9" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="002B6671" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1734,302 +1734,386 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04211516"/>
+    <w:nsid w:val="01887EF8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F672139C"/>
+    <w:tmpl w:val="ADD8B942"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="098E40E0"/>
+    <w:nsid w:val="067B5427"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="240C63B8"/>
+    <w:tmpl w:val="0A62A3D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A39502B"/>
+    <w:nsid w:val="06842D02"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="650CD97E"/>
+    <w:tmpl w:val="E91697C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AF91F1D"/>
+    <w:nsid w:val="06906103"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF3EEB04"/>
+    <w:tmpl w:val="E9282D34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E2F4897"/>
+    <w:nsid w:val="06B16F47"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="03C4CE4E"/>
+    <w:tmpl w:val="8E003752"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="116870E7"/>
+    <w:nsid w:val="090410F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E77C1932"/>
+    <w:tmpl w:val="1338C37E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="132B0C62"/>
+    <w:nsid w:val="09BA5113"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="97285F78"/>
+    <w:tmpl w:val="8AFA4268"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="155215D1"/>
+    <w:nsid w:val="0DDA0CA6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B776A9EC"/>
+    <w:tmpl w:val="80001004"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E9C0A5A"/>
+    <w:nsid w:val="0E092241"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="204ED2AC"/>
+    <w:tmpl w:val="376CA3CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25684CDE"/>
+    <w:nsid w:val="18094B0B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="49BC30CE"/>
+    <w:tmpl w:val="FCE6B702"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="272F5EA2"/>
+    <w:nsid w:val="192567DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D53A8D80"/>
+    <w:tmpl w:val="87EC0C80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29276965"/>
+    <w:nsid w:val="1D3D6DC2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D1BE1EFE"/>
+    <w:tmpl w:val="0896C086"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="251C6E1E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="68D29B26"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="278C5988"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9196C2DC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28E33C13"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CF9E7286"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B9816BB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5F245252"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2098,855 +2182,771 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="335F0A04"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="391923C9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="99BE7F64"/>
+    <w:tmpl w:val="49D83912"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37A8781C"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CB7663D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B6E622F2"/>
+    <w:tmpl w:val="54F48286"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39633ADE"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FF55200"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="41F0F3C4"/>
+    <w:tmpl w:val="5CA20F44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3D337D0F"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40680790"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EA1CC5FC"/>
+    <w:tmpl w:val="FDC04A30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E7F555D"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41FC32AE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D534CB96"/>
+    <w:tmpl w:val="3C142B8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43067DD5"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42A04592"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A030FEBC"/>
+    <w:tmpl w:val="0FC2090E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BFC434A"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47E13DC4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6B8A20A2"/>
+    <w:tmpl w:val="E2E61482"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D9F7F8E"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48A93D82"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="01BA78EE"/>
+    <w:tmpl w:val="58F65C40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50F628A0"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B54131F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1200FAAA"/>
+    <w:tmpl w:val="6588A8D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51EF087E"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EEB644A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="18747584"/>
+    <w:tmpl w:val="7728B21C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53510D05"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="565B2A97"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC9A2DD8"/>
+    <w:tmpl w:val="9528A5E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5828469F"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BDB1C9E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="829E60AC"/>
+    <w:tmpl w:val="854297EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C574BDC"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E2B5066"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="91CCD48E"/>
+    <w:tmpl w:val="1C36A146"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C921EB1"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E5A747A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF3EEB04"/>
+    <w:tmpl w:val="EA96413C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F6F6701"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62AA54CF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C4F0DBEE"/>
+    <w:tmpl w:val="9C202702"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65233B7D"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="648E65B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2750B30C"/>
+    <w:tmpl w:val="97B47CEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6928767A"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64B9636C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9C2A97E0"/>
+    <w:tmpl w:val="A6488830"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="698B4E09"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6576224B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="374EFDA4"/>
+    <w:tmpl w:val="896EBB2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D2854F1"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="68706EC0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="627E0AC6"/>
+    <w:tmpl w:val="FF1EB700"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EBE39AA"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="772768FD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D9E6518"/>
+    <w:tmpl w:val="A20C35D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70622598"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="777C245E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A014B712"/>
+    <w:tmpl w:val="60BA3EB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72FC092A"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="779C6045"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9C365E56"/>
+    <w:tmpl w:val="8AFA4268"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74407E5B"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BF94ABC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4DFC46C0"/>
+    <w:tmpl w:val="CBD4202C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-[...82 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="11">
-[...14 lines deleted...]
-  <w:num w:numId="16">
+  <w:num w:numId="29">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="17">
-[...37 lines deleted...]
-  </w:num>
   <w:num w:numId="30">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2974,60 +2974,60 @@
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
+    <w:rsid w:val="002B6671"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
-    <w:rsid w:val="003E30E9"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
@@ -4180,61 +4180,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003E30E9"/>
+    <w:rsid w:val="002B6671"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003E30E9"/>
+    <w:rsid w:val="002B6671"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4520,51 +4520,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{ACA73499-1A96-401B-ACE2-928F4FE4DD0B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{64500375-62E9-4E41-877D-47F2DB81F415}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>218</Words>
   <Characters>1245</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1461</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>