--- v0 (2026-06-19)
+++ v1 (2026-08-14)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="599FB82E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F74403" w:rsidP="00F74403">
+          <w:p w14:paraId="2C4F11E8" w14:textId="1767353F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004B705A" w:rsidP="004B705A">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00F74403">
+            <w:r w:rsidRPr="004B705A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>BOBBY NOER RAHMAN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="5F69A3F6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F74403" w:rsidP="00F74403">
+          <w:p w14:paraId="706EB16B" w14:textId="6D7267C2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004B705A" w:rsidP="004B705A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00F74403">
+            <w:r w:rsidRPr="004B705A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>本地合伙人·新加坡</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="72C3F9BE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F74403" w:rsidP="00F74403">
+          <w:p w14:paraId="6199424A" w14:textId="59036E51" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004B705A" w:rsidP="004B705A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00F74403">
+            <w:r w:rsidRPr="004B705A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+65 6859 6789</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6350E502" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F74403" w:rsidP="00F74403">
+          <w:p w14:paraId="4F910ACA" w14:textId="73AC088B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004B705A" w:rsidP="004B705A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00F74403">
+            <w:r w:rsidRPr="004B705A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>bobby.rahman@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="7D02A9CA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F74403" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="4850D541" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004B705A" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6A38A7BC" wp14:editId="207EF2CC">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="601205CA" wp14:editId="2A66ADBE">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="316E68A7" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00F74403" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="29D0A4A6" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="004B705A" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00F74403">
+            <w:r w:rsidRPr="004B705A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Rahman先生专注于印尼公司法和商法，涵盖银行和金融、房地产和基础设施以及自然资源领域。他还处理涉及印尼公司的跨境投资事宜。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34FB8ACA" w14:textId="77777777" w:rsidR="00F74403" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="45FB973C" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,950 +438,950 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D1A3A9B" w14:textId="77777777" w:rsidR="00F74403" w:rsidRDefault="00F74403" w:rsidP="00F74403">
+    <w:p w14:paraId="056C3183" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39708C73" w14:textId="77777777" w:rsidR="00F74403" w:rsidRDefault="00F74403" w:rsidP="00F74403">
+    <w:p w14:paraId="739FD6F1" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1EEABBB9" w14:textId="77777777" w:rsidR="00F74403" w:rsidRDefault="00F74403" w:rsidP="00F74403">
+    <w:p w14:paraId="4C4FDFF7" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表印度尼西亚最大的国有银行之一</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PT Bank Rakyat Indonesia (Persero), Tbk.收购PT Bank Agroniaga, Tbk.，并将其转变为伊斯兰银行。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16354C61" w14:textId="77777777" w:rsidR="00F74403" w:rsidRDefault="00F74403" w:rsidP="00F74403">
+    <w:p w14:paraId="4B33309D" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PT Bank Bukopin, Tbk.的股东向Bosowa Group出售股份。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="536FF606" w14:textId="77777777" w:rsidR="00F74403" w:rsidRDefault="00F74403" w:rsidP="00F74403">
+    <w:p w14:paraId="1EEDB197" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PT Bank Mandiri (Persero), Tbk.收购AXA Mandiri Insurance 2%的股份。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55494A81" w14:textId="77777777" w:rsidR="00F74403" w:rsidRDefault="00F74403" w:rsidP="00F74403">
+    <w:p w14:paraId="738A1814" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表马来西亚的一家大型种植园公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kuala Lumpur Kepong Bhd.收购位于印度尼西亚苏门答腊岛和加里曼丹岛的多家种植园公司。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72566912" w14:textId="77777777" w:rsidR="00F74403" w:rsidRDefault="00F74403" w:rsidP="00F74403">
+    <w:p w14:paraId="0C023380" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表印尼多家国有伊斯兰银行，为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PT KutilangPaksi Mas (KPM)在加里曼丹岛丹绒巴都（TanjungBatu）和洛瓦（Lowa）以及苏门答腊岛勿拉湾1号和勿拉湾2号的发电厂和HSD（高供给柴油）项目提供各种伊斯兰银团贷款，金额达1185万亿印尼盾和7900万美元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76EF9AFA" w14:textId="77777777" w:rsidR="00F74403" w:rsidRDefault="00F74403" w:rsidP="00F74403">
+    <w:p w14:paraId="5D6FD886" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家国有传统银行和伊斯兰银行就向电信网络服务提供商</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PT Citra Sari Makmur, Tbk.提供印度尼西亚首笔俱乐部交易融资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A0FFB33" w14:textId="77777777" w:rsidR="00F74403" w:rsidRDefault="00F74403" w:rsidP="00F74403">
+    <w:p w14:paraId="4D89A150" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表安中石油（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China Sonangol Pte. Ltd.）收购印度尼西亚巴厘岛金巴兰洲际酒店（Jimbaran Intercontinental Hotel）项目公司的多数股权提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="754FAFC7" w14:textId="77777777" w:rsidR="00F74403" w:rsidRDefault="00F74403" w:rsidP="00F74403">
+    <w:p w14:paraId="73BE3A32" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表吉宝置业（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Keppel Land）收购印尼东雅加达大型住宅雅加达花园城（Jakarta Garden City）项目公司的多数股权提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="615F65D2" w14:textId="77777777" w:rsidR="00F74403" w:rsidRDefault="00F74403" w:rsidP="00F74403">
+    <w:p w14:paraId="21EC284A" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表吉宝置业（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Keppel Land）收购位于雅加达市中心的商业办公楼国际金融中心二号楼（IFC Tower 2）提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B56E739" w14:textId="77777777" w:rsidR="00F74403" w:rsidRDefault="00F74403" w:rsidP="00F74403">
+    <w:p w14:paraId="7667D7C1" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表安中石油（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China Sonangol Pte. Ltd.）处理位于雅加达市中心的Indonesia Tower开发项目的融资事宜提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50B3BC30" w14:textId="77777777" w:rsidR="00F74403" w:rsidRDefault="00F74403" w:rsidP="00F74403">
+    <w:p w14:paraId="4E509A13" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IJM Berhad收购位于印度尼西亚楠榜的垦殖权（HGU）土地提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CB6D915" w14:textId="77777777" w:rsidR="00F74403" w:rsidRDefault="00F74403" w:rsidP="00F74403">
+    <w:p w14:paraId="43118AEC" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家印尼企业集团作为业主，采用</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FIDIC银皮书模式（EPC/Turnkey 交钥匙合同）建造煤电厂。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ACDCBDC" w14:textId="77777777" w:rsidR="00F74403" w:rsidRDefault="00F74403" w:rsidP="00F74403">
+    <w:p w14:paraId="0B8B2B79" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华夏幸福印尼（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CFLD Indonesia）与三菱亚洲地产（Mitsubishi Estate Asia）成立合资公司提供法律服务，该合资公司旨在印尼的丹格朗开发商业区和有地住宅。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D13DE13" w14:textId="77777777" w:rsidR="00F74403" w:rsidRDefault="00F74403" w:rsidP="00F74403">
+    <w:p w14:paraId="49BA27A3" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华夏幸福印尼（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CFLD Indonesia）从印尼一家大型企业集团收购位于西爪哇卡拉旺的工业用地提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AE89376" w14:textId="77777777" w:rsidR="00F74403" w:rsidRDefault="00F74403" w:rsidP="00F74403">
+    <w:p w14:paraId="30699793" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华夏幸福印尼（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CFLD Indonesia）向宁德时代（CATL）出售用于建设印尼最大的电动汽车电池厂土地提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5766C8A1" w14:textId="77777777" w:rsidR="00F74403" w:rsidRDefault="00F74403" w:rsidP="00F74403">
+    <w:p w14:paraId="29651D88" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华夏幸福印尼（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CFLD Indonesia）向LG新能源（LG Energy Solution）出售用于建设电池厂的土地提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1697E9B2" w14:textId="77777777" w:rsidR="00F74403" w:rsidRDefault="00F74403" w:rsidP="00F74403">
+    <w:p w14:paraId="327C216B" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华夏幸福印尼（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CFLD Indonesia）向亿恩科（EnChem）出售用于建设电池厂的土地提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="520C610C" w14:textId="77777777" w:rsidR="00F74403" w:rsidRDefault="00F74403" w:rsidP="00F74403">
+    <w:p w14:paraId="3CB31097" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华夏幸福印尼（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CFLD Indonesia）向印尼一家企业集团出售土地提供法律服务，该土地用于建设在丹格朗的一家知名国际学校。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C153A76" w14:textId="77777777" w:rsidR="00F74403" w:rsidRDefault="00F74403" w:rsidP="00F74403">
+    <w:p w14:paraId="176A998C" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华夏幸福印尼（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CFLD Indonesia）使用FIDIC红皮书模式与多家承包商就其工业地产项目和住宅项目的施工合同进行谈判。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CADCC6F" w14:textId="77777777" w:rsidR="00F74403" w:rsidRDefault="00F74403" w:rsidP="00F74403">
+    <w:p w14:paraId="5ACB8DC7" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华夏幸福印尼（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CFLD Indonesia）使用FIDIC红皮书模式与多家承包商就其工业地产项目和住宅项目的设计和建造合同进行谈判。   *上述某些项目为加入方达律师事务所前经办完成的项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F58C6DE" w14:textId="77777777" w:rsidR="00F74403" w:rsidRDefault="00F74403" w:rsidP="00F74403">
+    <w:p w14:paraId="65137E3B" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D750978" w14:textId="77777777" w:rsidR="00F74403" w:rsidRDefault="00F74403" w:rsidP="00F74403">
+    <w:p w14:paraId="1324F6B5" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>印尼国立巴查查兰大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DE79EDB" w14:textId="77777777" w:rsidR="00F74403" w:rsidRDefault="00F74403" w:rsidP="00F74403">
+    <w:p w14:paraId="7418D2BE" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>鹿特丹伊拉斯姆斯大学，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF217D6" w14:textId="77777777" w:rsidR="00F74403" w:rsidRDefault="00F74403" w:rsidP="00F74403">
+    <w:p w14:paraId="5FD801DC" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A347966" w14:textId="77777777" w:rsidR="00F74403" w:rsidRDefault="00F74403" w:rsidP="00F74403">
+    <w:p w14:paraId="06C90C1E" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>印度尼西亚共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65C2AD67" w14:textId="77777777" w:rsidR="00F74403" w:rsidRDefault="00F74403" w:rsidP="00F74403">
+    <w:p w14:paraId="2C4B5DD7" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4809296D" w14:textId="77777777" w:rsidR="00F74403" w:rsidRDefault="00F74403" w:rsidP="00F74403">
+    <w:p w14:paraId="48C40581" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2025年加入方达之前，Rahman先生在一家印尼律师事务所执业近九年，专注于公司法和商法领域，包括房地产、银行与金融以及自然资源领域。他还曾在CFLD Indonesia（上交所上市公司华夏幸福基业股份有限公司在印尼的子公司）担任过八年的总法律顾问。Rahman先生为印度尼西亚共和国执业律师。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50D6283F" w14:textId="77777777" w:rsidR="00F74403" w:rsidRDefault="00F74403" w:rsidP="00F74403">
+    <w:p w14:paraId="6D7716EC" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20625B0E" w14:textId="77777777" w:rsidR="00F74403" w:rsidRDefault="00F74403" w:rsidP="00F74403">
+    <w:p w14:paraId="1C922F98" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11FB303C" w14:textId="77777777" w:rsidR="00F74403" w:rsidRDefault="00F74403" w:rsidP="00F74403">
+    <w:p w14:paraId="79F044DC" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>荣登</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>法律500强-2024年度东南亚总法律顾问榜单</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="0A351420" w:rsidR="00A46A04" w:rsidRPr="00F74403" w:rsidRDefault="00F74403" w:rsidP="00F74403">
+    <w:p w14:paraId="4F0A196B" w14:textId="26493D96" w:rsidR="00A46A04" w:rsidRPr="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>荣获</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《亚洲法律杂志》(Asian Legal Business)印度尼西亚法律大奖-2017年度房地产与建设工程法务团队大奖</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F74403">
+      <w:r w:rsidRPr="004B705A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00F74403" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="004B705A" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1587,418 +1587,418 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03A74B08"/>
+    <w:nsid w:val="001E3A7D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4BC8A32C"/>
+    <w:tmpl w:val="032C30D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03BB4A57"/>
+    <w:nsid w:val="079809A6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="49C21D36"/>
+    <w:tmpl w:val="A1BADE26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="046721E4"/>
+    <w:nsid w:val="13696853"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E2E0440C"/>
+    <w:tmpl w:val="82022392"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="074D3D43"/>
+    <w:nsid w:val="137F2B3F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62A24D60"/>
+    <w:tmpl w:val="8730CCBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="080D7F6D"/>
+    <w:nsid w:val="1C8A0DEF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D4A6A418"/>
+    <w:tmpl w:val="038084BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A2B48C2"/>
+    <w:nsid w:val="1F3910E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F2460680"/>
+    <w:tmpl w:val="28AEF5F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A916E37"/>
+    <w:nsid w:val="22320005"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5BB45F32"/>
+    <w:tmpl w:val="D9B221A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E183E9A"/>
+    <w:nsid w:val="22B410CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F0DA954C"/>
+    <w:tmpl w:val="C596AB3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F511A76"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="312D47E1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4B00959C"/>
+    <w:tmpl w:val="D5D4E4B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FC05286"/>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3470595F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B02ABB90"/>
+    <w:tmpl w:val="C596AB3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25296177"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34CC29ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2486770C"/>
+    <w:tmpl w:val="7CB81BC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32CA3185"/>
+    <w:nsid w:val="357C01FC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C5F28C34"/>
+    <w:tmpl w:val="8466BEFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A191B71"/>
+    <w:nsid w:val="3A5C09D7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C6369996"/>
+    <w:tmpl w:val="1BDACF54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2089,429 +2089,429 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BA86918"/>
+    <w:nsid w:val="41287077"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="54521DD8"/>
+    <w:tmpl w:val="64A6C31A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C3F031A"/>
+    <w:nsid w:val="41982C06"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7AB86776"/>
+    <w:tmpl w:val="8B92CB30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43D8787F"/>
+    <w:nsid w:val="4322280C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3B349A24"/>
+    <w:tmpl w:val="5004010E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45B72EB9"/>
+    <w:nsid w:val="4CD24F76"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9ACE6DBE"/>
+    <w:tmpl w:val="22AA48D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B0B2035"/>
+    <w:nsid w:val="4D296E6A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="099AA096"/>
+    <w:tmpl w:val="F2B0E430"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BE966C8"/>
+    <w:nsid w:val="56B07717"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="756401FC"/>
+    <w:tmpl w:val="DF0A2E3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C104D6A"/>
+    <w:nsid w:val="58CC4E05"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A24A8DAC"/>
+    <w:tmpl w:val="26EEF2BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D644656"/>
+    <w:nsid w:val="6BC378B3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A0FEB944"/>
+    <w:tmpl w:val="00AE5094"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59427A85"/>
+    <w:nsid w:val="6EF73692"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B2B0B430"/>
+    <w:tmpl w:val="D5B89114"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60CA77A4"/>
+    <w:nsid w:val="6F391D98"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62327090"/>
+    <w:tmpl w:val="3A2C148C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FCF3519"/>
+    <w:nsid w:val="70314928"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="45321EE4"/>
+    <w:tmpl w:val="30E66826"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74F361F7"/>
+    <w:nsid w:val="70C80B1C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62A24D60"/>
+    <w:tmpl w:val="DF1E2FD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="760316EA"/>
+    <w:nsid w:val="70FB180C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3EC47386"/>
+    <w:tmpl w:val="60A296BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BB34DC4"/>
+    <w:nsid w:val="7D364A75"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="034E4632"/>
+    <w:tmpl w:val="36887530"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="3">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="12">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="9">
-[...2 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="16">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="11">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="19">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="27">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="20">
-[...8 lines deleted...]
-  <w:num w:numId="23">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="24">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2553,50 +2553,51 @@
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
+    <w:rsid w:val="004B705A"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
@@ -2652,51 +2653,50 @@
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
-    <w:rsid w:val="00F74403"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
@@ -3745,61 +3745,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F74403"/>
+    <w:rsid w:val="004B705A"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F74403"/>
+    <w:rsid w:val="004B705A"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4085,51 +4085,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3EEAFBFA-24A4-4FC4-8435-005310D5AD49}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4FB0F3C3-5B15-4948-9304-D4B6641B2794}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>291</Words>
   <Characters>1659</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1947</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>