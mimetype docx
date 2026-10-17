--- v1 (2026-08-14)
+++ v2 (2026-10-17)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="1767353F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004B705A" w:rsidP="004B705A">
+          <w:p w14:paraId="2C4F11E8" w14:textId="1333DD23" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007E7C93" w:rsidP="007E7C93">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="004B705A">
+            <w:r w:rsidRPr="007E7C93">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>BOBBY NOER RAHMAN</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="6D7267C2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004B705A" w:rsidP="004B705A">
+          <w:p w14:paraId="706EB16B" w14:textId="47B74921" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007E7C93" w:rsidP="007E7C93">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="004B705A">
+            <w:r w:rsidRPr="007E7C93">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>本地合伙人·新加坡</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="59036E51" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004B705A" w:rsidP="004B705A">
+          <w:p w14:paraId="6199424A" w14:textId="5D7D406B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007E7C93" w:rsidP="007E7C93">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="004B705A">
+            <w:r w:rsidRPr="007E7C93">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+65 6859 6789</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="73AC088B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004B705A" w:rsidP="004B705A">
+          <w:p w14:paraId="4F910ACA" w14:textId="291D2303" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007E7C93" w:rsidP="007E7C93">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="004B705A">
+            <w:r w:rsidRPr="007E7C93">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>bobby.rahman@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="4850D541" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004B705A" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="181059F8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007E7C93" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="601205CA" wp14:editId="2A66ADBE">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="46583CC2" wp14:editId="29B58972">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="29D0A4A6" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="004B705A" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="5DD4F145" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="007E7C93" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="004B705A">
+            <w:r w:rsidRPr="007E7C93">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>Rahman先生专注于印尼公司法和商法，涵盖银行和金融、房地产和基础设施以及自然资源领域。他还处理涉及印尼公司的跨境投资事宜。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45FB973C" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="621B3EEC" w14:textId="77777777" w:rsidR="007E7C93" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,950 +438,950 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="056C3183" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
+    <w:p w14:paraId="26C7E78E" w14:textId="77777777" w:rsidR="007E7C93" w:rsidRDefault="007E7C93" w:rsidP="007E7C93">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="739FD6F1" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
+    <w:p w14:paraId="68C8E4B1" w14:textId="77777777" w:rsidR="007E7C93" w:rsidRDefault="007E7C93" w:rsidP="007E7C93">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4C4FDFF7" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
+    <w:p w14:paraId="22AE3C57" w14:textId="77777777" w:rsidR="007E7C93" w:rsidRDefault="007E7C93" w:rsidP="007E7C93">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表印度尼西亚最大的国有银行之一</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PT Bank Rakyat Indonesia (Persero), Tbk.收购PT Bank Agroniaga, Tbk.，并将其转变为伊斯兰银行。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B33309D" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
+    <w:p w14:paraId="17B1905D" w14:textId="77777777" w:rsidR="007E7C93" w:rsidRDefault="007E7C93" w:rsidP="007E7C93">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PT Bank Bukopin, Tbk.的股东向Bosowa Group出售股份。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EEDB197" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
+    <w:p w14:paraId="335A436B" w14:textId="77777777" w:rsidR="007E7C93" w:rsidRDefault="007E7C93" w:rsidP="007E7C93">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PT Bank Mandiri (Persero), Tbk.收购AXA Mandiri Insurance 2%的股份。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="738A1814" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
+    <w:p w14:paraId="682E0707" w14:textId="77777777" w:rsidR="007E7C93" w:rsidRDefault="007E7C93" w:rsidP="007E7C93">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表马来西亚的一家大型种植园公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Kuala Lumpur Kepong Bhd.收购位于印度尼西亚苏门答腊岛和加里曼丹岛的多家种植园公司。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C023380" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
+    <w:p w14:paraId="5FB93AEB" w14:textId="77777777" w:rsidR="007E7C93" w:rsidRDefault="007E7C93" w:rsidP="007E7C93">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表印尼多家国有伊斯兰银行，为</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PT KutilangPaksi Mas (KPM)在加里曼丹岛丹绒巴都（TanjungBatu）和洛瓦（Lowa）以及苏门答腊岛勿拉湾1号和勿拉湾2号的发电厂和HSD（高供给柴油）项目提供各种伊斯兰银团贷款，金额达1185万亿印尼盾和7900万美元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D6FD886" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
+    <w:p w14:paraId="28D55F50" w14:textId="77777777" w:rsidR="007E7C93" w:rsidRDefault="007E7C93" w:rsidP="007E7C93">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家国有传统银行和伊斯兰银行就向电信网络服务提供商</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PT Citra Sari Makmur, Tbk.提供印度尼西亚首笔俱乐部交易融资提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D89A150" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
+    <w:p w14:paraId="66EF2032" w14:textId="77777777" w:rsidR="007E7C93" w:rsidRDefault="007E7C93" w:rsidP="007E7C93">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表安中石油（</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China Sonangol Pte. Ltd.）收购印度尼西亚巴厘岛金巴兰洲际酒店（Jimbaran Intercontinental Hotel）项目公司的多数股权提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73BE3A32" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
+    <w:p w14:paraId="6575D316" w14:textId="77777777" w:rsidR="007E7C93" w:rsidRDefault="007E7C93" w:rsidP="007E7C93">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表吉宝置业（</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Keppel Land）收购印尼东雅加达大型住宅雅加达花园城（Jakarta Garden City）项目公司的多数股权提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21EC284A" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
+    <w:p w14:paraId="0D2E5857" w14:textId="77777777" w:rsidR="007E7C93" w:rsidRDefault="007E7C93" w:rsidP="007E7C93">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表吉宝置业（</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Keppel Land）收购位于雅加达市中心的商业办公楼国际金融中心二号楼（IFC Tower 2）提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7667D7C1" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
+    <w:p w14:paraId="7F0CD600" w14:textId="77777777" w:rsidR="007E7C93" w:rsidRDefault="007E7C93" w:rsidP="007E7C93">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表安中石油（</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China Sonangol Pte. Ltd.）处理位于雅加达市中心的Indonesia Tower开发项目的融资事宜提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E509A13" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
+    <w:p w14:paraId="3FF795D4" w14:textId="77777777" w:rsidR="007E7C93" w:rsidRDefault="007E7C93" w:rsidP="007E7C93">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IJM Berhad收购位于印度尼西亚楠榜的垦殖权（HGU）土地提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43118AEC" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
+    <w:p w14:paraId="7320FEF5" w14:textId="77777777" w:rsidR="007E7C93" w:rsidRDefault="007E7C93" w:rsidP="007E7C93">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家印尼企业集团作为业主，采用</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FIDIC银皮书模式（EPC/Turnkey 交钥匙合同）建造煤电厂。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B8B2B79" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
+    <w:p w14:paraId="52755B70" w14:textId="77777777" w:rsidR="007E7C93" w:rsidRDefault="007E7C93" w:rsidP="007E7C93">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华夏幸福印尼（</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CFLD Indonesia）与三菱亚洲地产（Mitsubishi Estate Asia）成立合资公司提供法律服务，该合资公司旨在印尼的丹格朗开发商业区和有地住宅。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49BA27A3" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
+    <w:p w14:paraId="5A05DFFD" w14:textId="77777777" w:rsidR="007E7C93" w:rsidRDefault="007E7C93" w:rsidP="007E7C93">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华夏幸福印尼（</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CFLD Indonesia）从印尼一家大型企业集团收购位于西爪哇卡拉旺的工业用地提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30699793" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
+    <w:p w14:paraId="58C42B27" w14:textId="77777777" w:rsidR="007E7C93" w:rsidRDefault="007E7C93" w:rsidP="007E7C93">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华夏幸福印尼（</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CFLD Indonesia）向宁德时代（CATL）出售用于建设印尼最大的电动汽车电池厂土地提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29651D88" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
+    <w:p w14:paraId="6C638A15" w14:textId="77777777" w:rsidR="007E7C93" w:rsidRDefault="007E7C93" w:rsidP="007E7C93">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华夏幸福印尼（</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CFLD Indonesia）向LG新能源（LG Energy Solution）出售用于建设电池厂的土地提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="327C216B" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
+    <w:p w14:paraId="12EC0E5A" w14:textId="77777777" w:rsidR="007E7C93" w:rsidRDefault="007E7C93" w:rsidP="007E7C93">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华夏幸福印尼（</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CFLD Indonesia）向亿恩科（EnChem）出售用于建设电池厂的土地提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB31097" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
+    <w:p w14:paraId="4B5B239A" w14:textId="77777777" w:rsidR="007E7C93" w:rsidRDefault="007E7C93" w:rsidP="007E7C93">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华夏幸福印尼（</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CFLD Indonesia）向印尼一家企业集团出售土地提供法律服务，该土地用于建设在丹格朗的一家知名国际学校。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="176A998C" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
+    <w:p w14:paraId="056A85F4" w14:textId="77777777" w:rsidR="007E7C93" w:rsidRDefault="007E7C93" w:rsidP="007E7C93">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华夏幸福印尼（</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CFLD Indonesia）使用FIDIC红皮书模式与多家承包商就其工业地产项目和住宅项目的施工合同进行谈判。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ACB8DC7" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
+    <w:p w14:paraId="7C286898" w14:textId="77777777" w:rsidR="007E7C93" w:rsidRDefault="007E7C93" w:rsidP="007E7C93">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华夏幸福印尼（</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CFLD Indonesia）使用FIDIC红皮书模式与多家承包商就其工业地产项目和住宅项目的设计和建造合同进行谈判。   *上述某些项目为加入方达律师事务所前经办完成的项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65137E3B" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
+    <w:p w14:paraId="6013A3FA" w14:textId="77777777" w:rsidR="007E7C93" w:rsidRDefault="007E7C93" w:rsidP="007E7C93">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1324F6B5" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
+    <w:p w14:paraId="7BA6DA61" w14:textId="77777777" w:rsidR="007E7C93" w:rsidRDefault="007E7C93" w:rsidP="007E7C93">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>印尼国立巴查查兰大学法学院，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7418D2BE" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
+    <w:p w14:paraId="21F5C46E" w14:textId="77777777" w:rsidR="007E7C93" w:rsidRDefault="007E7C93" w:rsidP="007E7C93">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>鹿特丹伊拉斯姆斯大学，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FD801DC" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
+    <w:p w14:paraId="3428BFA7" w14:textId="77777777" w:rsidR="007E7C93" w:rsidRDefault="007E7C93" w:rsidP="007E7C93">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06C90C1E" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
+    <w:p w14:paraId="0DD8DA62" w14:textId="77777777" w:rsidR="007E7C93" w:rsidRDefault="007E7C93" w:rsidP="007E7C93">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>印度尼西亚共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C4B5DD7" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
+    <w:p w14:paraId="094AB274" w14:textId="77777777" w:rsidR="007E7C93" w:rsidRDefault="007E7C93" w:rsidP="007E7C93">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48C40581" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
+    <w:p w14:paraId="1E76C4E7" w14:textId="77777777" w:rsidR="007E7C93" w:rsidRDefault="007E7C93" w:rsidP="007E7C93">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2025年加入方达之前，Rahman先生在一家印尼律师事务所执业近九年，专注于公司法和商法领域，包括房地产、银行与金融以及自然资源领域。他还曾在CFLD Indonesia（上交所上市公司华夏幸福基业股份有限公司在印尼的子公司）担任过八年的总法律顾问。Rahman先生为印度尼西亚共和国执业律师。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D7716EC" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
+    <w:p w14:paraId="5AE3AB8F" w14:textId="77777777" w:rsidR="007E7C93" w:rsidRDefault="007E7C93" w:rsidP="007E7C93">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C922F98" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
+    <w:p w14:paraId="3C48CD63" w14:textId="77777777" w:rsidR="007E7C93" w:rsidRDefault="007E7C93" w:rsidP="007E7C93">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79F044DC" w14:textId="77777777" w:rsidR="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
+    <w:p w14:paraId="22F3A7F1" w14:textId="77777777" w:rsidR="007E7C93" w:rsidRDefault="007E7C93" w:rsidP="007E7C93">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>荣登</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>法律500强-2024年度东南亚总法律顾问榜单</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="26493D96" w:rsidR="00A46A04" w:rsidRPr="004B705A" w:rsidRDefault="004B705A" w:rsidP="004B705A">
+    <w:p w14:paraId="4F0A196B" w14:textId="27E1A4C9" w:rsidR="00A46A04" w:rsidRPr="007E7C93" w:rsidRDefault="007E7C93" w:rsidP="007E7C93">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>荣获</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《亚洲法律杂志》(Asian Legal Business)印度尼西亚法律大奖-2017年度房地产与建设工程法务团队大奖</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="004B705A">
+      <w:r w:rsidRPr="007E7C93">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="004B705A" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="007E7C93" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1587,218 +1587,281 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="001E3A7D"/>
+    <w:nsid w:val="09070A0A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="032C30D8"/>
+    <w:tmpl w:val="E422979A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="079809A6"/>
+    <w:nsid w:val="0C682670"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A1BADE26"/>
+    <w:tmpl w:val="CDBADDE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13696853"/>
+    <w:nsid w:val="0C8F0D6A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="82022392"/>
+    <w:tmpl w:val="07220BA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="137F2B3F"/>
+    <w:nsid w:val="13A12C17"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8730CCBE"/>
+    <w:tmpl w:val="E7B6DCDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C8A0DEF"/>
+    <w:nsid w:val="2577735B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="038084BC"/>
+    <w:tmpl w:val="F8CC6E04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F3910E2"/>
+    <w:nsid w:val="26414212"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="28AEF5F4"/>
+    <w:tmpl w:val="2CF633AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22320005"/>
+    <w:nsid w:val="26652FFB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D9B221A2"/>
+    <w:tmpl w:val="642096DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22B410CC"/>
+    <w:nsid w:val="273D7610"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C596AB3A"/>
+    <w:tmpl w:val="506A5EE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="277B5C0F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4002DB14"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="280C09ED"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E55A426C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="298762C8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D56C4166"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1867,651 +1930,588 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="312D47E1"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="304C0162"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D5D4E4B6"/>
+    <w:tmpl w:val="2CF633AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3470595F"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3368556A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C596AB3A"/>
+    <w:tmpl w:val="126E4452"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34CC29ED"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34415008"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7CB81BC2"/>
+    <w:tmpl w:val="E11A4FFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="357C01FC"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B24247B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8466BEFA"/>
+    <w:tmpl w:val="995A8F0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A5C09D7"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45FB0188"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1BDACF54"/>
+    <w:tmpl w:val="3CF04AA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="41287077"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="474D1A5E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="64A6C31A"/>
+    <w:tmpl w:val="72C804DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41982C06"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A711DDF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8B92CB30"/>
+    <w:tmpl w:val="D4F8A968"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4322280C"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D7E2FAF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5004010E"/>
+    <w:tmpl w:val="6E788924"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CD24F76"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DC00080"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22AA48D4"/>
+    <w:tmpl w:val="E57440B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D296E6A"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DD05E34"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F2B0E430"/>
+    <w:tmpl w:val="17629462"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56B07717"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55172509"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF0A2E3E"/>
+    <w:tmpl w:val="FF400680"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58CC4E05"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58DE06F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="26EEF2BC"/>
+    <w:tmpl w:val="71CC3746"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BC378B3"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F5D1FD1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="00AE5094"/>
+    <w:tmpl w:val="5B2E664A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EF73692"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71CD16D0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D5B89114"/>
+    <w:tmpl w:val="4FD2986A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F391D98"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="742A3A0A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A2C148C"/>
+    <w:tmpl w:val="D3448838"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70314928"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D3A7688"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="30E66826"/>
+    <w:tmpl w:val="2FBEFB18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...61 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="25">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="3">
-[...2 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="5">
-[...44 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="21">
-[...22 lines deleted...]
-  </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2553,83 +2553,83 @@
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
-    <w:rsid w:val="004B705A"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
+    <w:rsid w:val="007E7C93"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
@@ -3745,61 +3745,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004B705A"/>
+    <w:rsid w:val="007E7C93"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004B705A"/>
+    <w:rsid w:val="007E7C93"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4085,51 +4085,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4FB0F3C3-5B15-4948-9304-D4B6641B2794}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{29A8648A-153E-4097-8AB9-4473F73E0EB4}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>291</Words>
   <Characters>1659</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1947</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>