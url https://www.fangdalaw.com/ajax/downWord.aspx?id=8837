--- v0 (2026-05-15)
+++ v1 (2026-07-03)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="2B687C66" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+          <w:p w14:paraId="2C4F11E8" w14:textId="1271181C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00E45459">
+            <w:r w:rsidRPr="009F6D88">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>邓志聪</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="62791365" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+          <w:p w14:paraId="706EB16B" w14:textId="17B6A0CC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00E45459">
+            <w:r w:rsidRPr="009F6D88">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="59E9E853" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+          <w:p w14:paraId="6199424A" w14:textId="5443758B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00E45459">
+            <w:r w:rsidRPr="009F6D88">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 10 5769 5705</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="7D82A1CC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+          <w:p w14:paraId="4F910ACA" w14:textId="3B01419E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00E45459">
+            <w:r w:rsidRPr="009F6D88">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>eric.deng@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="400B8037" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E45459" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="1ACCC9C2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009F6D88" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="14429DD1" wp14:editId="2931A2F0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D64D3F2" wp14:editId="0E7E65AC">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,66 +240,66 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="178613A9" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00E45459" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="3A3F285C" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009F6D88" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00E45459">
+            <w:r w:rsidRPr="009F6D88">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>邓志聪律师专长商事诉讼和仲裁，尤其是公司及股权投资、金融、国际建设工程、商事合同、侵权及不正当竞争纠纷。</w:t>
+              <w:t>邓志聪律师专长商事诉讼、仲裁和调解，尤其是公司及股权投资、金融、国际建设工程、商事合同、侵权及不正当竞争纠纷。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B83D51B" wp14:editId="64750D99">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-79040</wp:posOffset>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1026797C" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="3B2F2E32" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1458 +438,1480 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64CBB675" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="0491DDA8" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E9701B5" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E45459">
+    <w:p w14:paraId="27C979F8" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司及股权投资纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D1992E2" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="7F811D0F" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家知名国有上市医药公司在河北高院、北京二中院处理其与股权转让方之间的逾人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5亿元股权转让合同纠纷及合同纠纷，涉及业绩承诺达成情况的认定，北京二中院二审取得发回重审的阶段性胜利；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EA47B75" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="0E565BAF" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家知名国有上市医药公司下属子公司在北京海淀法院提起两起涉及业绩承诺补偿的合同纠纷，其中一起案件已顺利和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46BF318B" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="0041F3D2" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表两家知名股权投资机构在中国国际经济贸易仲裁委员会（“贸仲”）针对一家领先的医疗器械企业及其实控人提起股权回购纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D358B5A" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="15742F10" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的新能源电池生产企业及其控股股东在北京仲裁委员会（“北仲”）应对投资人股东提起的逾人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.7亿元股权回购纠纷，最终顺利和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="768BA630" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="2E75BF52" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内领先的长租公寓运营公司在贸仲处理其与投资人之间的逾人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3亿元投资仲裁争议，取得全胜裁决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E65C74C" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="00DA6F74" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国有资产管理公司管理的有限合伙企业就数起电视剧投资合同纠纷在北京二中院、北京东城法院提起诉讼，取得胜诉判决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C3097FC" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="4A1BC6D1" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内领先的中外合资影碟制造企业在广东高院、广东湛江中院应对其外方股东提起的公司解散纠纷，取得胜诉判决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7459FFEA" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="2F270970" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一名香港高净值投资人在广东深圳前海法院提起企业出资人权益确认纠纷，涉及有限合伙份额代持问题，取得胜诉判决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59BF59C1" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="1BB901A6" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内领先的区块链科技公司在北京二中院处理两起一人股东连带责任纠纷案件及公司控制权纠纷，最终协助客户取得顺利和解的结果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A56C61A" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="51990072" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内高科技公司在北京二中院、北京丰台法院处理其前任董事长及法定代表人提起的请求变更公司登记纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D932E03" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="3D35E11B" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名的股权投资机构处理其与被投企业的股东知情权诉讼执行程序；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="277EDA9F" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="6AB30D64" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家新加坡能源公司作为外方股东就其在安徽某中外合作经营热电厂项目的股东知情权纠纷、中外合资合同纠纷提供法律意见；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14D89A7C" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E45459">
+    <w:p w14:paraId="7F577CE9" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金融类纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30EEE473" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="0F42B536" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国有资产管理公司管理的有限合伙企业在最高院、北京高院针对某投资公司、某房地产开发公司及相关担保方提起涉外金融借款合同纠纷，并代表债权人参与该房地产开发公司的破产重整程序，案涉项目标的近人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>200亿元，取得全胜判决，该项目被载入最高人民法院2025年工作报告；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35E2F542" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="4BFACC0A" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型基金公司在贸仲针对某生化制品公司、投资管理公司及其创始人提起借款合同纠纷，案涉标的超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿元，成功在齐齐哈尔、深圳、海口等多地法院财产保全，取得全胜裁决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B90C282" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="701245EF" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云南大型国企云天化集团有限公司在云南高院、云南昆明中院应对云南某集团公司提起的逾人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.3亿元融资性贸易纠纷及一人股东连带责任纠纷，取得胜诉判决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BFF4AAA" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="45DB59A1" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家知名软件上市公司下属公司在江苏南京玄武法院、辽宁沈阳浑南法院、北京怀柔法院应对四家科技公司提起的四起融资性贸易纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4521EDDB" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="50DF0B28" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表贵州大型国企瓮福集团农资有限责任公司在吉林高院处理其与某黑龙江大型国企之间的融资性贸易纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A149713" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E45459">
+    <w:p w14:paraId="29781C1A" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>国际建设工程纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29DAC228" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="1D46023A" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名的环保能源企业在贸仲应对某国际工程公司就越南某垃圾发电项目提起的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EPC合同纠纷，最终驳回对方大部分仲裁请求；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74FFF5BC" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="47C8A5BC" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正代表一家国有电力建设工程公司在贸仲应对某电力投资公司业主就越南风力发电项目就工期违约金提起的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EPC合同纠纷仲裁；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A7B75D" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="195F359B" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家总部在北京的国际总承包公司在贸仲应对某大型国有建设工程公司就毛里塔尼亚某制管厂项目提起的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EPC合同纠纷，最终驳回对方大部分仲裁请求；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1644ED1A" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="47D7B46A" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家总部在北京的国际总承包公司在贸仲针对某大型国有水电工程公司就巴基斯坦某大坝修复项目合作协议纠纷提起仲裁；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05649F56" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="654B40AE" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家总部在北京的国际总承包公司应对某大型国有水电工程公司在云南昆明中院提起的独立保函欺诈纠纷，取得胜诉判决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41F3D84C" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="4E25901F" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国机械设备公司在新加坡国际仲裁中心针对一家越南银行就某越南机器设备租赁项目提起适用法律为新加坡法的独立保函纠纷仲裁；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63E5A019" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="151BC62D" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家国有大型工程技术公司就其与位于俄罗斯的工程项目的业主之间的适用法律为俄罗斯法的建筑工程纠纷的国际商会仲裁院仲裁案件和相关</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FIDIC专家评审程序提供法律意见；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00F00260" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="766DDF33" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家国有大型总承包工程公司就其位于乌克兰的工程项目的业主之间的适用法律为瑞士法的建筑工程纠纷提供法律意见；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79B4D8DB" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E45459">
+    <w:p w14:paraId="6A49A39F" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>商事合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B49F1D3" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="7438B409" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表信达投资有限公司在北京高院、北京二中院应对一家国内上市公司提起的逾人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>11亿元房地产合作经营合同纠纷，取得胜诉判决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="024A55D4" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="399E73C9" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内房地产开发公司在山东青岛中院应对其合作开发商提起的逾人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿元合资、合作房地产开发合同纠纷，取得胜诉判决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F518EB7" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="3DDB3FC0" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家香港国际贸易公司及其国内钢铁生产公司在贸仲针对某国有钢铁企业提起逾人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2亿元合作协议书纠纷，取得全胜裁决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C294082" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="49983396" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国有进出口贸易公司在贸仲、北仲、西安仲裁委员会、济南仲裁委员会、呼和浩特仲裁委员会处理多起代理进出口合同纠纷，均取得全胜裁决或对方撤诉结果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57040A76" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="4F18FDAD" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名以色列贸易公司在贸仲针对某公立医院就利用国际贷款医疗器械采购项目提起仲裁，案件适用《联合国国际货物销售合同公约》，取得全胜裁决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CF23A84" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="01432867" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名以色列贸易公司在贸仲针对某公安局交警支队就利用以色列政府贷款建设指挥中心项目提起仲裁，最终协助客户顺利达成和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32857509" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="4FA6ACBE" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家香港电力公司在贸仲针对两家大型国有企业就利比里亚电站项目收购协议纠纷提起仲裁，最终协助客户顺利达成和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36516D7A" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="5AB29540" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日产旗下尼得科安萨股份公司在北京高院、北京四中院应对某石油设备有限公司的提起商务咨询合同纠纷，取得胜诉判决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47B9D18F" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="78612BC5" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中美合资的能源公司在中国海事仲裁委员会应对某中国物流公司提起的公路运输合同纠纷的仲裁；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C67222A" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="1E71683A" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家香港能源开发公司就其与两家中国公司的探矿权、采矿权转让纠纷提供法律意见；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31AEA889" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00E45459">
+    <w:p w14:paraId="0C638A75" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>侵权及不正当竞争纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="036CF7BD" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="5AF5795F" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一名知名企业家在北京互联网法院提起网络侵权责任纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A5C234" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="42887123" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一名知名券商首席分析师在北京四中院处理网络侵权责任纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30DB8EDC" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="16A6C64C" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表安彼迎公司及房东在江苏南京中院应对某租客提起的违反安全保障义务纠纷，取得胜诉判决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C79225E" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="2B680C76" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一名算法工程师在北京大兴法院、北京经开区劳动仲裁委处理其与某知名互联网公司之间的竞业限制纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1022D6A3" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="6097FF1F" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一名商家运营主管在北京经开区劳动仲裁委处理其与某知名互联网公司之间的竞业限制纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="751C4C90" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="4574837D" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国知名电子元件贸易公司处理其与五名前员工在深圳福田劳动仲裁委竞业限制纠纷，同时涉及员工侵犯公司商业秘密行为。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D7C5338" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="6A54A966" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F245D10" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="746D7B42" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中南财经政法大学，法学学士，优秀毕业生</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65C16CFF" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="568469F5" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，法律硕士及</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>JD学位，北京市优秀毕业生</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19A860BA" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="76FE23A5" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>德国汉堡法学院，国际交换生</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0550FB0C" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="2390D801" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E93B3E2" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="568C5EB5" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03E938D4" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="15E3A11B" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="145EB9B6" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="310B3639" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A057C7A" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="187086FE" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文（流利）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="212DCC0B" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="60F7FE8A" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2629043B" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="6095BC16" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2397E5C7" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="6BA2DD40" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>邓志聪律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018年加入方达律师事务所北京办公室。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F0F392F" w14:textId="77777777" w:rsidR="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="2878E241" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>邓志聪律师曾工作于一家领先的美国律师事务所中国联营办公室争议解决组。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="6611A4ED" w:rsidR="00A46A04" w:rsidRPr="00E45459" w:rsidRDefault="00E45459" w:rsidP="00E45459">
+    <w:p w14:paraId="32A2D69C" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E45459">
+      <w:r w:rsidRPr="009F6D88">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>新加坡国际调解中心专业调解员。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F0A196B" w14:textId="2C0FFA3C" w:rsidR="00A46A04" w:rsidRPr="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F6D88">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港国际仲裁中心认证仲裁庭秘书。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00E45459" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="009F6D88" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2095,1274 +2117,1298 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00A97ABC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A4E2EB8A"/>
+    <w:nsid w:val="00783546"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B7CE009E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0153752F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A530D674"/>
+    <w:nsid w:val="028F53AA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DB7E0088"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08350174"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D5CEDB14"/>
+    <w:nsid w:val="054D14EF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="62B09220"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B16083F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="08B44CA4"/>
+    <w:nsid w:val="06120BFE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2DC0754E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CB36E38"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A32A0DBE"/>
+    <w:nsid w:val="0816690B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="84BEE53C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="104A29CC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="22020074"/>
+    <w:nsid w:val="08F54051"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FC1A2AF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10E14D01"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CF3CD6CC"/>
+    <w:nsid w:val="093036E7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="10A4E02C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18036426"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="24808984"/>
+    <w:nsid w:val="114E0016"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4C805456"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19464FF8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="79B0E9D2"/>
+    <w:nsid w:val="147B5741"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CDC6A472"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DD80E39"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F96410EA"/>
+    <w:nsid w:val="163232A5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BC5E1198"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20440A27"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E0FA7DD6"/>
+    <w:nsid w:val="187B530A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E45C605A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22676FFF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6EBECC20"/>
+    <w:nsid w:val="221A6E50"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2C3C81BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23B46336"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E9E20D4C"/>
+    <w:nsid w:val="23082324"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D040A138"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26D45B1E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="41ACD64C"/>
+    <w:nsid w:val="25EA4552"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DC1E0278"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="291A7A77"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A9325F8E"/>
+    <w:nsid w:val="28EA4A58"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0EFE9726"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29A85873"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7E3ADE2E"/>
+    <w:nsid w:val="2A4141B5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="179280A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36BE5CF8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DCB6CDA0"/>
+    <w:nsid w:val="2A65182E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4BAC8F86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38E26982"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="59E0604C"/>
+    <w:nsid w:val="2A6A6484"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="50EAB1AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="394B32DB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C560A3AC"/>
+    <w:nsid w:val="2ADD1DE2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="52340030"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39D26B51"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D1C06D30"/>
+    <w:nsid w:val="2E540F78"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FED6E17A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DB754FB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="68E471AE"/>
+    <w:nsid w:val="360351E5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B958EFA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F3B075E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0DDE7906"/>
+    <w:nsid w:val="3814142B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9AC85960"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47CD491E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="378A2612"/>
+    <w:nsid w:val="38804CFE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="40CC1D9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D5B4F60"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="522E415A"/>
+    <w:nsid w:val="396E6A1E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BE9050FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D737A3A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9BE06498"/>
+    <w:nsid w:val="3CA07F02"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8CB8F9F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DC36459"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="81EE141C"/>
+    <w:nsid w:val="3CBD5D3D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4DC7236"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E3470CE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6602C762"/>
+    <w:nsid w:val="3D261A4E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D1183AC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EDE6D57"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E8F23B3C"/>
+    <w:nsid w:val="47345E26"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B0FA0346"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FA64B39"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F9723450"/>
+    <w:nsid w:val="4D127765"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C2F6F9C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FBB7DCC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="94C86470"/>
+    <w:nsid w:val="4E136203"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A72A69AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FBC3133"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BA386828"/>
+    <w:nsid w:val="4ECC2E4E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3DBA570A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50E241E5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="590EF2CC"/>
+    <w:nsid w:val="56A11A3C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5A9A1A04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52DF7F77"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="95567826"/>
+    <w:nsid w:val="5B3D7C9F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F7FC33CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53A63D3E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6F6C1B86"/>
+    <w:nsid w:val="5C363AEB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4E7A09B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53CC7CC6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4E80022C"/>
+    <w:nsid w:val="63271806"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="59580034"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5682065B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F31AE640"/>
+    <w:nsid w:val="64363421"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="23446714"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="579116E6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A14EB000"/>
+    <w:nsid w:val="67061805"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9F367F7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="584E6C40"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="11985A8C"/>
+    <w:nsid w:val="67A02C3C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0DCA3D7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="587A1801"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="89E6B784"/>
+    <w:nsid w:val="6C0B2D82"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DDC20A7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A663D13"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5EE6FC34"/>
+    <w:nsid w:val="6FEA26DE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="192CEB1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C8F220A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9BE06498"/>
+    <w:nsid w:val="707638AD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F7FC33CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E5C47AF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7E5C0404"/>
+    <w:nsid w:val="72587151"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9C643C04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FD2588B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B6AC7A78"/>
+    <w:nsid w:val="73AD1678"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="851057A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63835464"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FC34F88A"/>
+    <w:nsid w:val="7482719D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E3C6DC9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="648B7B9E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="329E2F22"/>
+    <w:nsid w:val="76CB209E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="745C6E7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="710A62D4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EA8EEB4E"/>
+    <w:nsid w:val="77262EB8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CED2EB88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74CE4976"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DC4E5BBE"/>
+    <w:nsid w:val="773862AF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8A509D3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77647D8B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BCDE2AD2"/>
+    <w:nsid w:val="77387224"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4FCE211A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="787911A2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="54F003CC"/>
+    <w:nsid w:val="7CC14264"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2DFA43DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BDF6053"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="306E5CC6"/>
+    <w:nsid w:val="7D0C0958"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="54B890F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C70218C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="92D2224A"/>
+    <w:nsid w:val="7D4C0EB8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DD209AD2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E153143"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4EC2E0C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="20">
     <w:abstractNumId w:val="35"/>
-  </w:num>
-[...55 lines deleted...]
-    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="22">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="33">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="23">
-[...17 lines deleted...]
-  <w:num w:numId="29">
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="49">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="30">
+  <w:num w:numId="50">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="31">
-[...56 lines deleted...]
-  <w:num w:numId="50">
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="52">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="51">
-[...2 lines deleted...]
-  <w:numIdMacAtCleanup w:val="51"/>
+  <w:numIdMacAtCleanup w:val="52"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
@@ -3463,85 +3509,85 @@
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
+    <w:rsid w:val="009F6D88"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
-    <w:rsid w:val="00E45459"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
@@ -4595,61 +4641,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E45459"/>
+    <w:rsid w:val="009F6D88"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E45459"/>
+    <w:rsid w:val="009F6D88"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4935,66 +4981,66 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{297FA492-463F-4798-8B0F-EEF12903BF73}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F908208-4F88-4208-8C0E-5AB8A1115E11}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>425</Words>
-  <Characters>2423</Characters>
+  <Words>427</Words>
+  <Characters>2440</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2843</CharactersWithSpaces>
+  <CharactersWithSpaces>2862</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>