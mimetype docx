--- v1 (2026-07-03)
+++ v2 (2026-09-05)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="1271181C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+          <w:p w14:paraId="2C4F11E8" w14:textId="2D06A7DC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003F4796" w:rsidP="003F4796">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="009F6D88">
+            <w:r w:rsidRPr="003F4796">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>邓志聪</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="17B6A0CC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+          <w:p w14:paraId="706EB16B" w14:textId="73626A1A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003F4796" w:rsidP="003F4796">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="009F6D88">
+            <w:r w:rsidRPr="003F4796">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="5443758B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+          <w:p w14:paraId="6199424A" w14:textId="218D56B7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003F4796" w:rsidP="003F4796">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="009F6D88">
+            <w:r w:rsidRPr="003F4796">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 10 5769 5705</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3B01419E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+          <w:p w14:paraId="4F910ACA" w14:textId="46447A47" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003F4796" w:rsidP="003F4796">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="009F6D88">
+            <w:r w:rsidRPr="003F4796">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>eric.deng@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="1ACCC9C2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009F6D88" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="6A87E607" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003F4796" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D64D3F2" wp14:editId="0E7E65AC">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A909832" wp14:editId="161C9903">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="3A3F285C" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009F6D88" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="4C13E0CA" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="003F4796" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="009F6D88">
+            <w:r w:rsidRPr="003F4796">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>邓志聪律师专长商事诉讼、仲裁和调解，尤其是公司及股权投资、金融、国际建设工程、商事合同、侵权及不正当竞争纠纷。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B2F2E32" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="05F8D8B1" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1480 +438,1480 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0491DDA8" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="1A6C3DF8" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27C979F8" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009F6D88">
+    <w:p w14:paraId="70E856B0" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司及股权投资纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F811D0F" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="59C2F95C" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家知名国有上市医药公司在河北高院、北京二中院处理其与股权转让方之间的逾人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5亿元股权转让合同纠纷及合同纠纷，涉及业绩承诺达成情况的认定，北京二中院二审取得发回重审的阶段性胜利；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E565BAF" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="56A360A1" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家知名国有上市医药公司下属子公司在北京海淀法院提起两起涉及业绩承诺补偿的合同纠纷，其中一起案件已顺利和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0041F3D2" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="7C93D706" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表两家知名股权投资机构在中国国际经济贸易仲裁委员会（“贸仲”）针对一家领先的医疗器械企业及其实控人提起股权回购纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15742F10" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="7E2E573E" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的新能源电池生产企业及其控股股东在北京仲裁委员会（“北仲”）应对投资人股东提起的逾人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.7亿元股权回购纠纷，最终顺利和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E75BF52" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="3CF72D0B" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内领先的长租公寓运营公司在贸仲处理其与投资人之间的逾人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3亿元投资仲裁争议，取得全胜裁决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00DA6F74" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="362FD072" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国有资产管理公司管理的有限合伙企业就数起电视剧投资合同纠纷在北京二中院、北京东城法院提起诉讼，取得胜诉判决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A1BC6D1" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="6A5969A2" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内领先的中外合资影碟制造企业在广东高院、广东湛江中院应对其外方股东提起的公司解散纠纷，取得胜诉判决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F270970" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="11211EEC" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一名香港高净值投资人在广东深圳前海法院提起企业出资人权益确认纠纷，涉及有限合伙份额代持问题，取得胜诉判决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BB901A6" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="5DC529B5" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内领先的区块链科技公司在北京二中院处理两起一人股东连带责任纠纷案件及公司控制权纠纷，最终协助客户取得顺利和解的结果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51990072" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="4B45575C" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内高科技公司在北京二中院、北京丰台法院处理其前任董事长及法定代表人提起的请求变更公司登记纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D35E11B" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="749605F2" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名的股权投资机构处理其与被投企业的股东知情权诉讼执行程序；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AB30D64" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="57AA92C6" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家新加坡能源公司作为外方股东就其在安徽某中外合作经营热电厂项目的股东知情权纠纷、中外合资合同纠纷提供法律意见；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F577CE9" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009F6D88">
+    <w:p w14:paraId="05881C77" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金融类纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F42B536" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="6033D661" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国有资产管理公司管理的有限合伙企业在最高院、北京高院针对某投资公司、某房地产开发公司及相关担保方提起涉外金融借款合同纠纷，并代表债权人参与该房地产开发公司的破产重整程序，案涉项目标的近人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>200亿元，取得全胜判决，该项目被载入最高人民法院2025年工作报告；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BFACC0A" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="0783A2F0" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型基金公司在贸仲针对某生化制品公司、投资管理公司及其创始人提起借款合同纠纷，案涉标的超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿元，成功在齐齐哈尔、深圳、海口等多地法院财产保全，取得全胜裁决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="701245EF" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="24617EB2" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云南大型国企云天化集团有限公司在云南高院、云南昆明中院应对云南某集团公司提起的逾人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.3亿元融资性贸易纠纷及一人股东连带责任纠纷，取得胜诉判决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45DB59A1" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="2DE6ACB4" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家知名软件上市公司下属公司在江苏南京玄武法院、辽宁沈阳浑南法院、北京怀柔法院应对四家科技公司提起的四起融资性贸易纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50DF0B28" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="216EBAC7" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表贵州大型国企瓮福集团农资有限责任公司在吉林高院处理其与某黑龙江大型国企之间的融资性贸易纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29781C1A" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009F6D88">
+    <w:p w14:paraId="52F4ED41" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>国际建设工程纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D46023A" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="0378F877" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名的环保能源企业在贸仲应对某国际工程公司就越南某垃圾发电项目提起的</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EPC合同纠纷，最终驳回对方大部分仲裁请求；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C8A5BC" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="3EC3FCCC" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正代表一家国有电力建设工程公司在贸仲应对某电力投资公司业主就越南风力发电项目就工期违约金提起的</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EPC合同纠纷仲裁；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="195F359B" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="7797DD7A" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家总部在北京的国际总承包公司在贸仲应对某大型国有建设工程公司就毛里塔尼亚某制管厂项目提起的</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EPC合同纠纷，最终驳回对方大部分仲裁请求；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47D7B46A" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="1267ADA7" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家总部在北京的国际总承包公司在贸仲针对某大型国有水电工程公司就巴基斯坦某大坝修复项目合作协议纠纷提起仲裁；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="654B40AE" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="189E878B" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家总部在北京的国际总承包公司应对某大型国有水电工程公司在云南昆明中院提起的独立保函欺诈纠纷，取得胜诉判决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E25901F" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="22F7D36A" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国机械设备公司在新加坡国际仲裁中心针对一家越南银行就某越南机器设备租赁项目提起适用法律为新加坡法的独立保函纠纷仲裁；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="151BC62D" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="42E8752A" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家国有大型工程技术公司就其与位于俄罗斯的工程项目的业主之间的适用法律为俄罗斯法的建筑工程纠纷的国际商会仲裁院仲裁案件和相关</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FIDIC专家评审程序提供法律意见；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="766DDF33" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="2348014A" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家国有大型总承包工程公司就其位于乌克兰的工程项目的业主之间的适用法律为瑞士法的建筑工程纠纷提供法律意见；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A49A39F" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009F6D88">
+    <w:p w14:paraId="7346787A" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>商事合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7438B409" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="543B0997" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表信达投资有限公司在北京高院、北京二中院应对一家国内上市公司提起的逾人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>11亿元房地产合作经营合同纠纷，取得胜诉判决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="399E73C9" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="2C1AF17A" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内房地产开发公司在山东青岛中院应对其合作开发商提起的逾人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿元合资、合作房地产开发合同纠纷，取得胜诉判决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DDB3FC0" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="2C1AB188" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家香港国际贸易公司及其国内钢铁生产公司在贸仲针对某国有钢铁企业提起逾人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2亿元合作协议书纠纷，取得全胜裁决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49983396" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="3BABE9AC" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国有进出口贸易公司在贸仲、北仲、西安仲裁委员会、济南仲裁委员会、呼和浩特仲裁委员会处理多起代理进出口合同纠纷，均取得全胜裁决或对方撤诉结果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F18FDAD" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="28B19898" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名以色列贸易公司在贸仲针对某公立医院就利用国际贷款医疗器械采购项目提起仲裁，案件适用《联合国国际货物销售合同公约》，取得全胜裁决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01432867" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="7FF2D2EC" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名以色列贸易公司在贸仲针对某公安局交警支队就利用以色列政府贷款建设指挥中心项目提起仲裁，最终协助客户顺利达成和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FA6ACBE" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="26321096" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家香港电力公司在贸仲针对两家大型国有企业就利比里亚电站项目收购协议纠纷提起仲裁，最终协助客户顺利达成和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AB29540" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="2AFB9C1C" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日产旗下尼得科安萨股份公司在北京高院、北京四中院应对某石油设备有限公司的提起商务咨询合同纠纷，取得胜诉判决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78612BC5" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="13462B58" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中美合资的能源公司在中国海事仲裁委员会应对某中国物流公司提起的公路运输合同纠纷的仲裁；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E71683A" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="4F964BD6" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家香港能源开发公司就其与两家中国公司的探矿权、采矿权转让纠纷提供法律意见；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C638A75" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009F6D88">
+    <w:p w14:paraId="719698B7" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>侵权及不正当竞争纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AF5795F" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="1E6A5AE8" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一名知名企业家在北京互联网法院提起网络侵权责任纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42887123" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="132A8B0F" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一名知名券商首席分析师在北京四中院处理网络侵权责任纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16A6C64C" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="186311A5" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表安彼迎公司及房东在江苏南京中院应对某租客提起的违反安全保障义务纠纷，取得胜诉判决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B680C76" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="2934EF20" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一名算法工程师在北京大兴法院、北京经开区劳动仲裁委处理其与某知名互联网公司之间的竞业限制纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6097FF1F" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="0DF40BB7" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一名商家运营主管在北京经开区劳动仲裁委处理其与某知名互联网公司之间的竞业限制纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4574837D" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="78A48C5A" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国知名电子元件贸易公司处理其与五名前员工在深圳福田劳动仲裁委竞业限制纠纷，同时涉及员工侵犯公司商业秘密行为。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A54A966" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="713A9C52" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="746D7B42" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="3383F1C7" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中南财经政法大学，法学学士，优秀毕业生</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="568469F5" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="75DC2306" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，法律硕士及</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>JD学位，北京市优秀毕业生</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76FE23A5" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="168C986F" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>德国汉堡法学院，国际交换生</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2390D801" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="5CA73BD4" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="568C5EB5" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="78E449C6" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15E3A11B" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="317042C4" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="310B3639" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="08C05DC6" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="187086FE" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="05B8B05E" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文（流利）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60F7FE8A" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="4B36F0A5" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6095BC16" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="284A3502" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BA2DD40" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="26A20731" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>邓志聪律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018年加入方达律师事务所北京办公室。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2878E241" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="220975DD" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>邓志聪律师曾工作于一家领先的美国律师事务所中国联营办公室争议解决组。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32A2D69C" w14:textId="77777777" w:rsidR="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="40142475" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>新加坡国际调解中心专业调解员。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="2C0FFA3C" w:rsidR="00A46A04" w:rsidRPr="009F6D88" w:rsidRDefault="009F6D88" w:rsidP="009F6D88">
+    <w:p w14:paraId="4F0A196B" w14:textId="5FC776F1" w:rsidR="00A46A04" w:rsidRPr="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F6D88">
+      <w:r w:rsidRPr="003F4796">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港国际仲裁中心认证仲裁庭秘书。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="009F6D88" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="003F4796" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2117,1296 +2117,1296 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00783546"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B7CE009E"/>
+    <w:nsid w:val="04BD02F9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6FA6C784"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="028F53AA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DB7E0088"/>
+    <w:nsid w:val="05A122C5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F7B2FB0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="054D14EF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="62B09220"/>
+    <w:nsid w:val="05DD2B90"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3CB2FC4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06120BFE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2DC0754E"/>
+    <w:nsid w:val="06301E7F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="010A424C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0816690B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="84BEE53C"/>
+    <w:nsid w:val="08D200D7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B168902E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08F54051"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FC1A2AF8"/>
+    <w:nsid w:val="0AA622C1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FBA46B5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="093036E7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="10A4E02C"/>
+    <w:nsid w:val="0AC61082"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BE3ED3E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="114E0016"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4C805456"/>
+    <w:nsid w:val="0DD14846"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3334A666"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="147B5741"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CDC6A472"/>
+    <w:nsid w:val="11E24338"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2AB4A5B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="163232A5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BC5E1198"/>
+    <w:nsid w:val="12BB4DF3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8EEA2A9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="187B530A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E45C605A"/>
+    <w:nsid w:val="16340B29"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="95FEC494"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="221A6E50"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2C3C81BA"/>
+    <w:nsid w:val="16980081"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9A66CCBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23082324"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D040A138"/>
+    <w:nsid w:val="18257ED4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2682A572"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25EA4552"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DC1E0278"/>
+    <w:nsid w:val="1D2E1236"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DB40DBA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28EA4A58"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0EFE9726"/>
+    <w:nsid w:val="1DD77644"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FF147100"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A4141B5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="179280A6"/>
+    <w:nsid w:val="1E376B0D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5AA49964"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A65182E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4BAC8F86"/>
+    <w:nsid w:val="20F21791"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8856F46C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A6A6484"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="50EAB1AE"/>
+    <w:nsid w:val="240466F2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B2FE49F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2ADD1DE2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="52340030"/>
+    <w:nsid w:val="25304F99"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="92A2D400"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E540F78"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FED6E17A"/>
+    <w:nsid w:val="25B703F9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FF0E7A32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="360351E5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B958EFA4"/>
+    <w:nsid w:val="2B855626"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C0A046C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3814142B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9AC85960"/>
+    <w:nsid w:val="31EA0A02"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="37BE02CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38804CFE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="40CC1D9E"/>
+    <w:nsid w:val="38793421"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9990C6BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="396E6A1E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BE9050FE"/>
+    <w:nsid w:val="38A72D53"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0A6F6B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CA07F02"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8CB8F9F4"/>
+    <w:nsid w:val="39384BC4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A2D8D792"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CBD5D3D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E4DC7236"/>
+    <w:nsid w:val="3E2960E5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="744ADDA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D261A4E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D1183AC6"/>
+    <w:nsid w:val="3E4E07A8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B16E65C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47345E26"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B0FA0346"/>
+    <w:nsid w:val="41465607"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1272F9BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D127765"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C2F6F9C8"/>
+    <w:nsid w:val="45BF68B3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4718DB8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E136203"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A72A69AE"/>
+    <w:nsid w:val="46FF5EFA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A5B2172A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4ECC2E4E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3DBA570A"/>
+    <w:nsid w:val="47C815A6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5232C34E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56A11A3C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5A9A1A04"/>
+    <w:nsid w:val="484F434A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="13248952"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B3D7C9F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F7FC33CE"/>
+    <w:nsid w:val="49F460BB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6F2A3D9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C363AEB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4E7A09B6"/>
+    <w:nsid w:val="4C0E790F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0FA0EDC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63271806"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="59580034"/>
+    <w:nsid w:val="4D9F224D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A6C8C3FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64363421"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="23446714"/>
+    <w:nsid w:val="4E717ECF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="04548354"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67061805"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9F367F7A"/>
+    <w:nsid w:val="4F5820DA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="27CE6C94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67A02C3C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0DCA3D7E"/>
+    <w:nsid w:val="4FA400CA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3D9CF1BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C0B2D82"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DDC20A7C"/>
+    <w:nsid w:val="50E2371B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1178927E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FEA26DE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="192CEB1A"/>
+    <w:nsid w:val="535702FE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="582891CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="707638AD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F7FC33CE"/>
+    <w:nsid w:val="582D7EEC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="04548354"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72587151"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9C643C04"/>
+    <w:nsid w:val="584C1ADF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1F462BEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73AD1678"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="851057A8"/>
+    <w:nsid w:val="58A50C19"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8CEA68A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7482719D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E3C6DC9C"/>
+    <w:nsid w:val="58A73CEF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="85884562"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76CB209E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="745C6E7C"/>
+    <w:nsid w:val="5A7F1023"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="477026BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77262EB8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CED2EB88"/>
+    <w:nsid w:val="6B3E6AFA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D902C438"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="773862AF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8A509D3A"/>
+    <w:nsid w:val="6EAA30B5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7CA42E78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77387224"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4FCE211A"/>
+    <w:nsid w:val="722E0F89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EB584394"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CC14264"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2DFA43DA"/>
+    <w:nsid w:val="73240E35"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="77AEEC98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D0C0958"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="54B890F2"/>
+    <w:nsid w:val="7AEA32CC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5400EA60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D4C0EB8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DD209AD2"/>
+    <w:nsid w:val="7B716B8C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0C30DF92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E153143"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4EC2E0C6"/>
+    <w:nsid w:val="7BBC3E7B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="762E54C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="51"/>
   </w:num>
   <w:num w:numId="5">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="45"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="10">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="50"/>
   </w:num>
-  <w:num w:numId="11">
-[...2 lines deleted...]
-  <w:num w:numId="12">
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="25">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="13">
-[...37 lines deleted...]
-  </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="28">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="29">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="32">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="30">
-[...2 lines deleted...]
-  <w:num w:numId="31">
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="45">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="32">
-[...17 lines deleted...]
-  <w:num w:numId="38">
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="50">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="39">
-[...34 lines deleted...]
-  </w:num>
   <w:num w:numId="51">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="52">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="52"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3444,50 +3444,51 @@
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
+    <w:rsid w:val="003F4796"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
@@ -3509,51 +3510,50 @@
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
-    <w:rsid w:val="009F6D88"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
@@ -4641,61 +4641,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009F6D88"/>
+    <w:rsid w:val="003F4796"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009F6D88"/>
+    <w:rsid w:val="003F4796"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4981,51 +4981,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{1F908208-4F88-4208-8C0E-5AB8A1115E11}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C96D0B57-28E6-4602-8984-CF960C2E3486}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>427</Words>
   <Characters>2440</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2862</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>