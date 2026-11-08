--- v2 (2026-09-05)
+++ v3 (2026-11-08)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="2D06A7DC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+          <w:p w14:paraId="2C4F11E8" w14:textId="63E6334B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0012382A" w:rsidP="0012382A">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="003F4796">
+            <w:r w:rsidRPr="0012382A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>邓志聪</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="73626A1A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+          <w:p w14:paraId="706EB16B" w14:textId="114AA1FC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0012382A" w:rsidP="0012382A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="003F4796">
+            <w:r w:rsidRPr="0012382A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="218D56B7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+          <w:p w14:paraId="6199424A" w14:textId="7734FCF0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0012382A" w:rsidP="0012382A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="003F4796">
+            <w:r w:rsidRPr="0012382A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 10 5769 5705</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="46447A47" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+          <w:p w14:paraId="4F910ACA" w14:textId="46D86C76" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0012382A" w:rsidP="0012382A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="003F4796">
+            <w:r w:rsidRPr="0012382A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>eric.deng@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="6A87E607" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003F4796" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="57887865" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0012382A" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7A909832" wp14:editId="161C9903">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="297FB0B5" wp14:editId="4C2E9BCF">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="4C13E0CA" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="003F4796" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="77C5CCA5" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="0012382A" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="003F4796">
+            <w:r w:rsidRPr="0012382A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>邓志聪律师专长商事诉讼、仲裁和调解，尤其是公司及股权投资、金融、国际建设工程、商事合同、侵权及不正当竞争纠纷。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05F8D8B1" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="5989B98A" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1480 +438,1480 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A6C3DF8" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="40854BD5" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70E856B0" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="003F4796">
+    <w:p w14:paraId="615F9FD9" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司及股权投资纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C2F95C" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="1C620171" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家知名国有上市医药公司在河北高院、北京二中院处理其与股权转让方之间的逾人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5亿元股权转让合同纠纷及合同纠纷，涉及业绩承诺达成情况的认定，北京二中院二审取得发回重审的阶段性胜利；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56A360A1" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="75DBE462" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家知名国有上市医药公司下属子公司在北京海淀法院提起两起涉及业绩承诺补偿的合同纠纷，其中一起案件已顺利和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C93D706" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="1323028D" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表两家知名股权投资机构在中国国际经济贸易仲裁委员会（“贸仲”）针对一家领先的医疗器械企业及其实控人提起股权回购纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E2E573E" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="31257CA1" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的新能源电池生产企业及其控股股东在北京仲裁委员会（“北仲”）应对投资人股东提起的逾人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.7亿元股权回购纠纷，最终顺利和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CF72D0B" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="28E83BD4" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内领先的长租公寓运营公司在贸仲处理其与投资人之间的逾人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3亿元投资仲裁争议，取得全胜裁决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="362FD072" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="26E39D48" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国有资产管理公司管理的有限合伙企业就数起电视剧投资合同纠纷在北京二中院、北京东城法院提起诉讼，取得胜诉判决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A5969A2" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="78C0DFFA" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内领先的中外合资影碟制造企业在广东高院、广东湛江中院应对其外方股东提起的公司解散纠纷，取得胜诉判决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11211EEC" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="3B6B58E1" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一名香港高净值投资人在广东深圳前海法院提起企业出资人权益确认纠纷，涉及有限合伙份额代持问题，取得胜诉判决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DC529B5" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="341B6816" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内领先的区块链科技公司在北京二中院处理两起一人股东连带责任纠纷案件及公司控制权纠纷，最终协助客户取得顺利和解的结果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B45575C" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="3DEF1C4C" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内高科技公司在北京二中院、北京丰台法院处理其前任董事长及法定代表人提起的请求变更公司登记纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="749605F2" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="000463E4" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名的股权投资机构处理其与被投企业的股东知情权诉讼执行程序；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57AA92C6" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="158848F6" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家新加坡能源公司作为外方股东就其在安徽某中外合作经营热电厂项目的股东知情权纠纷、中外合资合同纠纷提供法律意见；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05881C77" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="003F4796">
+    <w:p w14:paraId="1D28F33A" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金融类纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6033D661" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="318C5483" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国有资产管理公司管理的有限合伙企业在最高院、北京高院针对某投资公司、某房地产开发公司及相关担保方提起涉外金融借款合同纠纷，并代表债权人参与该房地产开发公司的破产重整程序，案涉项目标的近人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>200亿元，取得全胜判决，该项目被载入最高人民法院2025年工作报告；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0783A2F0" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="5F6855DF" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型基金公司在贸仲针对某生化制品公司、投资管理公司及其创始人提起借款合同纠纷，案涉标的超过人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿元，成功在齐齐哈尔、深圳、海口等多地法院财产保全，取得全胜裁决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24617EB2" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="28A9C177" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云南大型国企云天化集团有限公司在云南高院、云南昆明中院应对云南某集团公司提起的逾人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.3亿元融资性贸易纠纷及一人股东连带责任纠纷，取得胜诉判决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE6ACB4" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="34F62A4B" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一家知名软件上市公司下属公司在江苏南京玄武法院、辽宁沈阳浑南法院、北京怀柔法院应对四家科技公司提起的四起融资性贸易纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="216EBAC7" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="254E07EF" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表贵州大型国企瓮福集团农资有限责任公司在吉林高院处理其与某黑龙江大型国企之间的融资性贸易纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52F4ED41" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="003F4796">
+    <w:p w14:paraId="17AF4085" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>国际建设工程纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0378F877" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="3267159A" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名的环保能源企业在贸仲应对某国际工程公司就越南某垃圾发电项目提起的</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EPC合同纠纷，最终驳回对方大部分仲裁请求；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EC3FCCC" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="5AF5EA91" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正代表一家国有电力建设工程公司在贸仲应对某电力投资公司业主就越南风力发电项目就工期违约金提起的</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EPC合同纠纷仲裁；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7797DD7A" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="0DFC3266" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家总部在北京的国际总承包公司在贸仲应对某大型国有建设工程公司就毛里塔尼亚某制管厂项目提起的</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EPC合同纠纷，最终驳回对方大部分仲裁请求；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1267ADA7" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="325AEEA5" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家总部在北京的国际总承包公司在贸仲针对某大型国有水电工程公司就巴基斯坦某大坝修复项目合作协议纠纷提起仲裁；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="189E878B" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="3B91E460" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家总部在北京的国际总承包公司应对某大型国有水电工程公司在云南昆明中院提起的独立保函欺诈纠纷，取得胜诉判决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F7D36A" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="51858028" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国机械设备公司在新加坡国际仲裁中心针对一家越南银行就某越南机器设备租赁项目提起适用法律为新加坡法的独立保函纠纷仲裁；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42E8752A" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="081F2024" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家国有大型工程技术公司就其与位于俄罗斯的工程项目的业主之间的适用法律为俄罗斯法的建筑工程纠纷的国际商会仲裁院仲裁案件和相关</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>FIDIC专家评审程序提供法律意见；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2348014A" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="73271806" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家国有大型总承包工程公司就其位于乌克兰的工程项目的业主之间的适用法律为瑞士法的建筑工程纠纷提供法律意见；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7346787A" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="003F4796">
+    <w:p w14:paraId="138269E7" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>商事合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="543B0997" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="71E1374A" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表信达投资有限公司在北京高院、北京二中院应对一家国内上市公司提起的逾人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>11亿元房地产合作经营合同纠纷，取得胜诉判决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C1AF17A" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="5FDBA50D" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内房地产开发公司在山东青岛中院应对其合作开发商提起的逾人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿元合资、合作房地产开发合同纠纷，取得胜诉判决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C1AB188" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="5D1BD5B4" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家香港国际贸易公司及其国内钢铁生产公司在贸仲针对某国有钢铁企业提起逾人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2亿元合作协议书纠纷，取得全胜裁决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BABE9AC" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="2ECE9A6F" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国有进出口贸易公司在贸仲、北仲、西安仲裁委员会、济南仲裁委员会、呼和浩特仲裁委员会处理多起代理进出口合同纠纷，均取得全胜裁决或对方撤诉结果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28B19898" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="367A9BD5" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名以色列贸易公司在贸仲针对某公立医院就利用国际贷款医疗器械采购项目提起仲裁，案件适用《联合国国际货物销售合同公约》，取得全胜裁决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FF2D2EC" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="350D64AD" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名以色列贸易公司在贸仲针对某公安局交警支队就利用以色列政府贷款建设指挥中心项目提起仲裁，最终协助客户顺利达成和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26321096" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="5651D58B" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家香港电力公司在贸仲针对两家大型国有企业就利比里亚电站项目收购协议纠纷提起仲裁，最终协助客户顺利达成和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AFB9C1C" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="385F22DB" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日产旗下尼得科安萨股份公司在北京高院、北京四中院应对某石油设备有限公司的提起商务咨询合同纠纷，取得胜诉判决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13462B58" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="5B8FF64F" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中美合资的能源公司在中国海事仲裁委员会应对某中国物流公司提起的公路运输合同纠纷的仲裁；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F964BD6" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="1F37DD67" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家香港能源开发公司就其与两家中国公司的探矿权、采矿权转让纠纷提供法律意见；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="719698B7" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="003F4796">
+    <w:p w14:paraId="4BA7C1F8" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>侵权及不正当竞争纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E6A5AE8" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="716C9327" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一名知名企业家在北京互联网法院提起网络侵权责任纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="132A8B0F" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="34E00833" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一名知名券商首席分析师在北京四中院处理网络侵权责任纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="186311A5" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="359CB1DA" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表安彼迎公司及房东在江苏南京中院应对某租客提起的违反安全保障义务纠纷，取得胜诉判决；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2934EF20" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="5316630E" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>正在代表一名算法工程师在北京大兴法院、北京经开区劳动仲裁委处理其与某知名互联网公司之间的竞业限制纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DF40BB7" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="4D2F7C58" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一名商家运营主管在北京经开区劳动仲裁委处理其与某知名互联网公司之间的竞业限制纠纷；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78A48C5A" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="66BDCF19" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家美国知名电子元件贸易公司处理其与五名前员工在深圳福田劳动仲裁委竞业限制纠纷，同时涉及员工侵犯公司商业秘密行为。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="713A9C52" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="31578A49" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3383F1C7" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="1782FD92" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中南财经政法大学，法学学士，优秀毕业生</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75DC2306" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="5FFBFF14" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，法律硕士及</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>JD学位，北京市优秀毕业生</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="168C986F" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="44B98245" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>德国汉堡法学院，国际交换生</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CA73BD4" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="14C649B0" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78E449C6" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="3CCE3CD9" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="317042C4" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="126A8EA2" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08C05DC6" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="6877673E" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05B8B05E" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="33B4F337" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文（流利）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B36F0A5" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="78CD0243" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="284A3502" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="7036475C" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26A20731" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="547166A8" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>邓志聪律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018年加入方达律师事务所北京办公室。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="220975DD" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="3CF82F26" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>邓志聪律师曾工作于一家领先的美国律师事务所中国联营办公室争议解决组。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40142475" w14:textId="77777777" w:rsidR="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="69D6F351" w14:textId="77777777" w:rsidR="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>新加坡国际调解中心专业调解员。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="5FC776F1" w:rsidR="00A46A04" w:rsidRPr="003F4796" w:rsidRDefault="003F4796" w:rsidP="003F4796">
+    <w:p w14:paraId="4F0A196B" w14:textId="76414C6E" w:rsidR="00A46A04" w:rsidRPr="0012382A" w:rsidRDefault="0012382A" w:rsidP="0012382A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003F4796">
+      <w:r w:rsidRPr="0012382A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港国际仲裁中心认证仲裁庭秘书。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="003F4796" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="0012382A" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2117,1378 +2117,1378 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04BD02F9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6FA6C784"/>
+    <w:nsid w:val="004C16F5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="51C8B634"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05A122C5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F7B2FB0E"/>
+    <w:nsid w:val="03515DB3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A45CEA4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05DD2B90"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3CB2FC4C"/>
+    <w:nsid w:val="062E546B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3EC80CCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06301E7F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="010A424C"/>
+    <w:nsid w:val="070B55D3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C8A88D72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08D200D7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B168902E"/>
+    <w:nsid w:val="087A5E4E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="52D40EEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AA622C1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FBA46B5A"/>
+    <w:nsid w:val="08A67E1B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="75BACB82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AC61082"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BE3ED3E8"/>
+    <w:nsid w:val="0EEF23AD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="837A632E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DD14846"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3334A666"/>
+    <w:nsid w:val="106658CA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="22A22740"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11E24338"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2AB4A5B4"/>
+    <w:nsid w:val="11F339CF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7F8CABB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12BB4DF3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8EEA2A9C"/>
+    <w:nsid w:val="17513379"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B37296C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16340B29"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="95FEC494"/>
+    <w:nsid w:val="18D44330"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7D14D474"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16980081"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9A66CCBE"/>
+    <w:nsid w:val="19E76D8B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="843A2A60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18257ED4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2682A572"/>
+    <w:nsid w:val="1ADE6B06"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1BEA63FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D2E1236"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DB40DBA6"/>
+    <w:nsid w:val="1B676AB3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="470ADCE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DD77644"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FF147100"/>
+    <w:nsid w:val="1DEC2A7A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FEA80AE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E376B0D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5AA49964"/>
+    <w:nsid w:val="1E246FC7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="04FEE9EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20F21791"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8856F46C"/>
+    <w:nsid w:val="271F059B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6DC450CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="240466F2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B2FE49F4"/>
+    <w:nsid w:val="2A715F41"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="13726280"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25304F99"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="92A2D400"/>
+    <w:nsid w:val="2E4E2296"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F5BCD83C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25B703F9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FF0E7A32"/>
+    <w:nsid w:val="30CC37EC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EA3E0E80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B855626"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C0A046C6"/>
+    <w:nsid w:val="35681733"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="41D048C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31EA0A02"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="37BE02CA"/>
+    <w:nsid w:val="386F3C01"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1DD844D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38793421"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9990C6BC"/>
+    <w:nsid w:val="3B155FF5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2C089912"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38A72D53"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D0A6F6B6"/>
+    <w:nsid w:val="3D193A43"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B05C5A42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39384BC4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A2D8D792"/>
+    <w:nsid w:val="3D1D4B30"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F01E7444"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E2960E5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="744ADDA2"/>
+    <w:nsid w:val="41273D63"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="270E9E86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E4E07A8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B16E65C4"/>
+    <w:nsid w:val="43583A9E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="95D8E798"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41465607"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1272F9BA"/>
+    <w:nsid w:val="4A4D313E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1EC6E498"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45BF68B3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4718DB8C"/>
+    <w:nsid w:val="4A613510"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="42564726"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46FF5EFA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A5B2172A"/>
+    <w:nsid w:val="4EFF5E89"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F2EC1302"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47C815A6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5232C34E"/>
+    <w:nsid w:val="50186835"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1F045CB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="484F434A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="13248952"/>
+    <w:nsid w:val="50191728"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="248A38B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49F460BB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6F2A3D9E"/>
+    <w:nsid w:val="544D464A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3B441C0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C0E790F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0FA0EDC0"/>
+    <w:nsid w:val="59251DA4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E6BECD8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D9F224D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A6C8C3FC"/>
+    <w:nsid w:val="5AAF3627"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="84A8AB80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E717ECF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="04548354"/>
+    <w:nsid w:val="5AF52A07"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F61A0398"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F5820DA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="27CE6C94"/>
+    <w:nsid w:val="5C3C3389"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="57967848"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FA400CA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3D9CF1BC"/>
+    <w:nsid w:val="5F883499"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="02BE87F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50E2371B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1178927E"/>
+    <w:nsid w:val="61746C06"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9A14795C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="535702FE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="582891CA"/>
+    <w:nsid w:val="64043012"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="17D8263C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="582D7EEC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="04548354"/>
+    <w:nsid w:val="68166D8B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BD9CB6CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="584C1ADF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1F462BEA"/>
+    <w:nsid w:val="6BF155FD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8398DBCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58A50C19"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8CEA68A4"/>
+    <w:nsid w:val="6E522147"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="193C7376"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58A73CEF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="85884562"/>
+    <w:nsid w:val="713304EB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="13F01B5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A7F1023"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="477026BC"/>
+    <w:nsid w:val="72A27060"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BC582330"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B3E6AFA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D902C438"/>
+    <w:nsid w:val="731B2B9B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E304C2F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EAA30B5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7CA42E78"/>
+    <w:nsid w:val="74426126"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5A307A54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="722E0F89"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EB584394"/>
+    <w:nsid w:val="75B32E20"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BB0AF164"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73240E35"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="77AEEC98"/>
+    <w:nsid w:val="76D810F9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="52FACC38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AEA32CC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5400EA60"/>
+    <w:nsid w:val="795E657C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8DEE5DD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B716B8C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0C30DF92"/>
+    <w:nsid w:val="7CE128E2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1EBC5DB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BBC3E7B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="762E54C2"/>
+    <w:nsid w:val="7E543956"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="843A2A60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="29">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="2">
-[...5 lines deleted...]
-  <w:num w:numId="4">
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="52">
     <w:abstractNumId w:val="51"/>
-  </w:num>
-[...142 lines deleted...]
-    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="52"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
+    <w:rsid w:val="0012382A"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
-    <w:rsid w:val="003F4796"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
@@ -4641,61 +4641,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003F4796"/>
+    <w:rsid w:val="0012382A"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003F4796"/>
+    <w:rsid w:val="0012382A"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4981,51 +4981,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C96D0B57-28E6-4602-8984-CF960C2E3486}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{17ABE3B0-A83E-41FF-B796-30278CB58BBA}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>427</Words>
   <Characters>2440</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>20</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2862</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>