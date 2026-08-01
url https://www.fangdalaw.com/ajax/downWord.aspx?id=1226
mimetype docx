--- v0 (2026-05-31)
+++ v1 (2026-08-01)
@@ -36,180 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="4387E698" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007270C7" w:rsidP="007270C7">
+          <w:p w14:paraId="2C4F11E8" w14:textId="4ED3272E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="007270C7">
+            <w:r w:rsidRPr="00EA42E2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>李洁</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="33E6F574" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007270C7" w:rsidP="007270C7">
+          <w:p w14:paraId="0A49ED1B" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRPr="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
+            <w:pPr>
+              <w:spacing w:line="360" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+            </w:pPr>
+            <w:bookmarkStart w:id="2" w:name="didian"/>
+            <w:r w:rsidRPr="00EA42E2">
+              <w:rPr>
+                <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="000000"/>
+              </w:rPr>
+              <w:t>北京</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="706EB16B" w14:textId="5119E59F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="007270C7">
+            <w:r w:rsidRPr="00EA42E2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>合伙人·北京</w:t>
-[...8 lines deleted...]
-              <w:t>,新加坡</w:t>
+              <w:t>合伙人·新加坡</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="3E63254D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007270C7" w:rsidP="007270C7">
+          <w:p w14:paraId="6199424A" w14:textId="698AE32B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="007270C7">
+            <w:r w:rsidRPr="00EA42E2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 7436 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="7C9AE3B8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007270C7" w:rsidP="007270C7">
+          <w:p w14:paraId="4F910ACA" w14:textId="1039E3BB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="007270C7">
+            <w:r w:rsidRPr="00EA42E2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Jie2.li@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="733B1BE2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007270C7" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="4ED751EF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EA42E2" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3DA990D5" wp14:editId="55535D13">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="356F12DE" wp14:editId="0D1DB73D">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -249,60 +260,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="5D1F077F" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="007270C7" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="17E2411F" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00EA42E2" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="007270C7">
+            <w:r w:rsidRPr="00EA42E2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>李洁律师专长境内外油气（包括液化天然气）、电力、可再生能源和基础设施行业的并购、合资、项目开发和项目融资。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -362,51 +373,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3343243A" w14:textId="77777777" w:rsidR="007270C7" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="73E15ABB" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -447,823 +458,823 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48946E11" w14:textId="77777777" w:rsidR="007270C7" w:rsidRDefault="007270C7" w:rsidP="007270C7">
+    <w:p w14:paraId="5B0121B8" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F4A1770" w14:textId="77777777" w:rsidR="007270C7" w:rsidRDefault="007270C7" w:rsidP="007270C7">
+    <w:p w14:paraId="64DE450D" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7160BF29" w14:textId="77777777" w:rsidR="007270C7" w:rsidRDefault="007270C7" w:rsidP="007270C7">
+    <w:p w14:paraId="15201A10" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中国主权基金通过多样化创新结构收购海外项目或为中国企业海外项目融资提供法律服务，工作包括架构建议、起草谈判全部交易文件，协助交割等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F4DD20A" w14:textId="77777777" w:rsidR="007270C7" w:rsidRDefault="007270C7" w:rsidP="007270C7">
+    <w:p w14:paraId="2A16BD8F" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中国工程企业海外能源和基建项目的项目开发（包括特许权协议</w:t>
       </w:r>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/实施协议、购电协议、EPC协议、运维协议、土地协议、原料供应协议等）、投资、融资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="608247BB" w14:textId="77777777" w:rsidR="007270C7" w:rsidRDefault="007270C7" w:rsidP="007270C7">
+    <w:p w14:paraId="09B1766E" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中国国企出售其境外资产提供法律服务，涉及国家包括英国、哈萨克斯坦、厄瓜多尔、加蓬、印尼等，工作包括进行卖方法律尽职调查、协助组织出售流程、起草交易文件初稿、参与谈判等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0473CFD5" w14:textId="77777777" w:rsidR="007270C7" w:rsidRDefault="007270C7" w:rsidP="007270C7">
+    <w:p w14:paraId="2E9134C7" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中国企业境外项目涉及的潜在纠纷（包括公司治理、保函索赔、股权回购、工程建设合同履行等）提供前期策略咨询</w:t>
       </w:r>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">   * 包含加入本所前交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64E7CC68" w14:textId="77777777" w:rsidR="007270C7" w:rsidRDefault="007270C7" w:rsidP="007270C7">
+    <w:p w14:paraId="6CF4964A" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E0A84ED" w14:textId="77777777" w:rsidR="007270C7" w:rsidRDefault="007270C7" w:rsidP="007270C7">
+    <w:p w14:paraId="45B56902" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>哥伦比亚大学法学院，法律硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2015</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CC066FB" w14:textId="77777777" w:rsidR="007270C7" w:rsidRDefault="007270C7" w:rsidP="007270C7">
+    <w:p w14:paraId="0A538889" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学法学院，法学硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2011</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AFEEF54" w14:textId="77777777" w:rsidR="007270C7" w:rsidRDefault="007270C7" w:rsidP="007270C7">
+    <w:p w14:paraId="7E90FA91" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学法学院，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2009</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06927B87" w14:textId="77777777" w:rsidR="007270C7" w:rsidRDefault="007270C7" w:rsidP="007270C7">
+    <w:p w14:paraId="5D221EB3" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E78D22D" w14:textId="77777777" w:rsidR="007270C7" w:rsidRDefault="007270C7" w:rsidP="007270C7">
+    <w:p w14:paraId="5CFE5581" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>具备中华人民共和国法律职业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A5F08B1" w14:textId="77777777" w:rsidR="007270C7" w:rsidRDefault="007270C7" w:rsidP="007270C7">
+    <w:p w14:paraId="5C137C25" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0883E795" w14:textId="77777777" w:rsidR="007270C7" w:rsidRDefault="007270C7" w:rsidP="007270C7">
+    <w:p w14:paraId="71F142F3" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英格兰和威尔士律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7822A621" w14:textId="77777777" w:rsidR="007270C7" w:rsidRDefault="007270C7" w:rsidP="007270C7">
+    <w:p w14:paraId="5A6EA8EC" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3880E5D6" w14:textId="77777777" w:rsidR="007270C7" w:rsidRDefault="007270C7" w:rsidP="007270C7">
+    <w:p w14:paraId="3CDE4072" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话（母语）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51CA4B02" w14:textId="77777777" w:rsidR="007270C7" w:rsidRDefault="007270C7" w:rsidP="007270C7">
+    <w:p w14:paraId="244CAAF0" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语（流利）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0718C038" w14:textId="77777777" w:rsidR="007270C7" w:rsidRDefault="007270C7" w:rsidP="007270C7">
+    <w:p w14:paraId="26FFE29D" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DCF9707" w14:textId="77777777" w:rsidR="007270C7" w:rsidRDefault="007270C7" w:rsidP="007270C7">
+    <w:p w14:paraId="04AD1F71" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>李律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2024年作为顾问律师加入方达律师事务所。在此之前，她曾在一家国际律师事务所工作，主做能源、自然资源及基建项目业务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24BD3F73" w14:textId="77777777" w:rsidR="007270C7" w:rsidRDefault="007270C7" w:rsidP="007270C7">
+    <w:p w14:paraId="0EA11C4A" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21B5AE06" w14:textId="77777777" w:rsidR="007270C7" w:rsidRDefault="007270C7" w:rsidP="007270C7">
+    <w:p w14:paraId="29097057" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="549DA2C4" w14:textId="77777777" w:rsidR="007270C7" w:rsidRDefault="007270C7" w:rsidP="007270C7">
+    <w:p w14:paraId="23831A66" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《中国新能源产业</w:t>
       </w:r>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>技术出海</w:t>
       </w:r>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">的主要风险和应对建议》，《南方能源观察》，2024年6月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30A7A503" w14:textId="77777777" w:rsidR="007270C7" w:rsidRDefault="007270C7" w:rsidP="007270C7">
+    <w:p w14:paraId="5515D774" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《政局稳定的加蓬，能源投资有何要点？》，《能源》杂志，2022年10月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0807C48A" w14:textId="77777777" w:rsidR="007270C7" w:rsidRDefault="007270C7" w:rsidP="007270C7">
+    <w:p w14:paraId="08B1FCDC" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《油气行业中的不可抗力条款</w:t>
       </w:r>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">国际经验和中国实践浅析》，《能源观察》，2020年2月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17A10F35" w14:textId="77777777" w:rsidR="007270C7" w:rsidRDefault="007270C7" w:rsidP="007270C7">
+    <w:p w14:paraId="2744346B" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《外资进入中国油气上游：政策诚意十足，期待市场创新》，《能源观察》，2019年9月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC5C7D5" w14:textId="77777777" w:rsidR="007270C7" w:rsidRDefault="007270C7" w:rsidP="007270C7">
+    <w:p w14:paraId="3C971187" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《</w:t>
       </w:r>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>一带一路</w:t>
       </w:r>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">项目中东道国政府的角色及风险防范》，《中国海关》，2019年第四、五期 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F8B788F" w14:textId="77777777" w:rsidR="007270C7" w:rsidRDefault="007270C7" w:rsidP="007270C7">
+    <w:p w14:paraId="0F82192E" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《打通国企能源领域投资瓶颈》，《中国外汇》，2018年12月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44F25834" w14:textId="77777777" w:rsidR="007270C7" w:rsidRDefault="007270C7" w:rsidP="007270C7">
+    <w:p w14:paraId="53FE456B" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《中国大型项目中的环境风险概述》，Practical Law，汤森路透2016年、2017年 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="493D00F7" w14:textId="77777777" w:rsidR="007270C7" w:rsidRDefault="007270C7" w:rsidP="007270C7">
+    <w:p w14:paraId="16A3016E" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">世界银行《基础设施开发基准》报告（Benchmarking Infrastructure Development））（原名为《PPP采购基准》（Benchmarking PPP Procurement）），负责中国章节的调研（2017年至2020年） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15050080" w14:textId="77777777" w:rsidR="007270C7" w:rsidRDefault="007270C7" w:rsidP="007270C7">
+    <w:p w14:paraId="611948F0" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="65E2E56B" w:rsidR="00A46A04" w:rsidRPr="007270C7" w:rsidRDefault="007270C7" w:rsidP="007270C7">
+    <w:p w14:paraId="4F0A196B" w14:textId="5C1E98B4" w:rsidR="00A46A04" w:rsidRPr="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal 500 </w:t>
       </w:r>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="007270C7">
+      <w:r w:rsidRPr="00EA42E2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 中国项目及能源，新星律师 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="007270C7" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00EA42E2" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1469,439 +1480,439 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01C20C02"/>
+    <w:nsid w:val="03C07969"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E2B6E77A"/>
+    <w:tmpl w:val="1B26F3F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BF15C49"/>
+    <w:nsid w:val="06E7738A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="58DA32D4"/>
+    <w:tmpl w:val="4210CBFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CA71B55"/>
+    <w:nsid w:val="130A25DA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A8EAC44"/>
+    <w:tmpl w:val="84BA4A24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EAB6FD6"/>
+    <w:nsid w:val="18E072B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="990E3ADC"/>
+    <w:tmpl w:val="C3566952"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="152E3FEB"/>
+    <w:nsid w:val="19551A79"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E1CCFE52"/>
+    <w:tmpl w:val="F5E87CF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="181056A0"/>
+    <w:nsid w:val="1B1935E8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8C146C64"/>
+    <w:tmpl w:val="9DA410F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A1F4FF1"/>
+    <w:nsid w:val="21EC0714"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C0089936"/>
+    <w:tmpl w:val="E45E99FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CF21BB9"/>
+    <w:nsid w:val="27FF1165"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="17CADF54"/>
+    <w:tmpl w:val="0AD4B3A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2060345C"/>
+    <w:nsid w:val="28C66F3E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9B08B6E"/>
+    <w:tmpl w:val="C8947F62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="230113D0"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="311E76AA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F190E1F4"/>
+    <w:tmpl w:val="0ED0BF8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="240B6758"/>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34BD7B77"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3F981FFA"/>
+    <w:tmpl w:val="B92445F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26AF3355"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36132E01"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9D490A6"/>
+    <w:tmpl w:val="6032B4B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C36568D"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38E0370E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="20F6013C"/>
+    <w:tmpl w:val="091CD2B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F853CE5"/>
+    <w:nsid w:val="39D9720C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="990E3ADC"/>
+    <w:tmpl w:val="BE066CCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -1992,312 +2003,312 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F5E38A7"/>
+    <w:nsid w:val="3B7A6C1A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A118B640"/>
+    <w:tmpl w:val="FBE29274"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="414B1C81"/>
+    <w:nsid w:val="5EBB069F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F33E2A26"/>
+    <w:tmpl w:val="39A867D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48D67C9B"/>
+    <w:nsid w:val="645D185F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D51E940A"/>
+    <w:tmpl w:val="1BE44D2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E3160D7"/>
+    <w:nsid w:val="676275F5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="09C07282"/>
+    <w:tmpl w:val="7BE20046"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57C0333A"/>
+    <w:nsid w:val="67CB33D8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8D7C32B0"/>
+    <w:tmpl w:val="D13C7DBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58823B5B"/>
+    <w:nsid w:val="68DF0D8F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D472A75E"/>
+    <w:tmpl w:val="BB763CC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E384D27"/>
+    <w:nsid w:val="70C04D6A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8BC474B8"/>
+    <w:tmpl w:val="21C4C864"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7028011E"/>
+    <w:nsid w:val="77BB24AB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FD263FEC"/>
+    <w:tmpl w:val="39A867D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="720A44DA"/>
+    <w:nsid w:val="7A2E1189"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DBF26F32"/>
+    <w:tmpl w:val="ADF628FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="5">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="24">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="6">
-[...5 lines deleted...]
-  <w:num w:numId="8">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="23"/>
-  </w:num>
-[...49 lines deleted...]
-    <w:abstractNumId w:val="14"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2361,51 +2372,50 @@
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
-    <w:rsid w:val="007270C7"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
@@ -2436,50 +2446,51 @@
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
+    <w:rsid w:val="00EA42E2"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -3531,61 +3542,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007270C7"/>
+    <w:rsid w:val="00EA42E2"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007270C7"/>
+    <w:rsid w:val="00EA42E2"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3871,51 +3882,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{584CD222-9303-4D4E-A655-34DD5A6D1225}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09EEF163-D1DA-49C0-8C63-0C07D27CF886}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>163</Words>
   <Characters>930</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1091</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>