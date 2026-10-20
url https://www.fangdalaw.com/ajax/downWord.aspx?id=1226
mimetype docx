--- v1 (2026-08-01)
+++ v2 (2026-10-20)
@@ -36,191 +36,191 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="4ED3272E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
+          <w:p w14:paraId="2C4F11E8" w14:textId="1ED68D2C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CD5766" w:rsidP="00CD5766">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00EA42E2">
+            <w:r w:rsidRPr="00CD5766">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>李洁</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="0A49ED1B" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRPr="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
+          <w:p w14:paraId="077CDB9D" w14:textId="77777777" w:rsidR="00CD5766" w:rsidRPr="00CD5766" w:rsidRDefault="00CD5766" w:rsidP="00CD5766">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00EA42E2">
+            <w:r w:rsidRPr="00CD5766">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>北京</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="5119E59F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
+          <w:p w14:paraId="706EB16B" w14:textId="5C01D2A7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CD5766" w:rsidP="00CD5766">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00EA42E2">
+            <w:r w:rsidRPr="00CD5766">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·新加坡</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="698AE32B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
+          <w:p w14:paraId="6199424A" w14:textId="4CFB287C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CD5766" w:rsidP="00CD5766">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00EA42E2">
+            <w:r w:rsidRPr="00CD5766">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 7436 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="1039E3BB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
+          <w:p w14:paraId="4F910ACA" w14:textId="5A4CF264" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CD5766" w:rsidP="00CD5766">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00EA42E2">
+            <w:r w:rsidRPr="00CD5766">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Jie2.li@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="4ED751EF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EA42E2" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="15C599DF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CD5766" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="356F12DE" wp14:editId="0D1DB73D">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="58ACB8E2" wp14:editId="23997AC7">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -260,60 +260,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="17E2411F" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00EA42E2" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="54FBBBE5" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00CD5766" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00EA42E2">
+            <w:r w:rsidRPr="00CD5766">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>李洁律师专长境内外油气（包括液化天然气）、电力、可再生能源和基础设施行业的并购、合资、项目开发和项目融资。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -373,51 +373,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73E15ABB" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="16150264" w14:textId="77777777" w:rsidR="00CD5766" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -458,823 +458,823 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B0121B8" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
+    <w:p w14:paraId="2823000F" w14:textId="77777777" w:rsidR="00CD5766" w:rsidRDefault="00CD5766" w:rsidP="00CD5766">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64DE450D" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
+    <w:p w14:paraId="073DE3A3" w14:textId="77777777" w:rsidR="00CD5766" w:rsidRDefault="00CD5766" w:rsidP="00CD5766">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15201A10" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
+    <w:p w14:paraId="33605DF1" w14:textId="77777777" w:rsidR="00CD5766" w:rsidRDefault="00CD5766" w:rsidP="00CD5766">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中国主权基金通过多样化创新结构收购海外项目或为中国企业海外项目融资提供法律服务，工作包括架构建议、起草谈判全部交易文件，协助交割等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A16BD8F" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
+    <w:p w14:paraId="7C87DD4A" w14:textId="77777777" w:rsidR="00CD5766" w:rsidRDefault="00CD5766" w:rsidP="00CD5766">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中国工程企业海外能源和基建项目的项目开发（包括特许权协议</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/实施协议、购电协议、EPC协议、运维协议、土地协议、原料供应协议等）、投资、融资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09B1766E" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
+    <w:p w14:paraId="3A62F7DC" w14:textId="77777777" w:rsidR="00CD5766" w:rsidRDefault="00CD5766" w:rsidP="00CD5766">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中国国企出售其境外资产提供法律服务，涉及国家包括英国、哈萨克斯坦、厄瓜多尔、加蓬、印尼等，工作包括进行卖方法律尽职调查、协助组织出售流程、起草交易文件初稿、参与谈判等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E9134C7" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
+    <w:p w14:paraId="6705BFE3" w14:textId="77777777" w:rsidR="00CD5766" w:rsidRDefault="00CD5766" w:rsidP="00CD5766">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家中国企业境外项目涉及的潜在纠纷（包括公司治理、保函索赔、股权回购、工程建设合同履行等）提供前期策略咨询</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">   * 包含加入本所前交易</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CF4964A" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
+    <w:p w14:paraId="71CE3BB9" w14:textId="77777777" w:rsidR="00CD5766" w:rsidRDefault="00CD5766" w:rsidP="00CD5766">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45B56902" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
+    <w:p w14:paraId="3D8EA553" w14:textId="77777777" w:rsidR="00CD5766" w:rsidRDefault="00CD5766" w:rsidP="00CD5766">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>哥伦比亚大学法学院，法律硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2015</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A538889" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
+    <w:p w14:paraId="0FE54D1A" w14:textId="77777777" w:rsidR="00CD5766" w:rsidRDefault="00CD5766" w:rsidP="00CD5766">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学法学院，法学硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2011</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E90FA91" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
+    <w:p w14:paraId="58B315E6" w14:textId="77777777" w:rsidR="00CD5766" w:rsidRDefault="00CD5766" w:rsidP="00CD5766">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学法学院，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2009</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D221EB3" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
+    <w:p w14:paraId="46A6C2E0" w14:textId="77777777" w:rsidR="00CD5766" w:rsidRDefault="00CD5766" w:rsidP="00CD5766">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CFE5581" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
+    <w:p w14:paraId="6C13D5D3" w14:textId="77777777" w:rsidR="00CD5766" w:rsidRDefault="00CD5766" w:rsidP="00CD5766">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>具备中华人民共和国法律职业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C137C25" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
+    <w:p w14:paraId="0283BEA6" w14:textId="77777777" w:rsidR="00CD5766" w:rsidRDefault="00CD5766" w:rsidP="00CD5766">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F142F3" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
+    <w:p w14:paraId="505DC2FF" w14:textId="77777777" w:rsidR="00CD5766" w:rsidRDefault="00CD5766" w:rsidP="00CD5766">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英格兰和威尔士律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A6EA8EC" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
+    <w:p w14:paraId="4EB27948" w14:textId="77777777" w:rsidR="00CD5766" w:rsidRDefault="00CD5766" w:rsidP="00CD5766">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CDE4072" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
+    <w:p w14:paraId="5DACF9FB" w14:textId="77777777" w:rsidR="00CD5766" w:rsidRDefault="00CD5766" w:rsidP="00CD5766">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话（母语）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="244CAAF0" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
+    <w:p w14:paraId="5322B6A1" w14:textId="77777777" w:rsidR="00CD5766" w:rsidRDefault="00CD5766" w:rsidP="00CD5766">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语（流利）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26FFE29D" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
+    <w:p w14:paraId="443F6635" w14:textId="77777777" w:rsidR="00CD5766" w:rsidRDefault="00CD5766" w:rsidP="00CD5766">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04AD1F71" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
+    <w:p w14:paraId="7A9F8962" w14:textId="77777777" w:rsidR="00CD5766" w:rsidRDefault="00CD5766" w:rsidP="00CD5766">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>李律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2024年作为顾问律师加入方达律师事务所。在此之前，她曾在一家国际律师事务所工作，主做能源、自然资源及基建项目业务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EA11C4A" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
+    <w:p w14:paraId="351E1C8D" w14:textId="77777777" w:rsidR="00CD5766" w:rsidRDefault="00CD5766" w:rsidP="00CD5766">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29097057" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
+    <w:p w14:paraId="12039FB8" w14:textId="77777777" w:rsidR="00CD5766" w:rsidRDefault="00CD5766" w:rsidP="00CD5766">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23831A66" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
+    <w:p w14:paraId="280D1237" w14:textId="77777777" w:rsidR="00CD5766" w:rsidRDefault="00CD5766" w:rsidP="00CD5766">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《中国新能源产业</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>技术出海</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">的主要风险和应对建议》，《南方能源观察》，2024年6月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5515D774" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
+    <w:p w14:paraId="79323D44" w14:textId="77777777" w:rsidR="00CD5766" w:rsidRDefault="00CD5766" w:rsidP="00CD5766">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《政局稳定的加蓬，能源投资有何要点？》，《能源》杂志，2022年10月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08B1FCDC" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
+    <w:p w14:paraId="315CC948" w14:textId="77777777" w:rsidR="00CD5766" w:rsidRDefault="00CD5766" w:rsidP="00CD5766">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《油气行业中的不可抗力条款</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">国际经验和中国实践浅析》，《能源观察》，2020年2月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2744346B" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
+    <w:p w14:paraId="568B0990" w14:textId="77777777" w:rsidR="00CD5766" w:rsidRDefault="00CD5766" w:rsidP="00CD5766">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《外资进入中国油气上游：政策诚意十足，期待市场创新》，《能源观察》，2019年9月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C971187" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
+    <w:p w14:paraId="7725C274" w14:textId="77777777" w:rsidR="00CD5766" w:rsidRDefault="00CD5766" w:rsidP="00CD5766">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>一带一路</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">项目中东道国政府的角色及风险防范》，《中国海关》，2019年第四、五期 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F82192E" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
+    <w:p w14:paraId="51CEBD0A" w14:textId="77777777" w:rsidR="00CD5766" w:rsidRDefault="00CD5766" w:rsidP="00CD5766">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《打通国企能源领域投资瓶颈》，《中国外汇》，2018年12月 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53FE456B" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
+    <w:p w14:paraId="23D1E425" w14:textId="77777777" w:rsidR="00CD5766" w:rsidRDefault="00CD5766" w:rsidP="00CD5766">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《中国大型项目中的环境风险概述》，Practical Law，汤森路透2016年、2017年 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16A3016E" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
+    <w:p w14:paraId="6DF9A3FF" w14:textId="77777777" w:rsidR="00CD5766" w:rsidRDefault="00CD5766" w:rsidP="00CD5766">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">世界银行《基础设施开发基准》报告（Benchmarking Infrastructure Development））（原名为《PPP采购基准》（Benchmarking PPP Procurement）），负责中国章节的调研（2017年至2020年） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="611948F0" w14:textId="77777777" w:rsidR="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
+    <w:p w14:paraId="6F018318" w14:textId="77777777" w:rsidR="00CD5766" w:rsidRDefault="00CD5766" w:rsidP="00CD5766">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="5C1E98B4" w:rsidR="00A46A04" w:rsidRPr="00EA42E2" w:rsidRDefault="00EA42E2" w:rsidP="00EA42E2">
+    <w:p w14:paraId="4F0A196B" w14:textId="66DFA2D0" w:rsidR="00A46A04" w:rsidRPr="00CD5766" w:rsidRDefault="00CD5766" w:rsidP="00CD5766">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Legal 500 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>–</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EA42E2">
+      <w:r w:rsidRPr="00CD5766">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 中国项目及能源，新星律师 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00EA42E2" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00CD5766" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1480,221 +1480,221 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03C07969"/>
+    <w:nsid w:val="011D72B1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B26F3F4"/>
+    <w:tmpl w:val="8DD481CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06E7738A"/>
+    <w:nsid w:val="0AD1258E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4210CBFA"/>
+    <w:tmpl w:val="0CF221C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="130A25DA"/>
+    <w:nsid w:val="0D744AB6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="84BA4A24"/>
+    <w:tmpl w:val="65446F82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18E072B8"/>
+    <w:nsid w:val="0EBC6BC7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C3566952"/>
+    <w:tmpl w:val="58EA825A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19551A79"/>
+    <w:nsid w:val="0ED35D94"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F5E87CF0"/>
+    <w:tmpl w:val="D5522764"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B1935E8"/>
+    <w:nsid w:val="1A8D389F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9DA410F8"/>
+    <w:tmpl w:val="63949D8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21EC0714"/>
+    <w:nsid w:val="1F217095"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E45E99FA"/>
+    <w:tmpl w:val="28523B7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27FF1165"/>
+    <w:nsid w:val="27C13ECC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0AD4B3A6"/>
+    <w:tmpl w:val="88B02C90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28C66F3E"/>
+    <w:nsid w:val="2D2D6189"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C8947F62"/>
+    <w:tmpl w:val="58EA825A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -1782,533 +1782,533 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="311E76AA"/>
+    <w:nsid w:val="32605C31"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0ED0BF8E"/>
+    <w:tmpl w:val="77C2ED46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34BD7B77"/>
+    <w:nsid w:val="3421161C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B92445F8"/>
+    <w:tmpl w:val="0A5CC7FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36132E01"/>
+    <w:nsid w:val="37C82DF3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6032B4B6"/>
+    <w:tmpl w:val="8B2A66F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38E0370E"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="433D49C4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="091CD2B6"/>
+    <w:tmpl w:val="42F07F72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39D9720C"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49882D86"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE066CCC"/>
+    <w:tmpl w:val="125CAA1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B7A6C1A"/>
+    <w:nsid w:val="4D94754F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FBE29274"/>
+    <w:tmpl w:val="55364FD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EBB069F"/>
+    <w:nsid w:val="5559734A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="39A867D6"/>
+    <w:tmpl w:val="B742DEBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="645D185F"/>
+    <w:nsid w:val="5C7B1BCF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1BE44D2E"/>
+    <w:tmpl w:val="BEC641EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="676275F5"/>
+    <w:nsid w:val="5F7B314E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7BE20046"/>
+    <w:tmpl w:val="B78AAE3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67CB33D8"/>
+    <w:nsid w:val="62A64A0F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D13C7DBC"/>
+    <w:tmpl w:val="9552196E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68DF0D8F"/>
+    <w:nsid w:val="677F2D4F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB763CC2"/>
+    <w:tmpl w:val="F788CCD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70C04D6A"/>
+    <w:nsid w:val="67EC0C3F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="21C4C864"/>
+    <w:tmpl w:val="FEFCD304"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77BB24AB"/>
+    <w:nsid w:val="69650669"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="39A867D6"/>
+    <w:tmpl w:val="039CE1EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A2E1189"/>
+    <w:nsid w:val="7A0B466D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ADF628FE"/>
+    <w:tmpl w:val="BA7484A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
-[...14 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="15">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="11">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="18">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="22">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="19">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="20">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2429,68 +2429,68 @@
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
+    <w:rsid w:val="00CD5766"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
-    <w:rsid w:val="00EA42E2"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -3542,61 +3542,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EA42E2"/>
+    <w:rsid w:val="00CD5766"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EA42E2"/>
+    <w:rsid w:val="00CD5766"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -3882,60 +3882,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{09EEF163-D1DA-49C0-8C63-0C07D27CF886}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FF12E78C-90DC-446E-B8D0-86E34793418D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>163</Words>
   <Characters>930</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1091</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>