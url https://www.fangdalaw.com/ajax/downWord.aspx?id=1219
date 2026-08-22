--- v0 (2026-06-21)
+++ v1 (2026-08-22)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="261C1A3A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B20793" w:rsidP="00B20793">
+          <w:p w14:paraId="2C4F11E8" w14:textId="4C531EE6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00B20793">
+            <w:r w:rsidRPr="00AD710E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>曹元</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="1F26DB45" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B20793" w:rsidP="00B20793">
+          <w:p w14:paraId="706EB16B" w14:textId="2BD5446F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00B20793">
+            <w:r w:rsidRPr="00AD710E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="30B6A263" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B20793" w:rsidP="00B20793">
+          <w:p w14:paraId="6199424A" w14:textId="2FAF18DD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00B20793">
+            <w:r w:rsidRPr="00AD710E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5809 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="69806BE8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B20793" w:rsidP="00B20793">
+          <w:p w14:paraId="4F910ACA" w14:textId="6B599526" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00B20793">
+            <w:r w:rsidRPr="00AD710E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>yuan.cao@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="6A31DBDE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B20793" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="079BA2F9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AD710E" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="15CCC564" wp14:editId="194C7622">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="78C7EFC3" wp14:editId="7D8346DA">
                   <wp:extent cx="1651000" cy="2143542"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="9525"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="7EB8891B" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00B20793" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="66BBBBDA" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00AD710E" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00B20793">
+            <w:r w:rsidRPr="00AD710E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>曹元律师的主要执业领域为资本市场，包括并购重组、证券发行、股权投资、一般公司业务等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70140E5D" w14:textId="77777777" w:rsidR="00B20793" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="74BDD9D0" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,956 +438,956 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1885E7C9" w14:textId="77777777" w:rsidR="00B20793" w:rsidRDefault="00B20793" w:rsidP="00B20793">
+    <w:p w14:paraId="785E69E6" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14411AE1" w14:textId="77777777" w:rsidR="00B20793" w:rsidRDefault="00B20793" w:rsidP="00B20793">
+    <w:p w14:paraId="11B331BB" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上市公司并购重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="367721AA" w14:textId="77777777" w:rsidR="00B20793" w:rsidRDefault="00B20793" w:rsidP="00B20793">
+    <w:p w14:paraId="61C30796" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴集团，为其处理苏宁易购（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>002024.SZ）、申通快递（002468.SZ）、美凯龙（601828.SH/01528.HK）、丽人丽妆（605136.SH）、圆通速递（600233.SH）、居然之家（000785.SZ）、千方科技（002373.SZ）、美年健康（002044.SZ）、分众传媒（002027.SZ）、爱用科技（836858）、东方股份（833374）、汇通达网络（09878.HK）等十余家上市公司及新三板挂牌公司的协议转让/大宗交易业务提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7391222A" w14:textId="77777777" w:rsidR="00B20793" w:rsidRDefault="00B20793" w:rsidP="00B20793">
+    <w:p w14:paraId="3A95630A" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博裕资本，为其战略投资及后续要约收购金科服务（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>09666.HK，已完成H股全流通）提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18FBAA91" w14:textId="77777777" w:rsidR="00B20793" w:rsidRDefault="00B20793" w:rsidP="00B20793">
+    <w:p w14:paraId="101D5BF2" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上实控股（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>00363.HK），为其通过可交换债券形式增持粤丰环保（01381.HK）提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2646E653" w14:textId="77777777" w:rsidR="00B20793" w:rsidRDefault="00B20793" w:rsidP="00B20793">
+    <w:p w14:paraId="044EF033" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表飞利浦，为其作为外国投资者战略投资创业慧康（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300451.SZ）提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B6EE9B3" w14:textId="77777777" w:rsidR="00B20793" w:rsidRDefault="00B20793" w:rsidP="00B20793">
+    <w:p w14:paraId="5E58ABDE" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海砥安，为其收购建元信托（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600816.SH）提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DB74910" w14:textId="77777777" w:rsidR="00B20793" w:rsidRDefault="00B20793" w:rsidP="00B20793">
+    <w:p w14:paraId="62688275" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德弘资本，为其认购东方雨虹（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>002271.SZ）定增提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AA8E01F" w14:textId="77777777" w:rsidR="00B20793" w:rsidRDefault="00B20793" w:rsidP="00B20793">
+    <w:p w14:paraId="71DF2557" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表东方资产，为其投资多家</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市公司提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57E33D03" w14:textId="77777777" w:rsidR="00B20793" w:rsidRDefault="00B20793" w:rsidP="00B20793">
+    <w:p w14:paraId="19F0EC77" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表金光纸业（中国）投资有限公司，为其间接收购博汇纸业（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600966.SH）提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18B36B01" w14:textId="77777777" w:rsidR="00B20793" w:rsidRDefault="00B20793" w:rsidP="00B20793">
+    <w:p w14:paraId="25B9F32B" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表康达新材（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>002669.SZ），为其通过发行股份方式收购成都必控科技有限责任公司提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="649F4A59" w14:textId="77777777" w:rsidR="00B20793" w:rsidRDefault="00B20793" w:rsidP="00B20793">
+    <w:p w14:paraId="58DD99C9" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>境内外上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57825BF3" w14:textId="77777777" w:rsidR="00B20793" w:rsidRDefault="00B20793" w:rsidP="00B20793">
+    <w:p w14:paraId="2870FEF5" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海超硅，为其</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股IPO项目提供服务（进行中）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ECD8A19" w14:textId="77777777" w:rsidR="00B20793" w:rsidRDefault="00B20793" w:rsidP="00B20793">
+    <w:p w14:paraId="1966AD5D" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表天合光能（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688599.SH），为其A股IPO项目提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C67FB82" w14:textId="77777777" w:rsidR="00B20793" w:rsidRDefault="00B20793" w:rsidP="00B20793">
+    <w:p w14:paraId="32B1BCF5" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表康惠制药（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>603139.SH），为其A股IPO项目提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04A96459" w14:textId="77777777" w:rsidR="00B20793" w:rsidRDefault="00B20793" w:rsidP="00B20793">
+    <w:p w14:paraId="6C18889B" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表玲珑轮胎（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>601966.SH），为其A股IPO项目提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74A43799" w14:textId="77777777" w:rsidR="00B20793" w:rsidRDefault="00B20793" w:rsidP="00B20793">
+    <w:p w14:paraId="16B96861" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表富瀚微（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300613.SZ），为其A股IPO项目提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7152EE47" w14:textId="77777777" w:rsidR="00B20793" w:rsidRDefault="00B20793" w:rsidP="00B20793">
+    <w:p w14:paraId="314BDF36" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金公司，为格科微有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688728.SH）A股IPO项目提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DD9827A" w14:textId="77777777" w:rsidR="00B20793" w:rsidRDefault="00B20793" w:rsidP="00B20793">
+    <w:p w14:paraId="74AB5FE1" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表晋商银行（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>02558.HK），为其H股IPO项目提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B9B3F77" w14:textId="77777777" w:rsidR="00B20793" w:rsidRDefault="00B20793" w:rsidP="00B20793">
+    <w:p w14:paraId="1C2E4DDA" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表学美教育（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>839268），为其新三板挂牌及摘牌项目提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14A70B2A" w14:textId="77777777" w:rsidR="00B20793" w:rsidRDefault="00B20793" w:rsidP="00B20793">
+    <w:p w14:paraId="3A4E98A9" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中交通力（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>870958），为其新三板挂牌项目提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="565421DF" w14:textId="77777777" w:rsidR="00B20793" w:rsidRDefault="00B20793" w:rsidP="00B20793">
+    <w:p w14:paraId="59269BDE" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基胜能源（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>871504），为其新三板挂牌项目提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40824801" w14:textId="77777777" w:rsidR="00B20793" w:rsidRDefault="00B20793" w:rsidP="00B20793">
+    <w:p w14:paraId="310FF6E6" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募股权投资及一般公司业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EE26D23" w14:textId="77777777" w:rsidR="00B20793" w:rsidRDefault="00B20793" w:rsidP="00B20793">
+    <w:p w14:paraId="68FC7D7C" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博裕资本、德弘资本、凯辉资本、济峰投资等投资机构，为其私募股权投资项目提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D55E837" w14:textId="77777777" w:rsidR="00B20793" w:rsidRDefault="00B20793" w:rsidP="00B20793">
+    <w:p w14:paraId="42ED1ED0" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海超硅、浦易生物、晋商银行、依图科技、修正药业，为其增资扩股提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48DE5C50" w14:textId="77777777" w:rsidR="00B20793" w:rsidRDefault="00B20793" w:rsidP="00B20793">
+    <w:p w14:paraId="44D1FB8D" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴（中国）网络技术有限公司，为其分立事项提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79A337AF" w14:textId="77777777" w:rsidR="00B20793" w:rsidRDefault="00B20793" w:rsidP="00B20793">
+    <w:p w14:paraId="0C7AD949" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表山西银行，为其合并山西省五家城商行提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="065692CE" w14:textId="77777777" w:rsidR="00B20793" w:rsidRDefault="00B20793" w:rsidP="00B20793">
+    <w:p w14:paraId="7676EC84" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为阿里巴巴集团、蚂蚁集团、博裕资本等提供投后法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F20F0B3" w14:textId="77777777" w:rsidR="00B20793" w:rsidRDefault="00B20793" w:rsidP="00B20793">
+    <w:p w14:paraId="70341FAB" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为蚂蚁集团、佳通轮胎、上海超硅、锦江在线、中信证券、晋商银行、天合光能、康惠制药、海利生物、兴业银行、锦富技术、学美教育、中交通力、基胜能源等十余家公司提供过常年法律顾问服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="311C8A8B" w14:textId="77777777" w:rsidR="00B20793" w:rsidRDefault="00B20793" w:rsidP="00B20793">
+    <w:p w14:paraId="003E7812" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A5216A1" w14:textId="77777777" w:rsidR="00B20793" w:rsidRDefault="00B20793" w:rsidP="00B20793">
+    <w:p w14:paraId="212B8EA8" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学，法律硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29408036" w14:textId="77777777" w:rsidR="00B20793" w:rsidRDefault="00B20793" w:rsidP="00B20793">
+    <w:p w14:paraId="29AB8034" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海交通大学，英文文学学士、法学第二学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FEACD51" w14:textId="77777777" w:rsidR="00B20793" w:rsidRDefault="00B20793" w:rsidP="00B20793">
+    <w:p w14:paraId="37F5CD88" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54B4B018" w14:textId="77777777" w:rsidR="00B20793" w:rsidRDefault="00B20793" w:rsidP="00B20793">
+    <w:p w14:paraId="54A6C528" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56952625" w14:textId="77777777" w:rsidR="00B20793" w:rsidRDefault="00B20793" w:rsidP="00B20793">
+    <w:p w14:paraId="69AD19F1" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="2225F234" w:rsidR="00A46A04" w:rsidRPr="00B20793" w:rsidRDefault="00B20793" w:rsidP="00B20793">
+    <w:p w14:paraId="4F0A196B" w14:textId="2DD8B3E3" w:rsidR="00A46A04" w:rsidRPr="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>曹元律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B20793">
+      <w:r w:rsidRPr="00AD710E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2020年加入方达律师事务所。在此之前，他在金杜律师事务所工作。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00B20793" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00AD710E" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1593,1003 +1593,1003 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06FA67B5"/>
+    <w:nsid w:val="052F0003"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D309834"/>
+    <w:tmpl w:val="CFB83C86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07A74306"/>
+    <w:nsid w:val="170126FC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="01FC7E76"/>
+    <w:tmpl w:val="8F149064"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="085376B0"/>
+    <w:nsid w:val="171E04A1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6DF24892"/>
+    <w:tmpl w:val="F9A2444C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="130F5FC0"/>
+    <w:nsid w:val="19A15FB0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="411641F0"/>
+    <w:tmpl w:val="8500E068"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16B141FB"/>
+    <w:nsid w:val="1AF152ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="29702A00"/>
+    <w:tmpl w:val="BA6C3B46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CF5170A"/>
+    <w:nsid w:val="2203003C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8C6A262C"/>
+    <w:tmpl w:val="1F127D9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21A4421B"/>
+    <w:nsid w:val="25CD59F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9FAACBC8"/>
+    <w:tmpl w:val="6BB8D476"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2228192F"/>
+    <w:nsid w:val="2C0A3921"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4D9CD818"/>
+    <w:tmpl w:val="0010A5FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22A66344"/>
+    <w:nsid w:val="2D3A39D3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB5C68D4"/>
+    <w:tmpl w:val="AD5ADD3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A006E6B"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31E97929"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="82240652"/>
+    <w:tmpl w:val="235E33FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F2E31B2"/>
+    <w:nsid w:val="37A14974"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="23863170"/>
+    <w:tmpl w:val="AA447382"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36854230"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41F22D18"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="682CD56C"/>
+    <w:tmpl w:val="1014566A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39A70797"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="444F5516"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CEC4C6DC"/>
+    <w:tmpl w:val="034A8F88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47A07AFA"/>
+    <w:nsid w:val="45C27315"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="403EF3D4"/>
+    <w:tmpl w:val="8EF02B42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49342149"/>
+    <w:nsid w:val="46561984"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ABAC973E"/>
+    <w:tmpl w:val="DD44F782"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C616669"/>
+    <w:nsid w:val="51DA6F45"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C9DCB26C"/>
+    <w:tmpl w:val="69AEBC44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D157440"/>
+    <w:nsid w:val="520F41FD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6547B5C"/>
+    <w:tmpl w:val="AEB01AB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EE433F2"/>
+    <w:nsid w:val="5F6C6CCF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0AF4A16C"/>
+    <w:tmpl w:val="533212B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F9128F1"/>
+    <w:nsid w:val="5F6D1440"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D34CCA64"/>
+    <w:tmpl w:val="49440222"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="515D1E49"/>
+    <w:nsid w:val="61AF3DB6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C38662A2"/>
+    <w:tmpl w:val="158CF9B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FBC7E3A"/>
+    <w:nsid w:val="646258DE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="14CC2B66"/>
+    <w:tmpl w:val="DAF0EC5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="631F69B0"/>
+    <w:nsid w:val="66A22682"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F28A3766"/>
+    <w:tmpl w:val="A72A67D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67E75B21"/>
+    <w:nsid w:val="68DF0CBF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3000C36E"/>
+    <w:tmpl w:val="7EBEB28C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="689C722A"/>
+    <w:nsid w:val="69203211"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A68A694E"/>
+    <w:tmpl w:val="37B46C12"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E504657"/>
+    <w:nsid w:val="6B21320E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4992C248"/>
+    <w:tmpl w:val="7FDA674A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73A26600"/>
+    <w:nsid w:val="6DF06E59"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FF54D0EE"/>
+    <w:tmpl w:val="2BCEE0D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74C21AD1"/>
+    <w:nsid w:val="728D69D3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3B987E88"/>
+    <w:tmpl w:val="DAF0EC5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77670552"/>
+    <w:nsid w:val="734B5194"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BDC4AF2A"/>
+    <w:tmpl w:val="7AE4F4E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="784B2DBE"/>
+    <w:nsid w:val="75B57E47"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="28803BEC"/>
+    <w:tmpl w:val="4C36247A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C187624"/>
+    <w:nsid w:val="7E234A2D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4992C248"/>
+    <w:tmpl w:val="E39EC6A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="3">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="14">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="15">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="16">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="31">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="18">
-[...29 lines deleted...]
-  <w:num w:numId="28">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="22"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="26"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2698,52 +2698,52 @@
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
+    <w:rsid w:val="00AD710E"/>
     <w:rsid w:val="00B05840"/>
-    <w:rsid w:val="00B20793"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
@@ -3823,61 +3823,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B20793"/>
+    <w:rsid w:val="00AD710E"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B20793"/>
+    <w:rsid w:val="00AD710E"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4163,51 +4163,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{05B83901-7B73-4E57-81E7-CF75689530E4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8394FF6E-EDF9-4C53-8FBB-B8C6DBFACE8F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>202</Words>
   <Characters>1158</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1358</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>