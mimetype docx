--- v1 (2026-08-22)
+++ v2 (2026-10-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="4C531EE6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
+          <w:p w14:paraId="2C4F11E8" w14:textId="18BD0F8F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003C5B90" w:rsidP="003C5B90">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00AD710E">
+            <w:r w:rsidRPr="003C5B90">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>曹元</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="2BD5446F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
+          <w:p w14:paraId="706EB16B" w14:textId="280AA68F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003C5B90" w:rsidP="003C5B90">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00AD710E">
+            <w:r w:rsidRPr="003C5B90">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="2FAF18DD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
+          <w:p w14:paraId="6199424A" w14:textId="3BA48BF9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003C5B90" w:rsidP="003C5B90">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00AD710E">
+            <w:r w:rsidRPr="003C5B90">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 6263 5809 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6B599526" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
+          <w:p w14:paraId="4F910ACA" w14:textId="329AA8FF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003C5B90" w:rsidP="003C5B90">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00AD710E">
+            <w:r w:rsidRPr="003C5B90">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>yuan.cao@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="079BA2F9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AD710E" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="33E8A959" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003C5B90" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="78C7EFC3" wp14:editId="7D8346DA">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7FB59C23" wp14:editId="1296EA24">
                   <wp:extent cx="1651000" cy="2143542"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="9525"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="66BBBBDA" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00AD710E" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="72521ACC" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="003C5B90" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00AD710E">
+            <w:r w:rsidRPr="003C5B90">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>曹元律师的主要执业领域为资本市场，包括并购重组、证券发行、股权投资、一般公司业务等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74BDD9D0" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="3D3EE052" w14:textId="77777777" w:rsidR="003C5B90" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,956 +438,956 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="785E69E6" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
+    <w:p w14:paraId="58E16D22" w14:textId="77777777" w:rsidR="003C5B90" w:rsidRDefault="003C5B90" w:rsidP="003C5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11B331BB" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
+    <w:p w14:paraId="65AD6F86" w14:textId="77777777" w:rsidR="003C5B90" w:rsidRDefault="003C5B90" w:rsidP="003C5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上市公司并购重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61C30796" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
+    <w:p w14:paraId="3828DC30" w14:textId="77777777" w:rsidR="003C5B90" w:rsidRDefault="003C5B90" w:rsidP="003C5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴集团，为其处理苏宁易购（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>002024.SZ）、申通快递（002468.SZ）、美凯龙（601828.SH/01528.HK）、丽人丽妆（605136.SH）、圆通速递（600233.SH）、居然之家（000785.SZ）、千方科技（002373.SZ）、美年健康（002044.SZ）、分众传媒（002027.SZ）、爱用科技（836858）、东方股份（833374）、汇通达网络（09878.HK）等十余家上市公司及新三板挂牌公司的协议转让/大宗交易业务提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A95630A" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
+    <w:p w14:paraId="14C5F3BE" w14:textId="77777777" w:rsidR="003C5B90" w:rsidRDefault="003C5B90" w:rsidP="003C5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博裕资本，为其战略投资及后续要约收购金科服务（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>09666.HK，已完成H股全流通）提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="101D5BF2" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
+    <w:p w14:paraId="2EEA705F" w14:textId="77777777" w:rsidR="003C5B90" w:rsidRDefault="003C5B90" w:rsidP="003C5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上实控股（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>00363.HK），为其通过可交换债券形式增持粤丰环保（01381.HK）提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="044EF033" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
+    <w:p w14:paraId="46B51FE7" w14:textId="77777777" w:rsidR="003C5B90" w:rsidRDefault="003C5B90" w:rsidP="003C5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表飞利浦，为其作为外国投资者战略投资创业慧康（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300451.SZ）提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E58ABDE" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
+    <w:p w14:paraId="4FF1ACD4" w14:textId="77777777" w:rsidR="003C5B90" w:rsidRDefault="003C5B90" w:rsidP="003C5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海砥安，为其收购建元信托（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600816.SH）提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62688275" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
+    <w:p w14:paraId="0B40DBE9" w14:textId="77777777" w:rsidR="003C5B90" w:rsidRDefault="003C5B90" w:rsidP="003C5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德弘资本，为其认购东方雨虹（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>002271.SZ）定增提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71DF2557" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
+    <w:p w14:paraId="68422154" w14:textId="77777777" w:rsidR="003C5B90" w:rsidRDefault="003C5B90" w:rsidP="003C5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表东方资产，为其投资多家</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股上市公司提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19F0EC77" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
+    <w:p w14:paraId="35658048" w14:textId="77777777" w:rsidR="003C5B90" w:rsidRDefault="003C5B90" w:rsidP="003C5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表金光纸业（中国）投资有限公司，为其间接收购博汇纸业（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600966.SH）提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25B9F32B" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
+    <w:p w14:paraId="7A229EAC" w14:textId="77777777" w:rsidR="003C5B90" w:rsidRDefault="003C5B90" w:rsidP="003C5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表康达新材（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>002669.SZ），为其通过发行股份方式收购成都必控科技有限责任公司提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58DD99C9" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
+    <w:p w14:paraId="5C8F3E23" w14:textId="77777777" w:rsidR="003C5B90" w:rsidRDefault="003C5B90" w:rsidP="003C5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>境内外上市</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2870FEF5" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
+    <w:p w14:paraId="4BD8D384" w14:textId="77777777" w:rsidR="003C5B90" w:rsidRDefault="003C5B90" w:rsidP="003C5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海超硅，为其</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股IPO项目提供服务（进行中）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1966AD5D" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
+    <w:p w14:paraId="4BCFF8A3" w14:textId="77777777" w:rsidR="003C5B90" w:rsidRDefault="003C5B90" w:rsidP="003C5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表天合光能（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688599.SH），为其A股IPO项目提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32B1BCF5" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
+    <w:p w14:paraId="5FB34D66" w14:textId="77777777" w:rsidR="003C5B90" w:rsidRDefault="003C5B90" w:rsidP="003C5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表康惠制药（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>603139.SH），为其A股IPO项目提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C18889B" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
+    <w:p w14:paraId="3EF14BEA" w14:textId="77777777" w:rsidR="003C5B90" w:rsidRDefault="003C5B90" w:rsidP="003C5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表玲珑轮胎（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>601966.SH），为其A股IPO项目提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16B96861" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
+    <w:p w14:paraId="05002FED" w14:textId="77777777" w:rsidR="003C5B90" w:rsidRDefault="003C5B90" w:rsidP="003C5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表富瀚微（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300613.SZ），为其A股IPO项目提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="314BDF36" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
+    <w:p w14:paraId="00FF735A" w14:textId="77777777" w:rsidR="003C5B90" w:rsidRDefault="003C5B90" w:rsidP="003C5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金公司，为格科微有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688728.SH）A股IPO项目提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74AB5FE1" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
+    <w:p w14:paraId="1883B42E" w14:textId="77777777" w:rsidR="003C5B90" w:rsidRDefault="003C5B90" w:rsidP="003C5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表晋商银行（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>02558.HK），为其H股IPO项目提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C2E4DDA" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
+    <w:p w14:paraId="30F5E4C8" w14:textId="77777777" w:rsidR="003C5B90" w:rsidRDefault="003C5B90" w:rsidP="003C5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表学美教育（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>839268），为其新三板挂牌及摘牌项目提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A4E98A9" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
+    <w:p w14:paraId="50410261" w14:textId="77777777" w:rsidR="003C5B90" w:rsidRDefault="003C5B90" w:rsidP="003C5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中交通力（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>870958），为其新三板挂牌项目提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59269BDE" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
+    <w:p w14:paraId="6CE1D05A" w14:textId="77777777" w:rsidR="003C5B90" w:rsidRDefault="003C5B90" w:rsidP="003C5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表基胜能源（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>871504），为其新三板挂牌项目提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="310FF6E6" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
+    <w:p w14:paraId="294D9EDC" w14:textId="77777777" w:rsidR="003C5B90" w:rsidRDefault="003C5B90" w:rsidP="003C5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募股权投资及一般公司业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68FC7D7C" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
+    <w:p w14:paraId="1A17AB46" w14:textId="77777777" w:rsidR="003C5B90" w:rsidRDefault="003C5B90" w:rsidP="003C5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博裕资本、德弘资本、凯辉资本、济峰投资等投资机构，为其私募股权投资项目提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42ED1ED0" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
+    <w:p w14:paraId="29EEC059" w14:textId="77777777" w:rsidR="003C5B90" w:rsidRDefault="003C5B90" w:rsidP="003C5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表上海超硅、浦易生物、晋商银行、依图科技、修正药业，为其增资扩股提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D1FB8D" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
+    <w:p w14:paraId="56BB302F" w14:textId="77777777" w:rsidR="003C5B90" w:rsidRDefault="003C5B90" w:rsidP="003C5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴（中国）网络技术有限公司，为其分立事项提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C7AD949" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
+    <w:p w14:paraId="0C9260F9" w14:textId="77777777" w:rsidR="003C5B90" w:rsidRDefault="003C5B90" w:rsidP="003C5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表山西银行，为其合并山西省五家城商行提供服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7676EC84" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
+    <w:p w14:paraId="558975BA" w14:textId="77777777" w:rsidR="003C5B90" w:rsidRDefault="003C5B90" w:rsidP="003C5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为阿里巴巴集团、蚂蚁集团、博裕资本等提供投后法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70341FAB" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
+    <w:p w14:paraId="2E41E298" w14:textId="77777777" w:rsidR="003C5B90" w:rsidRDefault="003C5B90" w:rsidP="003C5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为蚂蚁集团、佳通轮胎、上海超硅、锦江在线、中信证券、晋商银行、天合光能、康惠制药、海利生物、兴业银行、锦富技术、学美教育、中交通力、基胜能源等十余家公司提供过常年法律顾问服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="003E7812" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
+    <w:p w14:paraId="4F4F8238" w14:textId="77777777" w:rsidR="003C5B90" w:rsidRDefault="003C5B90" w:rsidP="003C5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="212B8EA8" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
+    <w:p w14:paraId="56023CEB" w14:textId="77777777" w:rsidR="003C5B90" w:rsidRDefault="003C5B90" w:rsidP="003C5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学，法律硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29AB8034" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
+    <w:p w14:paraId="4B69A51E" w14:textId="77777777" w:rsidR="003C5B90" w:rsidRDefault="003C5B90" w:rsidP="003C5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海交通大学，英文文学学士、法学第二学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F5CD88" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
+    <w:p w14:paraId="7F18BC6C" w14:textId="77777777" w:rsidR="003C5B90" w:rsidRDefault="003C5B90" w:rsidP="003C5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54A6C528" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
+    <w:p w14:paraId="0ED9AF82" w14:textId="77777777" w:rsidR="003C5B90" w:rsidRDefault="003C5B90" w:rsidP="003C5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69AD19F1" w14:textId="77777777" w:rsidR="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
+    <w:p w14:paraId="04449B00" w14:textId="77777777" w:rsidR="003C5B90" w:rsidRDefault="003C5B90" w:rsidP="003C5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="2DD8B3E3" w:rsidR="00A46A04" w:rsidRPr="00AD710E" w:rsidRDefault="00AD710E" w:rsidP="00AD710E">
+    <w:p w14:paraId="4F0A196B" w14:textId="77A34817" w:rsidR="00A46A04" w:rsidRPr="003C5B90" w:rsidRDefault="003C5B90" w:rsidP="003C5B90">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>曹元律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00AD710E">
+      <w:r w:rsidRPr="003C5B90">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2020年加入方达律师事务所。在此之前，他在金杜律师事务所工作。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00AD710E" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="003C5B90" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1593,394 +1593,436 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="052F0003"/>
+    <w:nsid w:val="00225001"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CFB83C86"/>
+    <w:tmpl w:val="0F6ACE50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="170126FC"/>
+    <w:nsid w:val="06837A97"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8F149064"/>
+    <w:tmpl w:val="7C74DA4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="171E04A1"/>
+    <w:nsid w:val="15A759AF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9A2444C"/>
+    <w:tmpl w:val="586ED9F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19A15FB0"/>
+    <w:nsid w:val="168408C3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8500E068"/>
+    <w:tmpl w:val="D99E3866"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AF152ED"/>
+    <w:nsid w:val="203665CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BA6C3B46"/>
+    <w:tmpl w:val="E94E04A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2203003C"/>
+    <w:nsid w:val="22FB328D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1F127D9A"/>
+    <w:tmpl w:val="DE946058"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25CD59F3"/>
+    <w:nsid w:val="23CE541C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6BB8D476"/>
+    <w:tmpl w:val="35427BAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C0A3921"/>
+    <w:nsid w:val="2D8E65C6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0010A5FC"/>
+    <w:tmpl w:val="8418EB82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D3A39D3"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="306E30DA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD5ADD3E"/>
+    <w:tmpl w:val="06F2F0C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31E97929"/>
+    <w:nsid w:val="345B3BA2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="235E33FE"/>
+    <w:tmpl w:val="C1AC77C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37A14974"/>
+    <w:nsid w:val="348D5649"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA447382"/>
+    <w:tmpl w:val="8C0AC2E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39774D06"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EBEAFBA2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39D27E26"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="17B82C14"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2052,544 +2094,502 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41F22D18"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40DA2E4F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1014566A"/>
+    <w:tmpl w:val="D682C164"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="444F5516"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="412E4B6A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="034A8F88"/>
+    <w:tmpl w:val="82043102"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45C27315"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44930834"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8EF02B42"/>
+    <w:tmpl w:val="90301444"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46561984"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="450F125E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DD44F782"/>
+    <w:tmpl w:val="9C2229FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51DA6F45"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49951461"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69AEBC44"/>
+    <w:tmpl w:val="E4CAAD56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="520F41FD"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4DD82720"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AEB01AB0"/>
+    <w:tmpl w:val="C0C832B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F6C6CCF"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4ECA4FDE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="533212B2"/>
+    <w:tmpl w:val="C3449AFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F6D1440"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51E45846"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="49440222"/>
+    <w:tmpl w:val="1B56247A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61AF3DB6"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AE71A5B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="158CF9B8"/>
+    <w:tmpl w:val="080027C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="646258DE"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5E8E38E4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DAF0EC5A"/>
+    <w:tmpl w:val="A998A724"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66A22682"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61ED1049"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A72A67D4"/>
+    <w:tmpl w:val="031A59C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68DF0CBF"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65F81ADF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7EBEB28C"/>
+    <w:tmpl w:val="F2EA91CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69203211"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AE76384"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="37B46C12"/>
+    <w:tmpl w:val="E7CAF384"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B21320E"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C373D62"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7FDA674A"/>
+    <w:tmpl w:val="2542DE2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DF06E59"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F4F5580"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2BCEE0D2"/>
+    <w:tmpl w:val="9C2229FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="728D69D3"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F9F3AC0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DAF0EC5A"/>
+    <w:tmpl w:val="4386B634"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="734B5194"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7FEF5211"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7AE4F4E6"/>
+    <w:tmpl w:val="F7726348"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-[...40 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="9">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="10">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="11">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="13">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="14">
-[...17 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="21">
-[...23 lines deleted...]
-  <w:num w:numId="29">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="29"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="22"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2625,50 +2625,51 @@
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
+    <w:rsid w:val="003C5B90"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
@@ -2698,51 +2699,50 @@
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
-    <w:rsid w:val="00AD710E"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
@@ -3823,61 +3823,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00AD710E"/>
+    <w:rsid w:val="003C5B90"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00AD710E"/>
+    <w:rsid w:val="003C5B90"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4163,60 +4163,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8394FF6E-EDF9-4C53-8FBB-B8C6DBFACE8F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DD8CA468-163B-43EF-A43E-44EED1CD48F5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>202</Words>
   <Characters>1158</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1358</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>