--- v0 (2026-05-02)
+++ v1 (2026-06-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="6B1D5BB1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+          <w:p w14:paraId="2C4F11E8" w14:textId="21B1294B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00B85784">
+            <w:r w:rsidRPr="00C16E1D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>陈雄超</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="605379EE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+          <w:p w14:paraId="706EB16B" w14:textId="2489D460" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00B85784">
+            <w:r w:rsidRPr="00C16E1D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="7D797733" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+          <w:p w14:paraId="6199424A" w14:textId="56A52E35" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00B85784">
+            <w:r w:rsidRPr="00C16E1D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3976 8855 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="37DED444" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+          <w:p w14:paraId="4F910ACA" w14:textId="19EA7E19" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00B85784">
+            <w:r w:rsidRPr="00C16E1D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>xiongchao.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="1B63972A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B85784" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0F77F8F6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C16E1D" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56AADC0E" wp14:editId="37E0BA49">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0896B489" wp14:editId="449628F0">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="7A820E8A" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00B85784" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="53F44C90" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00C16E1D" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00B85784">
+            <w:r w:rsidRPr="00C16E1D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>争议解决</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0770FEC4" w14:textId="77777777" w:rsidR="00B85784" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="462DBAE9" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1114 +438,1114 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E7E324C" w14:textId="77777777" w:rsidR="00B85784" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+    <w:p w14:paraId="4F5D2378" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>陈律师供职于方达律师事务所争议解决团队，专注于国际仲裁。他曾代表私募股权、能源、人工智能、酒店和制造业等多个行业的客户，参与由香港国际仲裁中心和其他著名机构管理的仲裁</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>,在仲裁领域经验丰富。陈律师2016年取得香港事务律师资格，迄今为止的大部分职业生涯都在香港度过，但也曾在伦敦和北京工作过。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="537D3548" w14:textId="77777777" w:rsidR="00B85784" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+    <w:p w14:paraId="3D7E1B77" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D0EE072" w14:textId="77777777" w:rsidR="00B85784" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+    <w:p w14:paraId="082A40D9" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63485687" w14:textId="77777777" w:rsidR="00B85784" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+    <w:p w14:paraId="21C6B46A" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表两家领先的私募股权基金进行紧急仲裁员申请以及其后的香港国际仲裁中心仲裁，仲裁涉及与多个司法管辖区的一系列实体和协议有关的投资者与创办人纠纷。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C103423" w14:textId="77777777" w:rsidR="00B85784" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+    <w:p w14:paraId="72E3D561" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家在纽约证券交易所上市的中国电子消费公司处理有关违反投资者权利协议的香港国际仲裁中心仲裁，并在香港和开曼法院进行平行诉讼。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F8A39D6" w14:textId="77777777" w:rsidR="00B85784" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+    <w:p w14:paraId="4F1FB53A" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家专注于亚洲的著名私募股权基金处理有关与一家美国公司合作开发的一种医药产品的投资，以及可能进行的纽约国际商会仲裁。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B0D6E52" w14:textId="77777777" w:rsidR="00B85784" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+    <w:p w14:paraId="352372D3" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家私营科技公司处理对</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VIE结构企业的股权投资以及赎回权的行使，同时考虑到客户的合同权利和开曼群岛的法律制度。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49D4871A" w14:textId="77777777" w:rsidR="00B85784" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+    <w:p w14:paraId="04E69AAD" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国国有企业处理对某公司的股权投资、赎回权的行使、与交易对手的通信以及客户的策略规划。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2566C725" w14:textId="77777777" w:rsidR="00B85784" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+    <w:p w14:paraId="1627A72B" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家豪华国际酒店处理由香港国际仲裁中心管理的《联合国国际贸易法委员会仲裁规则》的仲裁，该仲裁涉及业主违反与北京一家酒店有关的一系列管理协议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63A3122B" w14:textId="77777777" w:rsidR="00B85784" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+    <w:p w14:paraId="475C5DA8" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家在纽约证券交易所上市的领先酒店品牌处理香港国际仲裁中心的仲裁，该仲裁涉及收购酒店业务并因卖方未能实现履约担保而进行价格调整。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B1093C8" w14:textId="77777777" w:rsidR="00B85784" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+    <w:p w14:paraId="72B4E460" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家受欢迎的国际餐厅品牌就其南亚前特许经营商违反特许经营协议进行国际商会仲裁，特许经营关系已根据客户广泛的策略成功终止。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C03F9FB" w14:textId="77777777" w:rsidR="00B85784" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+    <w:p w14:paraId="1204D378" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一个国际石油公司财团就合同稳定机制和其他违反产量分成协议的行为向非洲政府提出索赔，并可能进行临时仲裁。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F309191" w14:textId="77777777" w:rsidR="00B85784" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+    <w:p w14:paraId="0AB0ACD5" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中石化在根据《</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SICA仲裁规则》进行的仲裁中胜诉，该仲裁涉及就收购英国石油和天然气资产对Repsol提出欺诈指控，索赔金额达数十亿元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32882179" w14:textId="77777777" w:rsidR="00B85784" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+    <w:p w14:paraId="364361E2" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一带一路投资者财团的投资部门处理东南亚国家一个失败的水电项目，以及应对就违反仲裁协议进行的游击当地法院诉讼的策略，包括禁诉令。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A596932" w14:textId="77777777" w:rsidR="00B85784" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+    <w:p w14:paraId="43A33252" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中东大型石油和天然气公司处理就里海地区原油供应和贸易进行的伦敦国际仲裁院仲裁，索赔额成功减少至索赔价值的约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1/10。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FAFA770" w14:textId="77777777" w:rsidR="00B85784" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+    <w:p w14:paraId="09266453" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国国有企业处理与澳洲交易对手就各项合同费用的计算和审计发生的争议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="113F8BE6" w14:textId="77777777" w:rsidR="00B85784" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+    <w:p w14:paraId="5D176E49" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国国有企业处理退出并停止在中东国家运营的事宜。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F7031DC" w14:textId="77777777" w:rsidR="00B85784" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+    <w:p w14:paraId="5163F633" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家日本连锁便利店进行国际商会仲裁，并在开曼群岛对其合资伙伴提起平行诉讼，提出的申索包括违反股东协议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20835A4D" w14:textId="77777777" w:rsidR="00B85784" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+    <w:p w14:paraId="786ACC2C" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国男士时尚品牌处理与一家香港上市的快时尚公司发生的合资纠纷，并可能在香港国际仲裁中心进行仲裁。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="653FE598" w14:textId="77777777" w:rsidR="00B85784" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+    <w:p w14:paraId="031F4103" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的国际酒店品牌多次处理违反有关其在中国和多个亚洲司法管辖区的酒店的管理协议并提前终止该协议的事宜。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68AABC1E" w14:textId="77777777" w:rsidR="00B85784" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+    <w:p w14:paraId="2DE7E9A2" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一名高净值人士在香港高等法院反对针对该个人业务的私募股权投资发出的全球资产冻结令。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="521F5376" w14:textId="77777777" w:rsidR="00B85784" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+    <w:p w14:paraId="71F3D1C0" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一名精神上无行为能力人士的委员会处理在香港高等法院审理的高风险家庭纠纷。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19F9161C" w14:textId="77777777" w:rsidR="00B85784" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+    <w:p w14:paraId="38B62FDE" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="233F63B6" w14:textId="77777777" w:rsidR="00B85784" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+    <w:p w14:paraId="6C39C6D6" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76951025" w14:textId="77777777" w:rsidR="00B85784" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+    <w:p w14:paraId="220EF8CC" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，法学硕士（国际公法）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="457EBB6C" w14:textId="77777777" w:rsidR="00B85784" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+    <w:p w14:paraId="3BAC5B34" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BPP 大学学院，法律研究生文凭</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F1DAAAF" w14:textId="77777777" w:rsidR="00B85784" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+    <w:p w14:paraId="4C6F7B15" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港城市大学，法律学深造证书</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31056722" w14:textId="77777777" w:rsidR="00B85784" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+    <w:p w14:paraId="7E261A1E" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E27006C" w14:textId="77777777" w:rsidR="00B85784" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+    <w:p w14:paraId="686F4414" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区执业律师资（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2016）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36282AAD" w14:textId="77777777" w:rsidR="00B85784" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+    <w:p w14:paraId="61920EBC" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英格兰及威尔士律师从业资格</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2024，非执业)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C0C09FE" w14:textId="77777777" w:rsidR="00B85784" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+    <w:p w14:paraId="1689248B" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>通过中国国家司法考试</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2011)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6078E615" w14:textId="77777777" w:rsidR="00B85784" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+    <w:p w14:paraId="0A49DF4C" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6690D153" w14:textId="77777777" w:rsidR="00B85784" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+    <w:p w14:paraId="277ACBB8" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="694B4B7D" w14:textId="77777777" w:rsidR="00B85784" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+    <w:p w14:paraId="65ED9E28" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D8047BF" w14:textId="77777777" w:rsidR="00B85784" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+    <w:p w14:paraId="0CFB82CE" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A2C202A" w14:textId="77777777" w:rsidR="00B85784" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+    <w:p w14:paraId="6BE2C8C9" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E26432" w14:textId="77777777" w:rsidR="00B85784" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+    <w:p w14:paraId="749E3E15" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在加入方达律师事务所之前，陈律师曾在一家在争议处理领域知名的国际律师事务所的香港、伦敦和北京办事处接受培训并工作了八年。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57561C64" w14:textId="77777777" w:rsidR="00B85784" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+    <w:p w14:paraId="5A7C3FAC" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45AB672F" w14:textId="77777777" w:rsidR="00B85784" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+    <w:p w14:paraId="209C9305" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="771D5A34" w14:textId="77777777" w:rsidR="00B85784" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+    <w:p w14:paraId="00E60962" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《并购交易仲裁》（全球法律与商业，2020年） </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 中国章节 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="537AAE1B" w14:textId="77777777" w:rsidR="00B85784" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+    <w:p w14:paraId="606464E1" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《欧盟</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国潜在全面投资协议的最新进展》（重点关注投资保护和ISDS）</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">新酒新瓶？ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00778AE1" w14:textId="77777777" w:rsidR="00B85784" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+    <w:p w14:paraId="0931AE8D" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2020 年 TME 行业投资者与国家仲裁调查 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F3F88F" w14:textId="77777777" w:rsidR="00B85784" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+    <w:p w14:paraId="4E803723" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>与Peter Yuen 和Olga Boltenko合著《限制绝对豁免</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">中国颁布外国国家豁免法》，2023年 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="1E8408EE" w:rsidR="00A46A04" w:rsidRPr="00B85784" w:rsidRDefault="00B85784" w:rsidP="00B85784">
+    <w:p w14:paraId="4F0A196B" w14:textId="74ECBBDC" w:rsidR="00A46A04" w:rsidRPr="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与Peter Yuen合著《公司法纠纷中不同的 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>一站式裁决</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B85784">
+      <w:r w:rsidRPr="00C16E1D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">推定？》，2023年 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00B85784" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00C16E1D" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1751,1147 +1751,1147 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00531686"/>
+    <w:nsid w:val="00D51FD9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB16C9F4"/>
+    <w:tmpl w:val="7BC017B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04AB49E9"/>
+    <w:nsid w:val="02E12B2D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0A16654A"/>
+    <w:tmpl w:val="2FE85348"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05CB6D80"/>
+    <w:nsid w:val="0A0813B1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A8DEFCB8"/>
+    <w:tmpl w:val="D4D4890E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06DC5CA4"/>
+    <w:nsid w:val="1DD11E29"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="712C38DA"/>
+    <w:tmpl w:val="B512FB9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DBA3B5F"/>
+    <w:nsid w:val="212F3A27"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2F6EF5FA"/>
+    <w:tmpl w:val="0D1E9CCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19ED3E72"/>
+    <w:nsid w:val="240B6979"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="94AC2632"/>
+    <w:tmpl w:val="06BCD922"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D382CBD"/>
+    <w:nsid w:val="26036EBB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5E0204E0"/>
+    <w:tmpl w:val="064E3F5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FEC634E"/>
+    <w:nsid w:val="2830758A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D3608A14"/>
+    <w:tmpl w:val="CE1C7C58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20981BF9"/>
+    <w:nsid w:val="289772B9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="558427EE"/>
+    <w:tmpl w:val="0A28FDFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23A53275"/>
+    <w:nsid w:val="2DED28E1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="66B8176C"/>
+    <w:tmpl w:val="25C69BAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28F44E64"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FDB2F0F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8592D524"/>
+    <w:tmpl w:val="252EA59C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="297F335C"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="396A4CBF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A66AA46"/>
+    <w:tmpl w:val="774401FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30D057F3"/>
+    <w:nsid w:val="39C45288"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8FFC32EA"/>
+    <w:tmpl w:val="725CC392"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34F018BA"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D122531"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A704B388"/>
+    <w:tmpl w:val="74AEB6DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AB27FB1"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41DD75DC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9AA67A0A"/>
+    <w:tmpl w:val="5928B898"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DED7C95"/>
+    <w:nsid w:val="43316BB8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EE82AA36"/>
+    <w:tmpl w:val="71DEC560"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40274A3A"/>
+    <w:nsid w:val="49296E67"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C298F1CC"/>
+    <w:tmpl w:val="D284CCA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4036268E"/>
+    <w:nsid w:val="4DC42675"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F048A636"/>
+    <w:tmpl w:val="148EDF72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42382B0E"/>
+    <w:nsid w:val="500F1C24"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CD1A0EE0"/>
+    <w:tmpl w:val="23F4BF32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C6D26F3"/>
+    <w:nsid w:val="53DB396D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE9AABAE"/>
+    <w:tmpl w:val="9DDEDD0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51BA095F"/>
+    <w:nsid w:val="56024D11"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="866076F0"/>
+    <w:tmpl w:val="79E604A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54AB6A2C"/>
+    <w:nsid w:val="575A513E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D1EC09BC"/>
+    <w:tmpl w:val="214833D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56041F1C"/>
+    <w:nsid w:val="58CB3006"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DADA7E2E"/>
+    <w:tmpl w:val="2CF40AD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C2E11C0"/>
+    <w:nsid w:val="5A6C26DC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3AB824C2"/>
+    <w:tmpl w:val="76866C1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="606C5364"/>
+    <w:nsid w:val="5C074669"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4C5253AE"/>
+    <w:tmpl w:val="61508DB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="632E1E7F"/>
+    <w:nsid w:val="5FC002BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="94AC2632"/>
+    <w:tmpl w:val="7FEE35B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64387861"/>
+    <w:nsid w:val="609E6579"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="11C04498"/>
+    <w:tmpl w:val="B25E6700"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66E2290D"/>
+    <w:nsid w:val="63AC147E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C6D2DAD6"/>
+    <w:tmpl w:val="98C085FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="695948A6"/>
+    <w:nsid w:val="64C10467"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="97A05980"/>
+    <w:tmpl w:val="37CCF252"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B3B7561"/>
+    <w:nsid w:val="65F66093"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BC824AE0"/>
+    <w:tmpl w:val="DF5A3D62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BBB2FC1"/>
+    <w:nsid w:val="6AFD2B66"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4D20311E"/>
+    <w:tmpl w:val="71DEC560"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E9770F8"/>
+    <w:nsid w:val="6E5C0075"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D06C6328"/>
+    <w:tmpl w:val="683E8478"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EA2162E"/>
+    <w:nsid w:val="74CD2998"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5DD63792"/>
+    <w:tmpl w:val="6B9E2870"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7015205B"/>
+    <w:nsid w:val="764C15AE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F6663952"/>
+    <w:tmpl w:val="E20228E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71453259"/>
+    <w:nsid w:val="789669AE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9362140"/>
+    <w:tmpl w:val="F724AD5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="726E3FB7"/>
+    <w:nsid w:val="7C7019AF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1068E898"/>
+    <w:tmpl w:val="001EF942"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="32">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="14"/>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="4">
-[...65 lines deleted...]
-  <w:num w:numId="26">
+  <w:num w:numId="35">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="27">
-    <w:abstractNumId w:val="28"/>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="28">
+  <w:num w:numId="37">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="29">
-[...25 lines deleted...]
-  </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3006,55 +3006,55 @@
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
-    <w:rsid w:val="00B85784"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
+    <w:rsid w:val="00C16E1D"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
@@ -4125,61 +4125,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B85784"/>
+    <w:rsid w:val="00C16E1D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B85784"/>
+    <w:rsid w:val="00C16E1D"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4465,51 +4465,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{326C269D-E840-442A-AF64-325DE2875F7D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7803FB1F-B9D9-49AD-B048-537089F21327}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>258</Words>
   <Characters>1473</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1728</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>