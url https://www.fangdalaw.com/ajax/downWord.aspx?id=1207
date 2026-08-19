--- v1 (2026-06-19)
+++ v2 (2026-08-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="21B1294B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+          <w:p w14:paraId="2C4F11E8" w14:textId="536724A1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00C16E1D">
+            <w:r w:rsidRPr="00FA2651">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>陈雄超</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="2489D460" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+          <w:p w14:paraId="706EB16B" w14:textId="36F50F87" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00C16E1D">
+            <w:r w:rsidRPr="00FA2651">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="56A52E35" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+          <w:p w14:paraId="6199424A" w14:textId="72617C1E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00C16E1D">
+            <w:r w:rsidRPr="00FA2651">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3976 8855 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="19EA7E19" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+          <w:p w14:paraId="4F910ACA" w14:textId="20E36F14" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00C16E1D">
+            <w:r w:rsidRPr="00FA2651">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>xiongchao.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="0F77F8F6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C16E1D" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="3A82812A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FA2651" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0896B489" wp14:editId="449628F0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3BA20120" wp14:editId="6348CAAD">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="53F44C90" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00C16E1D" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="5029268F" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00FA2651" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00C16E1D">
+            <w:r w:rsidRPr="00FA2651">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>争议解决</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="462DBAE9" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="25AC82C7" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1114 +438,1114 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F5D2378" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+    <w:p w14:paraId="6DFE50AD" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>陈律师供职于方达律师事务所争议解决团队，专注于国际仲裁。他曾代表私募股权、能源、人工智能、酒店和制造业等多个行业的客户，参与由香港国际仲裁中心和其他著名机构管理的仲裁</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>,在仲裁领域经验丰富。陈律师2016年取得香港事务律师资格，迄今为止的大部分职业生涯都在香港度过，但也曾在伦敦和北京工作过。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D7E1B77" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+    <w:p w14:paraId="4CC5D592" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="082A40D9" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+    <w:p w14:paraId="5F98916D" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21C6B46A" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+    <w:p w14:paraId="6E7FB5F1" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表两家领先的私募股权基金进行紧急仲裁员申请以及其后的香港国际仲裁中心仲裁，仲裁涉及与多个司法管辖区的一系列实体和协议有关的投资者与创办人纠纷。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72E3D561" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+    <w:p w14:paraId="227B2A17" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家在纽约证券交易所上市的中国电子消费公司处理有关违反投资者权利协议的香港国际仲裁中心仲裁，并在香港和开曼法院进行平行诉讼。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F1FB53A" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+    <w:p w14:paraId="6027A685" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家专注于亚洲的著名私募股权基金处理有关与一家美国公司合作开发的一种医药产品的投资，以及可能进行的纽约国际商会仲裁。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="352372D3" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+    <w:p w14:paraId="173392DA" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家私营科技公司处理对</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VIE结构企业的股权投资以及赎回权的行使，同时考虑到客户的合同权利和开曼群岛的法律制度。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04E69AAD" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+    <w:p w14:paraId="58DE78C9" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国国有企业处理对某公司的股权投资、赎回权的行使、与交易对手的通信以及客户的策略规划。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1627A72B" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+    <w:p w14:paraId="21FB830C" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家豪华国际酒店处理由香港国际仲裁中心管理的《联合国国际贸易法委员会仲裁规则》的仲裁，该仲裁涉及业主违反与北京一家酒店有关的一系列管理协议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="475C5DA8" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+    <w:p w14:paraId="3E42F646" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家在纽约证券交易所上市的领先酒店品牌处理香港国际仲裁中心的仲裁，该仲裁涉及收购酒店业务并因卖方未能实现履约担保而进行价格调整。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B4E460" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+    <w:p w14:paraId="34A3A58C" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家受欢迎的国际餐厅品牌就其南亚前特许经营商违反特许经营协议进行国际商会仲裁，特许经营关系已根据客户广泛的策略成功终止。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1204D378" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+    <w:p w14:paraId="0DABD035" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一个国际石油公司财团就合同稳定机制和其他违反产量分成协议的行为向非洲政府提出索赔，并可能进行临时仲裁。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AB0ACD5" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+    <w:p w14:paraId="0AD8AE5D" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中石化在根据《</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SICA仲裁规则》进行的仲裁中胜诉，该仲裁涉及就收购英国石油和天然气资产对Repsol提出欺诈指控，索赔金额达数十亿元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="364361E2" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+    <w:p w14:paraId="3253B1A5" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一带一路投资者财团的投资部门处理东南亚国家一个失败的水电项目，以及应对就违反仲裁协议进行的游击当地法院诉讼的策略，包括禁诉令。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43A33252" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+    <w:p w14:paraId="5855C044" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中东大型石油和天然气公司处理就里海地区原油供应和贸易进行的伦敦国际仲裁院仲裁，索赔额成功减少至索赔价值的约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1/10。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09266453" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+    <w:p w14:paraId="6ABE47E5" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国国有企业处理与澳洲交易对手就各项合同费用的计算和审计发生的争议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D176E49" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+    <w:p w14:paraId="4609754F" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国国有企业处理退出并停止在中东国家运营的事宜。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5163F633" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+    <w:p w14:paraId="31487F08" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家日本连锁便利店进行国际商会仲裁，并在开曼群岛对其合资伙伴提起平行诉讼，提出的申索包括违反股东协议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="786ACC2C" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+    <w:p w14:paraId="34F5000F" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国男士时尚品牌处理与一家香港上市的快时尚公司发生的合资纠纷，并可能在香港国际仲裁中心进行仲裁。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="031F4103" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+    <w:p w14:paraId="3FD3F763" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的国际酒店品牌多次处理违反有关其在中国和多个亚洲司法管辖区的酒店的管理协议并提前终止该协议的事宜。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DE7E9A2" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+    <w:p w14:paraId="6D5B39DC" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一名高净值人士在香港高等法院反对针对该个人业务的私募股权投资发出的全球资产冻结令。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F3D1C0" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+    <w:p w14:paraId="3FEC0BE0" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一名精神上无行为能力人士的委员会处理在香港高等法院审理的高风险家庭纠纷。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38B62FDE" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+    <w:p w14:paraId="5E37D536" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C39C6D6" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+    <w:p w14:paraId="30F5E95C" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="220EF8CC" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+    <w:p w14:paraId="3D9E0929" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，法学硕士（国际公法）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BAC5B34" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+    <w:p w14:paraId="43E9C52B" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BPP 大学学院，法律研究生文凭</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C6F7B15" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+    <w:p w14:paraId="37EF048F" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港城市大学，法律学深造证书</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E261A1E" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+    <w:p w14:paraId="3EAC3445" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="686F4414" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+    <w:p w14:paraId="32288753" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区执业律师资（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2016）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61920EBC" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+    <w:p w14:paraId="0773C70E" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英格兰及威尔士律师从业资格</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2024，非执业)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1689248B" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+    <w:p w14:paraId="07C2436A" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>通过中国国家司法考试</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2011)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A49DF4C" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+    <w:p w14:paraId="6A233530" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="277ACBB8" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+    <w:p w14:paraId="7579C886" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65ED9E28" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+    <w:p w14:paraId="5398D041" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CFB82CE" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+    <w:p w14:paraId="67B1218A" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BE2C8C9" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+    <w:p w14:paraId="702328AD" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="749E3E15" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+    <w:p w14:paraId="70499D37" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在加入方达律师事务所之前，陈律师曾在一家在争议处理领域知名的国际律师事务所的香港、伦敦和北京办事处接受培训并工作了八年。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A7C3FAC" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+    <w:p w14:paraId="0070427E" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="209C9305" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+    <w:p w14:paraId="40A176DB" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00E60962" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+    <w:p w14:paraId="18A4D603" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《并购交易仲裁》（全球法律与商业，2020年） </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 中国章节 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="606464E1" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+    <w:p w14:paraId="1647D13B" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《欧盟</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国潜在全面投资协议的最新进展》（重点关注投资保护和ISDS）</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">新酒新瓶？ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0931AE8D" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+    <w:p w14:paraId="48F2C5AB" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2020 年 TME 行业投资者与国家仲裁调查 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E803723" w14:textId="77777777" w:rsidR="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+    <w:p w14:paraId="3B28F9E5" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>与Peter Yuen 和Olga Boltenko合著《限制绝对豁免</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">中国颁布外国国家豁免法》，2023年 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="74ECBBDC" w:rsidR="00A46A04" w:rsidRPr="00C16E1D" w:rsidRDefault="00C16E1D" w:rsidP="00C16E1D">
+    <w:p w14:paraId="4F0A196B" w14:textId="768499B6" w:rsidR="00A46A04" w:rsidRPr="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与Peter Yuen合著《公司法纠纷中不同的 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>一站式裁决</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C16E1D">
+      <w:r w:rsidRPr="00FA2651">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">推定？》，2023年 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00C16E1D" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00FA2651" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1751,260 +1751,386 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00D51FD9"/>
+    <w:nsid w:val="011664FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7BC017B4"/>
+    <w:tmpl w:val="E272B212"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02E12B2D"/>
+    <w:nsid w:val="032019F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2FE85348"/>
+    <w:tmpl w:val="0F62826E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A0813B1"/>
+    <w:nsid w:val="099A0F7E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D4D4890E"/>
+    <w:tmpl w:val="74E62D9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DD11E29"/>
+    <w:nsid w:val="11983320"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B512FB9E"/>
+    <w:tmpl w:val="611AA436"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="212F3A27"/>
+    <w:nsid w:val="188F59AD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0D1E9CCA"/>
+    <w:tmpl w:val="58ECE682"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="240B6979"/>
+    <w:nsid w:val="19EF1DA7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="06BCD922"/>
+    <w:tmpl w:val="97D09A6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26036EBB"/>
+    <w:nsid w:val="1B996CC1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="064E3F5A"/>
+    <w:tmpl w:val="633C94F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2830758A"/>
+    <w:nsid w:val="1EEB62FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CE1C7C58"/>
+    <w:tmpl w:val="530A3258"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="289772B9"/>
+    <w:nsid w:val="20D12D47"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0A28FDFE"/>
+    <w:tmpl w:val="FD0E9C04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DED28E1"/>
+    <w:nsid w:val="20DF5188"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="25C69BAC"/>
+    <w:tmpl w:val="E3780850"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24283C61"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5EA8BA6C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24F213C6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D2D280FA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="25085E80"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D5B88238"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B9C2CFE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6BE001E4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2CC6611A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C6C4CBB8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E72115B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6D5CF376"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2073,114 +2199,114 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FDB2F0F"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="317A4313"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="252EA59C"/>
+    <w:tmpl w:val="B01219F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="396A4CBF"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34CE0AD3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="774401FC"/>
+    <w:tmpl w:val="68F4F7E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39C45288"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37BA1135"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="725CC392"/>
+    <w:tmpl w:val="B01219F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2252,646 +2378,520 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D122531"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47083EB8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="74AEB6DC"/>
+    <w:tmpl w:val="0EEE2348"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41DD75DC"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EF71460"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5928B898"/>
+    <w:tmpl w:val="8DE409B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43316BB8"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51F2088E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="71DEC560"/>
+    <w:tmpl w:val="750E0C28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49296E67"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57582026"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D284CCA4"/>
+    <w:tmpl w:val="8F0C51E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DC42675"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AF118C5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="148EDF72"/>
+    <w:tmpl w:val="E76CAD1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="500F1C24"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62B75DBB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="23F4BF32"/>
+    <w:tmpl w:val="712648B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53DB396D"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="644C0649"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9DDEDD0E"/>
+    <w:tmpl w:val="F70C18F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56024D11"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6545477F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="79E604A8"/>
+    <w:tmpl w:val="0FCEC362"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="575A513E"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66C32121"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="214833D2"/>
+    <w:tmpl w:val="BD0644EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58CB3006"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67880921"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2CF40AD4"/>
+    <w:tmpl w:val="3F54CC5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A6C26DC"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69826FEE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76866C1E"/>
+    <w:tmpl w:val="70803BF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C074669"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A2E40B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="61508DB4"/>
+    <w:tmpl w:val="858CE6A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FC002BA"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71B63361"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7FEE35B6"/>
+    <w:tmpl w:val="F42CCC94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="609E6579"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73803949"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B25E6700"/>
+    <w:tmpl w:val="282C8056"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63AC147E"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="751A3ADD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="98C085FC"/>
+    <w:tmpl w:val="B45EFB82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64C10467"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75E637DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="37CCF252"/>
+    <w:tmpl w:val="C8D4F3CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65F66093"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="768D5F7B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF5A3D62"/>
+    <w:tmpl w:val="60B8CFFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-[...124 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="5">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="23">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="9">
-[...20 lines deleted...]
-  <w:num w:numId="16">
+  <w:num w:numId="24">
     <w:abstractNumId w:val="21"/>
-  </w:num>
-[...22 lines deleted...]
-    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="25">
     <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="26">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="32">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="27">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="33">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="35">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3010,76 +3010,76 @@
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
-    <w:rsid w:val="00C16E1D"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
+    <w:rsid w:val="00FA2651"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -4125,61 +4125,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C16E1D"/>
+    <w:rsid w:val="00FA2651"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C16E1D"/>
+    <w:rsid w:val="00FA2651"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4465,51 +4465,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7803FB1F-B9D9-49AD-B048-537089F21327}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15CF4D3C-F6D6-4EE0-9318-66CAEFE91CD9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>258</Words>
   <Characters>1473</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1728</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>