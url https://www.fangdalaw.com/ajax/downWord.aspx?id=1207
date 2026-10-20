--- v2 (2026-08-19)
+++ v3 (2026-10-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="536724A1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+          <w:p w14:paraId="2C4F11E8" w14:textId="402397FE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00110230" w:rsidP="00110230">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00FA2651">
+            <w:r w:rsidRPr="00110230">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>陈雄超</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="36F50F87" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+          <w:p w14:paraId="706EB16B" w14:textId="308ACE1B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00110230" w:rsidP="00110230">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00FA2651">
+            <w:r w:rsidRPr="00110230">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="72617C1E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+          <w:p w14:paraId="6199424A" w14:textId="5811ABB0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00110230" w:rsidP="00110230">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00FA2651">
+            <w:r w:rsidRPr="00110230">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3976 8855 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="20E36F14" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+          <w:p w14:paraId="4F910ACA" w14:textId="38F45C86" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00110230" w:rsidP="00110230">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00FA2651">
+            <w:r w:rsidRPr="00110230">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>xiongchao.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="3A82812A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FA2651" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="7D3B199F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00110230" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3BA20120" wp14:editId="6348CAAD">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5F52EA9C" wp14:editId="126E0AE3">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="5029268F" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00FA2651" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="118E5580" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00110230" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00FA2651">
+            <w:r w:rsidRPr="00110230">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>争议解决</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25AC82C7" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="18460B44" w14:textId="77777777" w:rsidR="00110230" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1114 +438,1114 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DFE50AD" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+    <w:p w14:paraId="0976A611" w14:textId="77777777" w:rsidR="00110230" w:rsidRDefault="00110230" w:rsidP="00110230">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>陈律师供职于方达律师事务所争议解决团队，专注于国际仲裁。他曾代表私募股权、能源、人工智能、酒店和制造业等多个行业的客户，参与由香港国际仲裁中心和其他著名机构管理的仲裁</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>,在仲裁领域经验丰富。陈律师2016年取得香港事务律师资格，迄今为止的大部分职业生涯都在香港度过，但也曾在伦敦和北京工作过。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CC5D592" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+    <w:p w14:paraId="351CEBF9" w14:textId="77777777" w:rsidR="00110230" w:rsidRDefault="00110230" w:rsidP="00110230">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F98916D" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+    <w:p w14:paraId="4F3A0BDE" w14:textId="77777777" w:rsidR="00110230" w:rsidRDefault="00110230" w:rsidP="00110230">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6E7FB5F1" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+    <w:p w14:paraId="5FC427CB" w14:textId="77777777" w:rsidR="00110230" w:rsidRDefault="00110230" w:rsidP="00110230">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表两家领先的私募股权基金进行紧急仲裁员申请以及其后的香港国际仲裁中心仲裁，仲裁涉及与多个司法管辖区的一系列实体和协议有关的投资者与创办人纠纷。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="227B2A17" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+    <w:p w14:paraId="4AC9B235" w14:textId="77777777" w:rsidR="00110230" w:rsidRDefault="00110230" w:rsidP="00110230">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家在纽约证券交易所上市的中国电子消费公司处理有关违反投资者权利协议的香港国际仲裁中心仲裁，并在香港和开曼法院进行平行诉讼。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6027A685" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+    <w:p w14:paraId="3E2F6FF4" w14:textId="77777777" w:rsidR="00110230" w:rsidRDefault="00110230" w:rsidP="00110230">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家专注于亚洲的著名私募股权基金处理有关与一家美国公司合作开发的一种医药产品的投资，以及可能进行的纽约国际商会仲裁。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173392DA" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+    <w:p w14:paraId="12D4FB04" w14:textId="77777777" w:rsidR="00110230" w:rsidRDefault="00110230" w:rsidP="00110230">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家私营科技公司处理对</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>VIE结构企业的股权投资以及赎回权的行使，同时考虑到客户的合同权利和开曼群岛的法律制度。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58DE78C9" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+    <w:p w14:paraId="7FCE9BD9" w14:textId="77777777" w:rsidR="00110230" w:rsidRDefault="00110230" w:rsidP="00110230">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国国有企业处理对某公司的股权投资、赎回权的行使、与交易对手的通信以及客户的策略规划。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21FB830C" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+    <w:p w14:paraId="34D7B8B0" w14:textId="77777777" w:rsidR="00110230" w:rsidRDefault="00110230" w:rsidP="00110230">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家豪华国际酒店处理由香港国际仲裁中心管理的《联合国国际贸易法委员会仲裁规则》的仲裁，该仲裁涉及业主违反与北京一家酒店有关的一系列管理协议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E42F646" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+    <w:p w14:paraId="35859466" w14:textId="77777777" w:rsidR="00110230" w:rsidRDefault="00110230" w:rsidP="00110230">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家在纽约证券交易所上市的领先酒店品牌处理香港国际仲裁中心的仲裁，该仲裁涉及收购酒店业务并因卖方未能实现履约担保而进行价格调整。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34A3A58C" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+    <w:p w14:paraId="7AC593ED" w14:textId="77777777" w:rsidR="00110230" w:rsidRDefault="00110230" w:rsidP="00110230">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家受欢迎的国际餐厅品牌就其南亚前特许经营商违反特许经营协议进行国际商会仲裁，特许经营关系已根据客户广泛的策略成功终止。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DABD035" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+    <w:p w14:paraId="790B25D1" w14:textId="77777777" w:rsidR="00110230" w:rsidRDefault="00110230" w:rsidP="00110230">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一个国际石油公司财团就合同稳定机制和其他违反产量分成协议的行为向非洲政府提出索赔，并可能进行临时仲裁。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AD8AE5D" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+    <w:p w14:paraId="46B986E0" w14:textId="77777777" w:rsidR="00110230" w:rsidRDefault="00110230" w:rsidP="00110230">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中石化在根据《</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SICA仲裁规则》进行的仲裁中胜诉，该仲裁涉及就收购英国石油和天然气资产对Repsol提出欺诈指控，索赔金额达数十亿元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3253B1A5" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+    <w:p w14:paraId="4BE26D3A" w14:textId="77777777" w:rsidR="00110230" w:rsidRDefault="00110230" w:rsidP="00110230">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一带一路投资者财团的投资部门处理东南亚国家一个失败的水电项目，以及应对就违反仲裁协议进行的游击当地法院诉讼的策略，包括禁诉令。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5855C044" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+    <w:p w14:paraId="7C3252D3" w14:textId="77777777" w:rsidR="00110230" w:rsidRDefault="00110230" w:rsidP="00110230">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中东大型石油和天然气公司处理就里海地区原油供应和贸易进行的伦敦国际仲裁院仲裁，索赔额成功减少至索赔价值的约</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1/10。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ABE47E5" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+    <w:p w14:paraId="4337FBE8" w14:textId="77777777" w:rsidR="00110230" w:rsidRDefault="00110230" w:rsidP="00110230">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国国有企业处理与澳洲交易对手就各项合同费用的计算和审计发生的争议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4609754F" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+    <w:p w14:paraId="040C91B7" w14:textId="77777777" w:rsidR="00110230" w:rsidRDefault="00110230" w:rsidP="00110230">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国国有企业处理退出并停止在中东国家运营的事宜。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31487F08" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+    <w:p w14:paraId="063DD2F2" w14:textId="77777777" w:rsidR="00110230" w:rsidRDefault="00110230" w:rsidP="00110230">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家日本连锁便利店进行国际商会仲裁，并在开曼群岛对其合资伙伴提起平行诉讼，提出的申索包括违反股东协议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34F5000F" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+    <w:p w14:paraId="341DE4AE" w14:textId="77777777" w:rsidR="00110230" w:rsidRDefault="00110230" w:rsidP="00110230">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国男士时尚品牌处理与一家香港上市的快时尚公司发生的合资纠纷，并可能在香港国际仲裁中心进行仲裁。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FD3F763" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+    <w:p w14:paraId="2AC207EC" w14:textId="77777777" w:rsidR="00110230" w:rsidRDefault="00110230" w:rsidP="00110230">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的国际酒店品牌多次处理违反有关其在中国和多个亚洲司法管辖区的酒店的管理协议并提前终止该协议的事宜。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D5B39DC" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+    <w:p w14:paraId="55FF0C27" w14:textId="77777777" w:rsidR="00110230" w:rsidRDefault="00110230" w:rsidP="00110230">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一名高净值人士在香港高等法院反对针对该个人业务的私募股权投资发出的全球资产冻结令。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3FEC0BE0" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+    <w:p w14:paraId="6DEB5606" w14:textId="77777777" w:rsidR="00110230" w:rsidRDefault="00110230" w:rsidP="00110230">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一名精神上无行为能力人士的委员会处理在香港高等法院审理的高风险家庭纠纷。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E37D536" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+    <w:p w14:paraId="032EC9DB" w14:textId="77777777" w:rsidR="00110230" w:rsidRDefault="00110230" w:rsidP="00110230">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30F5E95C" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+    <w:p w14:paraId="396FC97F" w14:textId="77777777" w:rsidR="00110230" w:rsidRDefault="00110230" w:rsidP="00110230">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D9E0929" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+    <w:p w14:paraId="26C189F8" w14:textId="77777777" w:rsidR="00110230" w:rsidRDefault="00110230" w:rsidP="00110230">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，法学硕士（国际公法）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43E9C52B" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+    <w:p w14:paraId="69497F51" w14:textId="77777777" w:rsidR="00110230" w:rsidRDefault="00110230" w:rsidP="00110230">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BPP 大学学院，法律研究生文凭</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37EF048F" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+    <w:p w14:paraId="23139FB2" w14:textId="77777777" w:rsidR="00110230" w:rsidRDefault="00110230" w:rsidP="00110230">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港城市大学，法律学深造证书</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EAC3445" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+    <w:p w14:paraId="7FD7D65C" w14:textId="77777777" w:rsidR="00110230" w:rsidRDefault="00110230" w:rsidP="00110230">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32288753" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+    <w:p w14:paraId="20D56CA9" w14:textId="77777777" w:rsidR="00110230" w:rsidRDefault="00110230" w:rsidP="00110230">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区执业律师资（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2016）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0773C70E" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+    <w:p w14:paraId="18E9A5D3" w14:textId="77777777" w:rsidR="00110230" w:rsidRDefault="00110230" w:rsidP="00110230">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英格兰及威尔士律师从业资格</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2024，非执业)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C2436A" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+    <w:p w14:paraId="618C1AFF" w14:textId="77777777" w:rsidR="00110230" w:rsidRDefault="00110230" w:rsidP="00110230">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>通过中国国家司法考试</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> (2011)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A233530" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+    <w:p w14:paraId="1DD44EE9" w14:textId="77777777" w:rsidR="00110230" w:rsidRDefault="00110230" w:rsidP="00110230">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7579C886" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+    <w:p w14:paraId="13F3E09D" w14:textId="77777777" w:rsidR="00110230" w:rsidRDefault="00110230" w:rsidP="00110230">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5398D041" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+    <w:p w14:paraId="3109CD08" w14:textId="77777777" w:rsidR="00110230" w:rsidRDefault="00110230" w:rsidP="00110230">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67B1218A" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+    <w:p w14:paraId="4AB73A4E" w14:textId="77777777" w:rsidR="00110230" w:rsidRDefault="00110230" w:rsidP="00110230">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="702328AD" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+    <w:p w14:paraId="2D0EC12E" w14:textId="77777777" w:rsidR="00110230" w:rsidRDefault="00110230" w:rsidP="00110230">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70499D37" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+    <w:p w14:paraId="6FDA04E6" w14:textId="77777777" w:rsidR="00110230" w:rsidRDefault="00110230" w:rsidP="00110230">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在加入方达律师事务所之前，陈律师曾在一家在争议处理领域知名的国际律师事务所的香港、伦敦和北京办事处接受培训并工作了八年。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0070427E" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+    <w:p w14:paraId="6D54E2BC" w14:textId="77777777" w:rsidR="00110230" w:rsidRDefault="00110230" w:rsidP="00110230">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40A176DB" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+    <w:p w14:paraId="01B12DBB" w14:textId="77777777" w:rsidR="00110230" w:rsidRDefault="00110230" w:rsidP="00110230">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18A4D603" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+    <w:p w14:paraId="569CA45E" w14:textId="77777777" w:rsidR="00110230" w:rsidRDefault="00110230" w:rsidP="00110230">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《并购交易仲裁》（全球法律与商业，2020年） </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 中国章节 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1647D13B" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+    <w:p w14:paraId="61B0EF38" w14:textId="77777777" w:rsidR="00110230" w:rsidRDefault="00110230" w:rsidP="00110230">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《欧盟</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>—</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国潜在全面投资协议的最新进展》（重点关注投资保护和ISDS）</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">新酒新瓶？ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48F2C5AB" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+    <w:p w14:paraId="2BF202D4" w14:textId="77777777" w:rsidR="00110230" w:rsidRDefault="00110230" w:rsidP="00110230">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2020 年 TME 行业投资者与国家仲裁调查 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B28F9E5" w14:textId="77777777" w:rsidR="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+    <w:p w14:paraId="10021990" w14:textId="77777777" w:rsidR="00110230" w:rsidRDefault="00110230" w:rsidP="00110230">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>与Peter Yuen 和Olga Boltenko合著《限制绝对豁免</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">中国颁布外国国家豁免法》，2023年 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="768499B6" w:rsidR="00A46A04" w:rsidRPr="00FA2651" w:rsidRDefault="00FA2651" w:rsidP="00FA2651">
+    <w:p w14:paraId="4F0A196B" w14:textId="5282C035" w:rsidR="00A46A04" w:rsidRPr="00110230" w:rsidRDefault="00110230" w:rsidP="00110230">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">与Peter Yuen合著《公司法纠纷中不同的 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>一站式裁决</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FA2651">
+      <w:r w:rsidRPr="00110230">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">推定？》，2023年 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00FA2651" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00110230" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1751,1193 +1751,1194 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="011664FE"/>
+    <w:nsid w:val="0E1D28E3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E272B212"/>
+    <w:tmpl w:val="789A403A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="032019F8"/>
+    <w:nsid w:val="12F907C2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0F62826E"/>
+    <w:tmpl w:val="7CF894AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="099A0F7E"/>
+    <w:nsid w:val="159536C1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="74E62D9C"/>
+    <w:tmpl w:val="DF8C81C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11983320"/>
+    <w:nsid w:val="15B043C3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="611AA436"/>
+    <w:tmpl w:val="795AFEC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="188F59AD"/>
+    <w:nsid w:val="18DE393E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="58ECE682"/>
+    <w:tmpl w:val="613A795C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19EF1DA7"/>
+    <w:nsid w:val="1A752FB4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="97D09A6E"/>
+    <w:tmpl w:val="3974AA36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B996CC1"/>
+    <w:nsid w:val="1EE14C8E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="633C94F8"/>
+    <w:tmpl w:val="BC689BCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EEB62FB"/>
+    <w:nsid w:val="2417496D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="530A3258"/>
+    <w:tmpl w:val="04FEC6E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20D12D47"/>
+    <w:nsid w:val="253C284C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FD0E9C04"/>
+    <w:tmpl w:val="BA246FE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20DF5188"/>
+    <w:nsid w:val="2C575302"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3780850"/>
+    <w:tmpl w:val="A17C9876"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24283C61"/>
+    <w:nsid w:val="2EE131F4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5EA8BA6C"/>
+    <w:tmpl w:val="6542F8EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24F213C6"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31FB1F68"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D2D280FA"/>
+    <w:tmpl w:val="F1586B0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25085E80"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33F1557E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D5B88238"/>
+    <w:tmpl w:val="60C28820"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B9C2CFE"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A435C63"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6BE001E4"/>
+    <w:tmpl w:val="23BC6F18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CC6611A"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B1E1D3A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C6C4CBB8"/>
+    <w:tmpl w:val="5D5C2CE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E72115B"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C391E4A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6D5CF376"/>
+    <w:tmpl w:val="937A3DA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="317A4313"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41B16A4F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B01219F6"/>
+    <w:tmpl w:val="5D3418CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34CE0AD3"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="451464A1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="68F4F7E4"/>
+    <w:tmpl w:val="3D4037F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37BA1135"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46A56252"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B01219F6"/>
+    <w:tmpl w:val="784C9C0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47083EB8"/>
+    <w:nsid w:val="47EA316D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0EEE2348"/>
+    <w:tmpl w:val="6832B9D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EF71460"/>
+    <w:nsid w:val="4C923870"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8DE409B6"/>
+    <w:tmpl w:val="FA263780"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51F2088E"/>
+    <w:nsid w:val="52F6648D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="750E0C28"/>
+    <w:tmpl w:val="DA5692F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57582026"/>
+    <w:nsid w:val="59CA6428"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8F0C51E2"/>
+    <w:tmpl w:val="D9EA7620"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AF118C5"/>
+    <w:nsid w:val="5C403F78"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E76CAD1E"/>
+    <w:tmpl w:val="B0A2CE98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62B75DBB"/>
+    <w:nsid w:val="5E2D2D4C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="712648B4"/>
+    <w:tmpl w:val="F2E26108"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="644C0649"/>
+    <w:nsid w:val="61AB2129"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F70C18F2"/>
+    <w:tmpl w:val="85C8DAE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6545477F"/>
+    <w:nsid w:val="64234CF5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0FCEC362"/>
+    <w:tmpl w:val="37668D6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66C32121"/>
+    <w:nsid w:val="67905F07"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD0644EA"/>
+    <w:tmpl w:val="ACA84F66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67880921"/>
+    <w:nsid w:val="6FD05BD3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3F54CC5E"/>
+    <w:tmpl w:val="6EE00A7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69826FEE"/>
+    <w:nsid w:val="70F82C2F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="70803BF6"/>
+    <w:tmpl w:val="D0DCFD82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A2E40B7"/>
+    <w:nsid w:val="751A4432"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="858CE6A8"/>
+    <w:tmpl w:val="D538478E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71B63361"/>
+    <w:nsid w:val="79E04DA8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F42CCC94"/>
+    <w:tmpl w:val="E334CFE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73803949"/>
+    <w:nsid w:val="7CE66086"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="282C8056"/>
+    <w:tmpl w:val="B97EB50C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="751A3ADD"/>
+    <w:nsid w:val="7D655D46"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B45EFB82"/>
+    <w:tmpl w:val="45D0ABDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75E637DD"/>
+    <w:nsid w:val="7DF02CD3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C8D4F3CA"/>
+    <w:tmpl w:val="FA263780"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="768D5F7B"/>
+    <w:nsid w:val="7E794259"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="60B8CFFA"/>
+    <w:tmpl w:val="F8A6B158"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="12">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="3">
-[...28 lines deleted...]
-  </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="18">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="19">
-[...22 lines deleted...]
-  </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="30">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="32">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="34">
     <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="33">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
+    <w:rsid w:val="00110230"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
@@ -3035,51 +3036,50 @@
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
-    <w:rsid w:val="00FA2651"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
@@ -4125,61 +4125,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FA2651"/>
+    <w:rsid w:val="00110230"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FA2651"/>
+    <w:rsid w:val="00110230"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4465,60 +4465,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{15CF4D3C-F6D6-4EE0-9318-66CAEFE91CD9}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C91F7AF-B6C3-43AA-BA3B-8592E4080662}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>258</Words>
   <Characters>1473</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1728</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>