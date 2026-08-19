--- v0 (2026-05-30)
+++ v1 (2026-08-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="7ADFA6F6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+          <w:p w14:paraId="2C4F11E8" w14:textId="333ECBDF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="009F5DCA">
+            <w:r w:rsidRPr="006A17A1">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>涂光泽</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="711532D6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+          <w:p w14:paraId="706EB16B" w14:textId="0B1FE61C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="009F5DCA">
+            <w:r w:rsidRPr="006A17A1">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="554C252A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+          <w:p w14:paraId="6199424A" w14:textId="61CB6735" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="009F5DCA">
+            <w:r w:rsidRPr="006A17A1">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1028 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="653AABF9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+          <w:p w14:paraId="4F910ACA" w14:textId="53434E72" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="009F5DCA">
+            <w:r w:rsidRPr="006A17A1">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>guangze.tu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="3B3C2D4C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009F5DCA" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="5E69DBF7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006A17A1" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0EA28FDC" wp14:editId="6260B1B3">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1E288B38" wp14:editId="012094E8">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="16E468FE" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009F5DCA" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="58253E5C" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="006A17A1" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="009F5DCA">
+            <w:r w:rsidRPr="006A17A1">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>涂光泽律师专长破产重组以及不良资产相关领域业务，主要包括：传统行业领域中大型集团性企业、上市公司、房地产企业的破产重整、预重整、债务重组、重整投资，企业清算，不良资产相关收购、资产处置、诉讼及执行。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10D0909C" w14:textId="77777777" w:rsidR="009F5DCA" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="63CD68EE" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1105 +438,1105 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41C39077" w14:textId="77777777" w:rsidR="009F5DCA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+    <w:p w14:paraId="7814E580" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58C44398" w14:textId="77777777" w:rsidR="009F5DCA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+    <w:p w14:paraId="43210BAC" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>重整及清算破产管理人</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D8731B6" w14:textId="77777777" w:rsidR="009F5DCA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+    <w:p w14:paraId="1D552A4F" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>全筑股份（</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>603030）破产（预）重整案，破产管理人成员</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52B70C77" w14:textId="77777777" w:rsidR="009F5DCA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+    <w:p w14:paraId="2167A472" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海悦合置业有限公司破产重整案，破产管理人成员</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51124DBA" w14:textId="77777777" w:rsidR="009F5DCA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+    <w:p w14:paraId="4366F9E3" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>天海防务（</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300008）破产重整案，破产管理人成员</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="313A8354" w14:textId="77777777" w:rsidR="009F5DCA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+    <w:p w14:paraId="64769744" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>福建实达（</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600734）破产重整案，破产重整管理人成员</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14DC933F" w14:textId="77777777" w:rsidR="009F5DCA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+    <w:p w14:paraId="5CEFC13B" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海同丰房地产开发有限公司破产重整案，破产管理人成员</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F407452" w14:textId="77777777" w:rsidR="009F5DCA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+    <w:p w14:paraId="171AB806" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中科建设开发总公司破产重整案，破产管理人成员</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7219E21F" w14:textId="77777777" w:rsidR="009F5DCA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+    <w:p w14:paraId="23D2CE06" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>大连船舶重工集团海洋工程有限公司破产重整案，破产管理人成员</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3046899F" w14:textId="77777777" w:rsidR="009F5DCA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+    <w:p w14:paraId="4B93C8A8" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海金丽华房地产发展有限公司等</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2家公司合并破产清算案，破产管理人成员</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01B8FB2B" w14:textId="77777777" w:rsidR="009F5DCA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+    <w:p w14:paraId="64183DB4" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海新大陆体育中心有限公司破产清算案，破产管理人成员</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F497BFF" w14:textId="77777777" w:rsidR="009F5DCA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+    <w:p w14:paraId="5CB39826" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海御府投资有限公司破产清算案，破产管理人负责人</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01A76D9A" w14:textId="77777777" w:rsidR="009F5DCA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+    <w:p w14:paraId="15F0AC51" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>开利泵业（集团）有限公司破产清算案，破产管理人负责人</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19387CAF" w14:textId="77777777" w:rsidR="009F5DCA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+    <w:p w14:paraId="0FDC364E" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>舟山豪舟</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>11家关联公司合并破产重整案，破产管理人成员</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B16BA0B" w14:textId="77777777" w:rsidR="009F5DCA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+    <w:p w14:paraId="2F783470" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海本地逾</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>30逾起破产清算案件及强制清算案件，破产管理人负责人</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18DFB6FD" w14:textId="77777777" w:rsidR="009F5DCA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+    <w:p w14:paraId="29A89BCA" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>丰立集团及</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>28家关联企业合并破产重整案，担任管理人法律顾问</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01CF1AAE" w14:textId="77777777" w:rsidR="009F5DCA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+    <w:p w14:paraId="414EF12F" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>某知名会计师事务所破产业务组法律顾问，全程协助其作为管理人案件的破产程序（包括清算及重整程序）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F4A3447" w14:textId="77777777" w:rsidR="009F5DCA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+    <w:p w14:paraId="00398B4C" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>债务重组、重整投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="298CB541" w14:textId="77777777" w:rsidR="009F5DCA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+    <w:p w14:paraId="4AD19B68" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>三鼎控股集团破产重整案，代表某投资人参与三鼎控股集团破产重整程序以及旗下上市公司华鼎股份</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>601113的债务重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24742364" w14:textId="77777777" w:rsidR="009F5DCA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+    <w:p w14:paraId="60422D1A" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>三胞集团债务重组案，代表债委会参与三胞集团的庭外重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EE906EC" w14:textId="77777777" w:rsidR="009F5DCA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+    <w:p w14:paraId="179865B2" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>千山药机（</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300216）债务重组案，代表央企对千山药机参与债务重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="514469C7" w14:textId="77777777" w:rsidR="009F5DCA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+    <w:p w14:paraId="56967965" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>新光集团债务重组案，代表投资人参与新光集团的债务重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48065661" w14:textId="77777777" w:rsidR="009F5DCA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+    <w:p w14:paraId="43FC425B" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>重庆某信托公司并购重组案，代表投资人参与重庆某信托公司的债务重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F261796" w14:textId="77777777" w:rsidR="009F5DCA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+    <w:p w14:paraId="62484689" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>佛山融金公司破产重整案，代表投资人参与投资佛山融金物流项目重整投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C9B0D54" w14:textId="77777777" w:rsidR="009F5DCA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+    <w:p w14:paraId="2548C840" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海润盈公司破产重整案，代表投资人参与投资上海润盈生物项目重整投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C1A3E7A" w14:textId="77777777" w:rsidR="009F5DCA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+    <w:p w14:paraId="0C5053E5" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>合肥新桥公司合并破产重整案，代表投资人参与投资合肥新桥公司物流项目重整投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F35D0F6" w14:textId="77777777" w:rsidR="009F5DCA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+    <w:p w14:paraId="69196762" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>大自然投资破产重整案，代表投资人参与对大自然公司（虹桥项目）的重整投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C2AD432" w14:textId="77777777" w:rsidR="009F5DCA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+    <w:p w14:paraId="6B65FD3E" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>全方位公司破产重整案，代表投资人参与对全方位公司（闵行项目）重整投资和破产资产拍卖</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="196EDE06" w14:textId="77777777" w:rsidR="009F5DCA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+    <w:p w14:paraId="24C7E889" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>锦颐公司破产清算案，代表投资人参与锦颐公司（南翔项目）的重整和破产清算资产拍卖</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18CD39C9" w14:textId="77777777" w:rsidR="009F5DCA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+    <w:p w14:paraId="0940EB09" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>山东洪业集团合并破产案，代表投资人参与山东洪业集团合并重整投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1100CBAB" w14:textId="77777777" w:rsidR="009F5DCA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+    <w:p w14:paraId="193813FD" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China Solar中国源畅（HK00155）重整案，作为临时清盘人的中国律师，在复牌上市、反向并购过程中提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F8DE14F" w14:textId="77777777" w:rsidR="009F5DCA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+    <w:p w14:paraId="40F177D5" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SunEdison跨境破产及资产收购案，代表中国最大债权人在SunEdison的跨境收购海外破产资产处置中提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2106B305" w14:textId="77777777" w:rsidR="009F5DCA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+    <w:p w14:paraId="4E87997C" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>杭州昊元债务重组案，代表投资人对杭州昊元（杭州项目）进行债务重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F5630AB" w14:textId="77777777" w:rsidR="009F5DCA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+    <w:p w14:paraId="5A743238" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>不良资产及相关争议解决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F697FF7" w14:textId="77777777" w:rsidR="009F5DCA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+    <w:p w14:paraId="6E8B2E01" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>沈阳机床股份有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>000410）重整案，代表某外资企业与沈阳机床股份有限公司及下属沈阳银丰制造有限公司等合并重整案参与债权申报以及后续与管理人、债务人的债权和解、抵消</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E880CCD" w14:textId="77777777" w:rsidR="009F5DCA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+    <w:p w14:paraId="68B9CF4C" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>辉山乳业抵消权纠纷案，代表某外资企业与辉山乳业管理人参与抵消权及破产债权确认的纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="028C7D3A" w14:textId="77777777" w:rsidR="009F5DCA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+    <w:p w14:paraId="2599DE93" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>进出口行不良债权包并购案，代表进出口银行针对其持有的某集团的多个不良债权包处置提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15C9188D" w14:textId="77777777" w:rsidR="009F5DCA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+    <w:p w14:paraId="03DBAE32" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为破产案件的管理人，参与了上海市高级人民法院、上海铁路运输法院、上海市第三中级人民法院以及其他基层法院、中级法院的数十起破产衍生诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C4576CE" w14:textId="77777777" w:rsidR="009F5DCA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+    <w:p w14:paraId="1F0490F4" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0319304B" w14:textId="77777777" w:rsidR="009F5DCA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+    <w:p w14:paraId="24A690EE" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>厦门大学法学院，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2015</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C803DE5" w14:textId="77777777" w:rsidR="009F5DCA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+    <w:p w14:paraId="72CD23F1" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海外国语大学法学院，法律硕士（法学），</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2017</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01770560" w14:textId="77777777" w:rsidR="009F5DCA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+    <w:p w14:paraId="48A7BA63" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20089662" w14:textId="77777777" w:rsidR="009F5DCA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+    <w:p w14:paraId="6811B225" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EA1D3F0" w14:textId="77777777" w:rsidR="009F5DCA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+    <w:p w14:paraId="23F6A9DF" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="3E68ED6C" w:rsidR="00A46A04" w:rsidRPr="009F5DCA" w:rsidRDefault="009F5DCA" w:rsidP="009F5DCA">
+    <w:p w14:paraId="4F0A196B" w14:textId="432E53C9" w:rsidR="00A46A04" w:rsidRPr="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>涂光泽律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="009F5DCA">
+      <w:r w:rsidRPr="006A17A1">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018年加入方达律师事务所。在加入方达律师事务所之前，涂律师曾在中伦律师事务所上海办公室就职。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="009F5DCA" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="006A17A1" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1742,365 +1742,407 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="094718DD"/>
+    <w:nsid w:val="02E3702E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="18BC660C"/>
+    <w:tmpl w:val="C644D034"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="094D0BD5"/>
+    <w:nsid w:val="04097934"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8EF6E046"/>
+    <w:tmpl w:val="2CBA4E5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13125A9F"/>
+    <w:nsid w:val="078B1958"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="87FEC65C"/>
+    <w:tmpl w:val="5E94ACEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="169B5CFF"/>
+    <w:nsid w:val="0E2A1EA5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CEA084E2"/>
+    <w:tmpl w:val="D20EF37A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="183133F7"/>
+    <w:nsid w:val="10CA3723"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ACC476B6"/>
+    <w:tmpl w:val="9384A2C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D463831"/>
+    <w:nsid w:val="114D67A6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F274F238"/>
+    <w:tmpl w:val="7B6679A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F177058"/>
+    <w:nsid w:val="1197030B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7AAC918A"/>
+    <w:tmpl w:val="C2DE62A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="221E203C"/>
+    <w:nsid w:val="185229A5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="57BC510A"/>
+    <w:tmpl w:val="F8627E8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22C64156"/>
+    <w:nsid w:val="18F23407"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D0452D8"/>
+    <w:tmpl w:val="B170905E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22EE3CA0"/>
+    <w:nsid w:val="1C077C86"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="772EABF8"/>
+    <w:tmpl w:val="0008B1CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24423FAE"/>
+    <w:nsid w:val="1FA93D9C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9C0CEE02"/>
+    <w:tmpl w:val="6A5CB16E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2475570C"/>
+    <w:nsid w:val="21211B3B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B39ABF90"/>
+    <w:tmpl w:val="9F283C90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2698579F"/>
+    <w:nsid w:val="23E65A18"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="616AAC58"/>
+    <w:tmpl w:val="B5D64844"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29B94701"/>
+    <w:nsid w:val="25B848C2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="47BE9B7A"/>
+    <w:tmpl w:val="ED6C02C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B0233EB"/>
+    <w:nsid w:val="2AA70B0A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6A0E3030"/>
+    <w:tmpl w:val="C6A079B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D3E5355"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CFA2343A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E257EDF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="437C4152"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2169,180 +2211,138 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FC129B8"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="310268D2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="30F472EE"/>
+    <w:tmpl w:val="C24EB0F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3009106A"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="358A1E60"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4678C6FE"/>
+    <w:tmpl w:val="ED36C9FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32AC3B0B"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35E84EE9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="336AB69C"/>
+    <w:tmpl w:val="64209F78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="343E762D"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35FF3722"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0D4C59FE"/>
+    <w:tmpl w:val="C6A079B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35D26D96"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38F1401C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="189A36BE"/>
-[...41 lines deleted...]
-    <w:tmpl w:val="F648E388"/>
+    <w:tmpl w:val="7F7AD71C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2433,528 +2433,528 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D2B5EA3"/>
+    <w:nsid w:val="3BD507A2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="50A42380"/>
+    <w:tmpl w:val="EE0CFC76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E2300E8"/>
+    <w:nsid w:val="400C4F78"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="47166A5C"/>
+    <w:tmpl w:val="36445964"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42725017"/>
+    <w:nsid w:val="4AB84998"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CA244EBA"/>
+    <w:tmpl w:val="51AEEAD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BA23836"/>
+    <w:nsid w:val="50C71ADC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F66E622C"/>
+    <w:tmpl w:val="2E56F6F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BE2746D"/>
+    <w:nsid w:val="5B6F78C2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4A4E27E0"/>
+    <w:tmpl w:val="93103CAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D504B3D"/>
+    <w:nsid w:val="5D0D7834"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="949EE708"/>
+    <w:tmpl w:val="10C83510"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D7548A5"/>
+    <w:nsid w:val="5D6C3EBF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6905410"/>
+    <w:tmpl w:val="4C3063C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54B31514"/>
+    <w:nsid w:val="5EE540F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="57EC4C9C"/>
+    <w:tmpl w:val="1A3CC1EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55D21471"/>
+    <w:nsid w:val="61D02DFA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B24A5D8"/>
+    <w:tmpl w:val="AEBCEB54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65F3583C"/>
+    <w:nsid w:val="64AA2197"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="194E2344"/>
+    <w:tmpl w:val="674E97DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68961CD5"/>
+    <w:nsid w:val="67DD644F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76E21830"/>
+    <w:tmpl w:val="829E476E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AEF241D"/>
+    <w:nsid w:val="699E23A5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3B3A8302"/>
+    <w:tmpl w:val="A066E4DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71046C9E"/>
+    <w:nsid w:val="6BE92948"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B07E4702"/>
+    <w:tmpl w:val="8BFA6A88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73252037"/>
+    <w:nsid w:val="6D176CAD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B4D018F6"/>
+    <w:tmpl w:val="5D086508"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75AA5500"/>
+    <w:nsid w:val="70861A0E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D722B6F0"/>
+    <w:tmpl w:val="59101238"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75DC4E48"/>
+    <w:nsid w:val="7498437D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B4D018F6"/>
+    <w:tmpl w:val="A0AC619A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E834439"/>
+    <w:nsid w:val="775C5F15"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D54C8008"/>
+    <w:tmpl w:val="FC98F708"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="5">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="8"/>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="9">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="20">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="32">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="39">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="22">
-[...14 lines deleted...]
-  <w:num w:numId="27">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="28">
-[...20 lines deleted...]
-  <w:num w:numId="35">
+  <w:num w:numId="41">
     <w:abstractNumId w:val="21"/>
-  </w:num>
-[...16 lines deleted...]
-    <w:abstractNumId w:val="37"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3014,93 +3014,93 @@
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
+    <w:rsid w:val="006A17A1"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
-    <w:rsid w:val="009F5DCA"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
@@ -4188,61 +4188,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009F5DCA"/>
+    <w:rsid w:val="006A17A1"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009F5DCA"/>
+    <w:rsid w:val="006A17A1"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4528,51 +4528,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{55A20457-99A5-49D6-ADEA-AD32CAC13028}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B77E9387-A50C-4D2E-A348-77B6E4A18A8C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>239</Words>
   <Characters>1368</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1604</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>