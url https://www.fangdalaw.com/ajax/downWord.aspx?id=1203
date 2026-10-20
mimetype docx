--- v1 (2026-08-19)
+++ v2 (2026-10-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="333ECBDF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+          <w:p w14:paraId="2C4F11E8" w14:textId="4C2F4905" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="006A17A1">
+            <w:r w:rsidRPr="00F46B6B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>涂光泽</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="0B1FE61C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+          <w:p w14:paraId="706EB16B" w14:textId="4D1121A7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="006A17A1">
+            <w:r w:rsidRPr="00F46B6B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="61CB6735" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+          <w:p w14:paraId="6199424A" w14:textId="2544DF88" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="006A17A1">
+            <w:r w:rsidRPr="00F46B6B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1028 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="53434E72" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+          <w:p w14:paraId="4F910ACA" w14:textId="5E403268" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="006A17A1">
+            <w:r w:rsidRPr="00F46B6B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>guangze.tu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="5E69DBF7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006A17A1" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="16E32ACC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F46B6B" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1E288B38" wp14:editId="012094E8">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="23ED8CD5" wp14:editId="08055838">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="58253E5C" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="006A17A1" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="5FDA9CFE" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00F46B6B" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="006A17A1">
+            <w:r w:rsidRPr="00F46B6B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>涂光泽律师专长破产重组以及不良资产相关领域业务，主要包括：传统行业领域中大型集团性企业、上市公司、房地产企业的破产重整、预重整、债务重组、重整投资，企业清算，不良资产相关收购、资产处置、诉讼及执行。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63CD68EE" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="772DB6B2" w14:textId="77777777" w:rsidR="00F46B6B" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1105 +438,1105 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7814E580" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+    <w:p w14:paraId="4EF30C74" w14:textId="77777777" w:rsidR="00F46B6B" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43210BAC" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+    <w:p w14:paraId="56405E74" w14:textId="77777777" w:rsidR="00F46B6B" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>重整及清算破产管理人</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D552A4F" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+    <w:p w14:paraId="3500A910" w14:textId="77777777" w:rsidR="00F46B6B" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>全筑股份（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>603030）破产（预）重整案，破产管理人成员</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2167A472" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+    <w:p w14:paraId="7D9BFA56" w14:textId="77777777" w:rsidR="00F46B6B" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海悦合置业有限公司破产重整案，破产管理人成员</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4366F9E3" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+    <w:p w14:paraId="33074730" w14:textId="77777777" w:rsidR="00F46B6B" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>天海防务（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300008）破产重整案，破产管理人成员</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64769744" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+    <w:p w14:paraId="146AFAA4" w14:textId="77777777" w:rsidR="00F46B6B" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>福建实达（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600734）破产重整案，破产重整管理人成员</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CEFC13B" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+    <w:p w14:paraId="101EED27" w14:textId="77777777" w:rsidR="00F46B6B" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海同丰房地产开发有限公司破产重整案，破产管理人成员</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="171AB806" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+    <w:p w14:paraId="7394B575" w14:textId="77777777" w:rsidR="00F46B6B" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中科建设开发总公司破产重整案，破产管理人成员</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23D2CE06" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+    <w:p w14:paraId="301BDBD2" w14:textId="77777777" w:rsidR="00F46B6B" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>大连船舶重工集团海洋工程有限公司破产重整案，破产管理人成员</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B93C8A8" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+    <w:p w14:paraId="782F59A4" w14:textId="77777777" w:rsidR="00F46B6B" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海金丽华房地产发展有限公司等</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2家公司合并破产清算案，破产管理人成员</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64183DB4" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+    <w:p w14:paraId="5EDFE5A1" w14:textId="77777777" w:rsidR="00F46B6B" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海新大陆体育中心有限公司破产清算案，破产管理人成员</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CB39826" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+    <w:p w14:paraId="6D038DF3" w14:textId="77777777" w:rsidR="00F46B6B" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海御府投资有限公司破产清算案，破产管理人负责人</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15F0AC51" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+    <w:p w14:paraId="57E0D334" w14:textId="77777777" w:rsidR="00F46B6B" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>开利泵业（集团）有限公司破产清算案，破产管理人负责人</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FDC364E" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+    <w:p w14:paraId="64BD0E49" w14:textId="77777777" w:rsidR="00F46B6B" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>舟山豪舟</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>11家关联公司合并破产重整案，破产管理人成员</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F783470" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+    <w:p w14:paraId="202443B2" w14:textId="77777777" w:rsidR="00F46B6B" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海本地逾</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>30逾起破产清算案件及强制清算案件，破产管理人负责人</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29A89BCA" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+    <w:p w14:paraId="48F8FA73" w14:textId="77777777" w:rsidR="00F46B6B" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>丰立集团及</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>28家关联企业合并破产重整案，担任管理人法律顾问</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="414EF12F" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+    <w:p w14:paraId="238E6B2F" w14:textId="77777777" w:rsidR="00F46B6B" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>某知名会计师事务所破产业务组法律顾问，全程协助其作为管理人案件的破产程序（包括清算及重整程序）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00398B4C" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+    <w:p w14:paraId="5F871033" w14:textId="77777777" w:rsidR="00F46B6B" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>债务重组、重整投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AD19B68" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+    <w:p w14:paraId="4BBB896E" w14:textId="77777777" w:rsidR="00F46B6B" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>三鼎控股集团破产重整案，代表某投资人参与三鼎控股集团破产重整程序以及旗下上市公司华鼎股份</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>601113的债务重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60422D1A" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+    <w:p w14:paraId="65555418" w14:textId="77777777" w:rsidR="00F46B6B" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>三胞集团债务重组案，代表债委会参与三胞集团的庭外重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="179865B2" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+    <w:p w14:paraId="21D840C4" w14:textId="77777777" w:rsidR="00F46B6B" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>千山药机（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>300216）债务重组案，代表央企对千山药机参与债务重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56967965" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+    <w:p w14:paraId="0C9DACAC" w14:textId="77777777" w:rsidR="00F46B6B" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>新光集团债务重组案，代表投资人参与新光集团的债务重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43FC425B" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+    <w:p w14:paraId="402290CB" w14:textId="77777777" w:rsidR="00F46B6B" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>重庆某信托公司并购重组案，代表投资人参与重庆某信托公司的债务重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62484689" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+    <w:p w14:paraId="1F4E451C" w14:textId="77777777" w:rsidR="00F46B6B" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>佛山融金公司破产重整案，代表投资人参与投资佛山融金物流项目重整投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2548C840" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+    <w:p w14:paraId="4D71EB2B" w14:textId="77777777" w:rsidR="00F46B6B" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海润盈公司破产重整案，代表投资人参与投资上海润盈生物项目重整投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C5053E5" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+    <w:p w14:paraId="55A4ED1F" w14:textId="77777777" w:rsidR="00F46B6B" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>合肥新桥公司合并破产重整案，代表投资人参与投资合肥新桥公司物流项目重整投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69196762" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+    <w:p w14:paraId="70851906" w14:textId="77777777" w:rsidR="00F46B6B" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>大自然投资破产重整案，代表投资人参与对大自然公司（虹桥项目）的重整投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B65FD3E" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+    <w:p w14:paraId="6EC1B7C6" w14:textId="77777777" w:rsidR="00F46B6B" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>全方位公司破产重整案，代表投资人参与对全方位公司（闵行项目）重整投资和破产资产拍卖</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24C7E889" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+    <w:p w14:paraId="5B5BB7E9" w14:textId="77777777" w:rsidR="00F46B6B" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>锦颐公司破产清算案，代表投资人参与锦颐公司（南翔项目）的重整和破产清算资产拍卖</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0940EB09" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+    <w:p w14:paraId="5D3CCA96" w14:textId="77777777" w:rsidR="00F46B6B" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>山东洪业集团合并破产案，代表投资人参与山东洪业集团合并重整投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="193813FD" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+    <w:p w14:paraId="724058A8" w14:textId="77777777" w:rsidR="00F46B6B" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China Solar中国源畅（HK00155）重整案，作为临时清盘人的中国律师，在复牌上市、反向并购过程中提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40F177D5" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+    <w:p w14:paraId="3D06D9CE" w14:textId="77777777" w:rsidR="00F46B6B" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SunEdison跨境破产及资产收购案，代表中国最大债权人在SunEdison的跨境收购海外破产资产处置中提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E87997C" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+    <w:p w14:paraId="57F21D34" w14:textId="77777777" w:rsidR="00F46B6B" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>杭州昊元债务重组案，代表投资人对杭州昊元（杭州项目）进行债务重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A743238" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+    <w:p w14:paraId="5DF47F38" w14:textId="77777777" w:rsidR="00F46B6B" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>不良资产及相关争议解决</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E8B2E01" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+    <w:p w14:paraId="51C2DD6A" w14:textId="77777777" w:rsidR="00F46B6B" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>沈阳机床股份有限公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>000410）重整案，代表某外资企业与沈阳机床股份有限公司及下属沈阳银丰制造有限公司等合并重整案参与债权申报以及后续与管理人、债务人的债权和解、抵消</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68B9CF4C" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+    <w:p w14:paraId="7A3E0088" w14:textId="77777777" w:rsidR="00F46B6B" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>辉山乳业抵消权纠纷案，代表某外资企业与辉山乳业管理人参与抵消权及破产债权确认的纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2599DE93" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+    <w:p w14:paraId="258D1458" w14:textId="77777777" w:rsidR="00F46B6B" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>进出口行不良债权包并购案，代表进出口银行针对其持有的某集团的多个不良债权包处置提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03DBAE32" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+    <w:p w14:paraId="2C2C20F6" w14:textId="77777777" w:rsidR="00F46B6B" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为破产案件的管理人，参与了上海市高级人民法院、上海铁路运输法院、上海市第三中级人民法院以及其他基层法院、中级法院的数十起破产衍生诉讼案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F0490F4" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+    <w:p w14:paraId="730D6D78" w14:textId="77777777" w:rsidR="00F46B6B" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24A690EE" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+    <w:p w14:paraId="206DFDAD" w14:textId="77777777" w:rsidR="00F46B6B" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>厦门大学法学院，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2015</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72CD23F1" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+    <w:p w14:paraId="53AF29EA" w14:textId="77777777" w:rsidR="00F46B6B" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海外国语大学法学院，法律硕士（法学），</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2017</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A7BA63" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+    <w:p w14:paraId="6CA41F79" w14:textId="77777777" w:rsidR="00F46B6B" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6811B225" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+    <w:p w14:paraId="02FC9A61" w14:textId="77777777" w:rsidR="00F46B6B" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23F6A9DF" w14:textId="77777777" w:rsidR="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+    <w:p w14:paraId="5EE09D68" w14:textId="77777777" w:rsidR="00F46B6B" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="432E53C9" w:rsidR="00A46A04" w:rsidRPr="006A17A1" w:rsidRDefault="006A17A1" w:rsidP="006A17A1">
+    <w:p w14:paraId="4F0A196B" w14:textId="24D7DF2C" w:rsidR="00A46A04" w:rsidRPr="00F46B6B" w:rsidRDefault="00F46B6B" w:rsidP="00F46B6B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>涂光泽律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A17A1">
+      <w:r w:rsidRPr="00F46B6B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018年加入方达律师事务所。在加入方达律师事务所之前，涂律师曾在中伦律师事务所上海办公室就职。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="006A17A1" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00F46B6B" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1742,1219 +1742,1219 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02E3702E"/>
+    <w:nsid w:val="009E6736"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C644D034"/>
+    <w:tmpl w:val="358EF652"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04097934"/>
+    <w:nsid w:val="068C6738"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2CBA4E5E"/>
+    <w:tmpl w:val="A2E0FF80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="078B1958"/>
+    <w:nsid w:val="068D74F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5E94ACEA"/>
+    <w:tmpl w:val="1CF42EC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E2A1EA5"/>
+    <w:nsid w:val="07C25549"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D20EF37A"/>
+    <w:tmpl w:val="5A3C27D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10CA3723"/>
+    <w:nsid w:val="08B706ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9384A2C6"/>
+    <w:tmpl w:val="11320292"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="114D67A6"/>
+    <w:nsid w:val="0EE528E8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7B6679A6"/>
+    <w:tmpl w:val="735C1176"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1197030B"/>
+    <w:nsid w:val="100C57EC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C2DE62A0"/>
+    <w:tmpl w:val="D81C26BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="185229A5"/>
+    <w:nsid w:val="165501AA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F8627E8C"/>
+    <w:tmpl w:val="7FDE0C06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18F23407"/>
+    <w:nsid w:val="189D665D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B170905E"/>
+    <w:tmpl w:val="09A6A6E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C077C86"/>
+    <w:nsid w:val="1BE442BF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0008B1CA"/>
+    <w:tmpl w:val="08ECC144"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FA93D9C"/>
+    <w:nsid w:val="275F295C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6A5CB16E"/>
+    <w:tmpl w:val="843A2286"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21211B3B"/>
+    <w:nsid w:val="2E746458"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9F283C90"/>
+    <w:tmpl w:val="6E7CE598"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23E65A18"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37A50020"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B5D64844"/>
+    <w:tmpl w:val="0560A9CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25B848C2"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37D40EC6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ED6C02C4"/>
+    <w:tmpl w:val="C35EA9FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AA70B0A"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E087E4B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C6A079B4"/>
+    <w:tmpl w:val="EF681542"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D3E5355"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EE63938"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CFA2343A"/>
+    <w:tmpl w:val="520AD37E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E257EDF"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="452F5005"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="437C4152"/>
+    <w:tmpl w:val="9BD486D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="310268D2"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46BB2F75"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C24EB0F0"/>
+    <w:tmpl w:val="B9F0BFEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="358A1E60"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47AB3637"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ED36C9FE"/>
+    <w:tmpl w:val="187CBD02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35E84EE9"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4CAA6797"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="64209F78"/>
+    <w:tmpl w:val="61CA2196"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35FF3722"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52EA213E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C6A079B4"/>
+    <w:tmpl w:val="6A7C9D38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38F1401C"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56C92E62"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7F7AD71C"/>
+    <w:tmpl w:val="A3CA2D4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BD507A2"/>
+    <w:nsid w:val="57657787"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EE0CFC76"/>
+    <w:tmpl w:val="879E1E18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="400C4F78"/>
+    <w:nsid w:val="5D7C3008"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="36445964"/>
+    <w:tmpl w:val="14185AD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AB84998"/>
+    <w:nsid w:val="5D862141"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="51AEEAD2"/>
+    <w:tmpl w:val="A6C0C6A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50C71ADC"/>
+    <w:nsid w:val="5E9418EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E56F6F6"/>
+    <w:tmpl w:val="8D58F636"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B6F78C2"/>
+    <w:nsid w:val="5F260581"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="93103CAC"/>
+    <w:tmpl w:val="348654A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D0D7834"/>
+    <w:nsid w:val="60D40114"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="10C83510"/>
+    <w:tmpl w:val="21CCF7E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D6C3EBF"/>
+    <w:nsid w:val="640430A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4C3063C8"/>
+    <w:tmpl w:val="573E7F28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EE540F7"/>
+    <w:nsid w:val="66470579"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A3CC1EE"/>
+    <w:tmpl w:val="E624B9B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61D02DFA"/>
+    <w:nsid w:val="67B66DB5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AEBCEB54"/>
+    <w:tmpl w:val="CF02393E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64AA2197"/>
+    <w:nsid w:val="6D1517B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="674E97DC"/>
+    <w:tmpl w:val="11320292"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67DD644F"/>
+    <w:nsid w:val="732C3EE3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="829E476E"/>
+    <w:tmpl w:val="7B362E6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="699E23A5"/>
+    <w:nsid w:val="75AA510F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A066E4DA"/>
+    <w:tmpl w:val="F8A4657C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BE92948"/>
+    <w:nsid w:val="78AD47F9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8BFA6A88"/>
+    <w:tmpl w:val="1AB4C13E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D176CAD"/>
+    <w:nsid w:val="7A1E2751"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D086508"/>
+    <w:tmpl w:val="C31EEF8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70861A0E"/>
+    <w:nsid w:val="7A98609B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="59101238"/>
+    <w:tmpl w:val="EA265B8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7498437D"/>
+    <w:nsid w:val="7B9303B4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A0AC619A"/>
+    <w:tmpl w:val="A8FC40AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="775C5F15"/>
+    <w:nsid w:val="7DFD1F77"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC98F708"/>
+    <w:tmpl w:val="FDDA3B50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="6">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="7">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="18">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="19">
-    <w:abstractNumId w:val="35"/>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="30">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="21">
-[...28 lines deleted...]
-  </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="32">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="33">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="34">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="34">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3014,51 +3014,50 @@
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
-    <w:rsid w:val="006A17A1"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
@@ -3094,50 +3093,51 @@
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
+    <w:rsid w:val="00F46B6B"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
@@ -4188,61 +4188,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006A17A1"/>
+    <w:rsid w:val="00F46B6B"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006A17A1"/>
+    <w:rsid w:val="00F46B6B"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4528,60 +4528,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B77E9387-A50C-4D2E-A348-77B6E4A18A8C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6E561422-4D62-40AA-AC00-C6ED5290C4DD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>239</Words>
   <Characters>1368</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1604</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>