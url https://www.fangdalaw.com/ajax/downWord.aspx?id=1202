--- v0 (2026-05-21)
+++ v1 (2026-07-24)
@@ -36,180 +36,180 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="46E5FBA9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+          <w:p w14:paraId="2C4F11E8" w14:textId="0237E27B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00CD0235">
+            <w:r w:rsidRPr="00FC1313">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>王峰</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="5F6BB9F9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+          <w:p w14:paraId="706EB16B" w14:textId="319BE8E8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00CD0235">
+            <w:r w:rsidRPr="00FC1313">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·南京</w:t>
             </w:r>
-            <w:r w:rsidRPr="00CD0235">
+            <w:r w:rsidRPr="00FC1313">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> | 北京 | 上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="42CA65BD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+          <w:p w14:paraId="6199424A" w14:textId="4542E06D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00CD0235">
+            <w:r w:rsidRPr="00FC1313">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 21 3210 8396</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="69ADED28" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+          <w:p w14:paraId="4F910ACA" w14:textId="31A88EC3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00CD0235">
+            <w:r w:rsidRPr="00FC1313">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>feng.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="7D6C097A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00CD0235" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="5A28B6F6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FC1313" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34B47865" wp14:editId="3D8085D0">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="66FFE6D0" wp14:editId="711F2674">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -249,60 +249,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="50700E24" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00CD0235" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2A79AE86" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00FC1313" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00CD0235">
+            <w:r w:rsidRPr="00FC1313">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>王峰律师专长于重大、复杂、疑难的诉讼及仲裁案件代理，主要业务领域包括金融、建设工程及房地产、公司治理及大宗贸易等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -362,51 +362,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="693C673C" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="21693AC5" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -447,1610 +447,1610 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61891F41" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00CD0235">
+    <w:p w14:paraId="4C1AE28A" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>王峰律师先后两次荣膺亚洲法律事务（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ALB）中国十五佳诉讼律师，连续多年入选钱伯斯（Chambers and Partners）公司/商事推荐律师、钱伯斯亚太公司/商事领域东部沿海（江苏）领先律师、法律五百强（The Legal 500）争议解决领域杰出律师、LEGALBAND争议解决（诉讼）领域中国顶级律师、亚太法律五百强争议解决业务领域重点推荐律师等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51F475F0" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00CD0235">
+    <w:p w14:paraId="7CBFE33F" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>王峰律师担任中国银行间市场交易商协会法律专家咨询委员会委员，长期参与银行间债券市场的立法咨询工作，在债券、票据等金融服务领域拥有丰富经验。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05E3C241" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00CD0235">
+    <w:p w14:paraId="20CBD50C" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>王峰律师作为课题组负责人，完成了国务院国有资产监督管理委员会《融资性贸易法律风险防范》课题调研。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15AF6643" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="67518E22" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18EBFA92" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00CD0235">
+    <w:p w14:paraId="653DD364" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公报案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A0E49C3" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="21529BAD" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表深圳市福星股份合作公司、深圳市宝安区福永物业发展总公司，处理深圳市福星股份合作公司、深圳市宝安区福永物业发展总公司与深圳富山宝实业有限公司、深圳市金安城投资发展有限公司、深圳市大金利投资发展有限公司、深圳市海洋城房地产开发有限公司合作开发房地产合同纠纷一案【案号：（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2010）民一终字第45号】，获得最高人民法院终审胜诉，该案收录于《最高人民法院公报》2011年第5期。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E32BACD" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="67B3ACAC" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表中国银行股份有限公司汕头分行，处理中国银行股份有限公司汕头分行与广东发展银行股份有限公司韶关分行、珠海经济特区安然实业（集团）公司代位权纠纷一案【案号：（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2010）民申字第664号】，向最高人民法院申请再审，取得最高人民法院提审改判的胜诉结果，该案收录于《最高人民法院公报》2011年第11期（总第181期）。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BE3A465" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00CD0235">
+    <w:p w14:paraId="417EEFBD" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司及股东权益</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="131ACC74" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="46221E60" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某公司股东，处理一宗股东资格继承纠纷案件，向最高人民法院提起上诉并获得胜诉改判。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F328892" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="3D5E3EEC" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某公司股东，处理一宗公司人格否认纠纷案件，向最高人民法院申请再审并获得提审改判的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58DE29D7" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="79663088" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某公司股东，处理一宗股东代表诉讼案件，向最高人民法院提起上诉并获得胜诉改判。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A523371" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="25B7F084" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某公司股东，处理一宗涉股权争议的执行异议之诉案件，向最高人民法院申请再审并获得提审改判的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04518A2B" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="461F2EA3" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某公司股东，处理一宗股东损害公司利益责任纠纷，向最高人民法院申请再审并获得提审改判的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FE76D86" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="6E105503" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某公司股东，处理一宗股权转让合同纠纷，在最高人民法院已经裁定提审的情况下，代表被申请人取得维持二审判决的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24B2E2F7" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="0E6BE123" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某公司股东，处理数宗涉及股东除名、确认股东会决议效力等公司诉讼系列案件，分别向最高人民法院、江苏省高级人民法院等提起上诉，最终促成公司股东达成调解。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EFF1C5B" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="1034C5C8" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某公司股东，处理一宗股权转让合同纠纷案件，向最高人民法院提起上诉，取得发回重审并成功调解的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C035F0F" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00CD0235">
+    <w:p w14:paraId="4E06B482" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金融及证券</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2491A7C1" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="6BD49A2B" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某资产管理公司，处理一宗金融借款及担保合同纠纷，向最高人民法院申请再审并获得提审改判的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53102679" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="63DF4C6B" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某信托公司，处理数宗金融借款及保证合同纠纷，向最高人民法院申请再审并获得提审改判的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="002AE2B4" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="3F4CF7E7" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某股份制银行，处理一宗存单质押合同纠纷，向最高人民法院提起上诉并获得胜诉改判。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71EEBBB9" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="51857B6A" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某资产管理公司，处理一宗债务重组协议纠纷，向最高人民法院提起上诉并获得提审改判的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50162EBE" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="66084744" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某资产管理公司，处理一宗金融借款及担保合同纠纷，向最高人民法院提起上诉并获得胜诉改判。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EF0AF34" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="22B41BBA" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国有银行，处理数宗保理合同纠纷，参加最高人民法院再审程序并取得驳回对方再审申请的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BA6E385" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="0766E41D" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某保险公司，处理一宗保险合同纠纷，向福建省高级人民法院申请再审，并获得提审改判的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49292343" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="32355436" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某保险公司，处理一宗保险合同纠纷，向广东省高级人民法院申请再审，并获得提审改判的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68B1BEE6" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="3DCF1B7C" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某保险公司，处理一宗保险合同纠纷，向江苏省高级人民法院申提起上诉，并获得二审改判的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3839E78B" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="7923AE40" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某纺织公司，处理一宗保险合同纠纷，向最高人民法院申请再审，获得提审后发回重审并最终胜诉的结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CACE916" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="0FAC8718" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某资产管理公司，处理一宗金融借款及担保合同纠纷，向最高人民法院提起上诉，该案在最高人民法院取得终审胜诉。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B3F284E" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00CD0235">
+    <w:p w14:paraId="37E2FD5C" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>房地产及建设工程</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0887503B" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="0DF478D9" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某房地产开发公司，处理一宗合资、合作开发房地产合同纠纷，向最高人民法院提起上诉，该案在最高人民法院取得终审胜诉。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0461EE5A" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="59D119E4" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某房地产开发公司，处理数宗合作开发房地产合同系列纠纷，参加最高人民法院二审程序，数案均在最高人民法院取得终审胜诉。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4370D25A" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="1DC347BC" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某房地产开发公司，处理一宗建设工程施工合同纠纷，参加最高人民法院再审程序，该案在最高人民法院取得胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="174130F1" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="7305603C" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某施工企业，处理一宗建设工程施工合同纠纷，参加最高人民法院再审程序，该案在最高人民法院取得胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51AFE6E2" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="23C1884A" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某施工企业，处理一宗建设工程施工合同纠纷，参加西藏那曲中院、西藏高院的一审、二审程序，取得终审胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="342E6E2C" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="0B5CB6D9" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某房地产开发公司，处理一宗国有土地使用权纠纷案件，参加江苏省高级人民法院二审程序，取得成功调解的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29D03596" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="5CFED545" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某大型建设集团公司，处理一宗建设工程施工合同纠纷，向最高人民法院提起上诉，该案在最高人民法院取得终审胜诉。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D02274B" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="7325F669" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家房地产开发公司，处理数十宗涉及商品房精装修争议的商品房买卖合同纠纷案，该案在江苏省高级人民法院、南京市中级人民法院均全部获得胜诉。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DB480EC" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00CD0235">
+    <w:p w14:paraId="286EAA17" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>大宗贸易及其他合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="517E3168" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="1A1DE1BD" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某大型煤焦公司，处理一宗合作合同纠纷，向最高人民法院提起上诉，该案获得最高人民法院发回重审的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BA9C889" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="690CDCB8" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某商贸公司，处理一宗借款合同纠纷，参加最高人民法院二审程序，该案在最高人民法院取得终审胜诉。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2670DAAC" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="71C60EC7" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某自然人，处理一宗合伙合同纠纷，向最高人民法院申请再审，该案获得最高人民法院提审改判的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1380B65C" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="1A8695EB" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某实业公司，处理一宗合同纠纷，向最高人民法院申请再审，该案获得最高人民法院指令再审的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08EC8D7C" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="002CF7E4" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表某公司，处理一宗买卖合同纠纷，向最高人民法院申请再审，该案获得最高人民法院指令再审的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35BD2425" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="12A7EE82" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某公司，处理一宗买卖合同纠纷，向江苏省高级人民法院提起上诉，获得二审成功调解的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AA4E93C" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="39B2E904" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某公司，处理一宗买卖合同纠纷，向最高人民法院提起上诉，获得二审改判的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DE0A068" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="46146090" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="130A35AF" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="34CFA2FE" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国政法大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C5EE6E4" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="6CB7742E" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E9FB47B" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="6B2C3829" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B63D928" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="4CBEED87" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19F0FDA8" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="5B8EAF5D" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FC3AA19" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="4D20391C" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="790541D5" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="53E6EFA7" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>王峰律师在</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2024年5月加入方达律师事务所。之前，王峰律师是北京市天同律师事务所律师、合伙人、管委会委员、南京办公室负责人。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="129F2181" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="14234E12" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A268E37" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="1306F999" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D8A2C73" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="5B9FF9F3" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">参与编写《新民事诉讼法与律师实务》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10D65F89" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="116FEC69" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">参与编写《天同码》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43041545" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="3830C16B" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">参与编写《律师实务与审查指引》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB545BD" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="1E5738E4" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="050B68E9" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="7927EDA1" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">亚洲法律事务（ALB ）中国十五佳诉讼律师（2015年、2018年） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="002AAC7F" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="35127DBF" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">钱伯斯（Chambers and Partners ）公司/商事推荐律师（2022年） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CE271C3" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="4AA437B3" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">钱伯斯亚太公司/商事领域东部沿海（江苏）领先律师（2021年） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A4C638" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="444D853C" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">法律五百强（The Legal 500 ）争议解决领域杰出律师（2022年） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B65E33C" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="3B4CA1E6" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LEGALBAND</w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 争议解决（诉讼）领域中国顶级律师（2022年） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A141780" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="04060F4F" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">亚太法律五百强争议解决业务领域重点推荐律师（2022年） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DC36317" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="3C8ED66A" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D5D58F9" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="112E75EA" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">常设中国建设工程法律论坛观察员委员会主席 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B97C02A" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="436863BD" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">中国银行间市场交易商协会法律专家咨询委员会委员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F175534" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="629F253C" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">上海仲裁委员会仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2011A324" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="4D5E1E77" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">深圳国际仲裁院仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E5AB880" w14:textId="77777777" w:rsidR="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="777490F6" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">广州仲裁委员会仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="22C4E451" w:rsidR="00A46A04" w:rsidRPr="00CD0235" w:rsidRDefault="00CD0235" w:rsidP="00CD0235">
+    <w:p w14:paraId="4F0A196B" w14:textId="2C4A8722" w:rsidR="00A46A04" w:rsidRPr="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CD0235">
+      <w:r w:rsidRPr="00FC1313">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">南京仲裁委员会仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00CD0235" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00FC1313" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2256,1368 +2256,1368 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="005B59E9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F1CE303A"/>
+    <w:nsid w:val="00B5521F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A3A69788"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03B60454"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DC66F6E6"/>
+    <w:nsid w:val="01024F70"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F126CC1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07767A28"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2032750E"/>
+    <w:nsid w:val="049C1362"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="43FA1AC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07AC742B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="82EAB5F0"/>
+    <w:nsid w:val="06064258"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="48E0443A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B097CBD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8EE804A6"/>
+    <w:nsid w:val="08927877"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8932A280"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DA64CEA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D9F62AFE"/>
+    <w:nsid w:val="0C746602"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="845C3762"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10275F43"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="744AC77A"/>
+    <w:nsid w:val="0D6A5741"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E4AE988E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="109A1FCF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B008B83C"/>
+    <w:nsid w:val="0E145132"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8C12FFEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="135846B7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F50EA1FE"/>
+    <w:nsid w:val="0E69785C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D3D64E5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="187B622D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BC660D8E"/>
+    <w:nsid w:val="10E02271"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1B42163C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19410881"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="484ABBFA"/>
+    <w:nsid w:val="120338DD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="845C3762"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19A7576D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ECECD39C"/>
+    <w:nsid w:val="12DB17BC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="63DC8062"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19D82A73"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6052A546"/>
+    <w:nsid w:val="13166573"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FD5C4D3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A0F564A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D3EE03F0"/>
+    <w:nsid w:val="16B54FEF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="84CE740C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AA728DB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B924538E"/>
+    <w:nsid w:val="18482F21"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1E74A9CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B5D6C3F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4A4A6A0E"/>
+    <w:nsid w:val="1D6B3E0D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F56EFF4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BBB1095"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8768169E"/>
+    <w:nsid w:val="1E695DAE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B22E3B50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21613C9C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EA9887E2"/>
+    <w:nsid w:val="1EE330CB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B4F48F34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="216722BD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="42F41956"/>
+    <w:nsid w:val="21B30AC0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="55D2EB24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2463251A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2206B5E2"/>
+    <w:nsid w:val="222B0E8A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1264E58E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="259740AE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="10D2AC7E"/>
+    <w:nsid w:val="224B5B6B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EE388A66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26E272E9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1E482C30"/>
+    <w:nsid w:val="268D2BC2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3BDE4362"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27AC2828"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D018E0DA"/>
+    <w:nsid w:val="26C210F5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B3100A06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E356225"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AC7A55B2"/>
+    <w:nsid w:val="26C45999"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7636755A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="352D4EAC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="774E6DAE"/>
+    <w:nsid w:val="27535EF9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CCF8FBA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35426E8B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E1120894"/>
+    <w:nsid w:val="2874269C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B874BFC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="384D13A1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="08AC276E"/>
+    <w:nsid w:val="288B11D3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D8DCF4FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39F948E0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6A887F84"/>
+    <w:nsid w:val="29B8329D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="307C67D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B96357F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C9BE2CCC"/>
+    <w:nsid w:val="2DA43175"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0FAA2900"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C3504CA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="07C21208"/>
+    <w:nsid w:val="2E0A7608"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="819A6716"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40F81C19"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E2BA7A3E"/>
+    <w:nsid w:val="2E5C396E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0BD2E69A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4244612B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C6E0309A"/>
+    <w:nsid w:val="3227442E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A6D4AC14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="429225DE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6A50F3FA"/>
+    <w:nsid w:val="35F8198C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E902B8C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="439D2DD3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F6B2B6B8"/>
+    <w:nsid w:val="38903CFC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="31B66804"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="446C1969"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6352D8D0"/>
+    <w:nsid w:val="3A4D6AC1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E9B41E28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45F05469"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2D023254"/>
+    <w:nsid w:val="3BB42C72"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9004793E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46625272"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8CF29E68"/>
+    <w:nsid w:val="3E2C67C8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B57614F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D2C512D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="011031A0"/>
+    <w:nsid w:val="4C0F2FA3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A1B8A80E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F314D13"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EFB4588C"/>
+    <w:nsid w:val="4D8F2787"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FA2E4564"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="522B0A51"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="13EEE6D8"/>
+    <w:nsid w:val="4E9B5611"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E2E29FD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B71550E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CD9A28E4"/>
+    <w:nsid w:val="579543CE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2E38A816"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C8B1BF6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8D0ECFB0"/>
+    <w:nsid w:val="5B9F1EF7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2376AE88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61570869"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ECECD39C"/>
+    <w:nsid w:val="60637738"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AC84CB06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B561C14"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A6D4A044"/>
+    <w:nsid w:val="62396DC7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="794276B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D813154"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DEFACA94"/>
+    <w:nsid w:val="624001FE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EE084108"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70110B39"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BAFE3B12"/>
+    <w:nsid w:val="6644145B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2F7E7E44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="703D36B2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E6DC0846"/>
+    <w:nsid w:val="6BB4340A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F334D15C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7063484F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="60AE6D30"/>
+    <w:nsid w:val="6C90119B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4AEC9468"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74C61961"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="067C1BFC"/>
+    <w:nsid w:val="6DC60842"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3FEEFE7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="772C1DFD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6214F236"/>
+    <w:nsid w:val="71854EBB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4154B8E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B4A11B1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8C46F79E"/>
+    <w:nsid w:val="745540F4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B8505BEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B6F17AD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9ADC8A40"/>
+    <w:nsid w:val="7A1557D1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="18F24268"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C9528BA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="66E859F8"/>
+    <w:nsid w:val="7A7105A0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="92C62FBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CC27764"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="884C3780"/>
+    <w:nsid w:val="7BC169BC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0A580D80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E111C71"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="371EE1A2"/>
+    <w:nsid w:val="7C423E42"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2A66FDBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
     <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="10">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="5">
-[...14 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="16">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="11">
-[...16 lines deleted...]
-  </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="50"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="53"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="50"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="26">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="27">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="55">
     <w:abstractNumId w:val="10"/>
-  </w:num>
-[...82 lines deleted...]
-    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="55"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3738,78 +3738,78 @@
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
-    <w:rsid w:val="00CD0235"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
+    <w:rsid w:val="00FC1313"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -4852,61 +4852,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00CD0235"/>
+    <w:rsid w:val="00FC1313"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00CD0235"/>
+    <w:rsid w:val="00FC1313"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5192,51 +5192,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3BF19341-16A5-4B00-806B-1F448854A309}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C4F1E4E-454D-4A8A-B7C1-A2F0078B995B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>461</Words>
   <Characters>2633</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3088</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>