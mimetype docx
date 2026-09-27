--- v1 (2026-07-24)
+++ v2 (2026-09-27)
@@ -36,180 +36,180 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="0237E27B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+          <w:p w14:paraId="2C4F11E8" w14:textId="6F7B3532" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00FC1313">
+            <w:r w:rsidRPr="00A050F8">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>王峰</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="319BE8E8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+          <w:p w14:paraId="706EB16B" w14:textId="01A332FE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00FC1313">
+            <w:r w:rsidRPr="00A050F8">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·南京</w:t>
             </w:r>
-            <w:r w:rsidRPr="00FC1313">
+            <w:r w:rsidRPr="00A050F8">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> | 北京 | 上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="4542E06D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+          <w:p w14:paraId="6199424A" w14:textId="6CE7D971" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00FC1313">
+            <w:r w:rsidRPr="00A050F8">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 21 3210 8396</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="31A88EC3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+          <w:p w14:paraId="4F910ACA" w14:textId="158DB379" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00FC1313">
+            <w:r w:rsidRPr="00A050F8">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>feng.wang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="5A28B6F6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FC1313" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="32B3C881" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A050F8" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="66FFE6D0" wp14:editId="711F2674">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="361FCB8A" wp14:editId="5954F896">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -249,60 +249,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="2A79AE86" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00FC1313" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="782AEBDD" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00A050F8" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00FC1313">
+            <w:r w:rsidRPr="00A050F8">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>王峰律师专长于重大、复杂、疑难的诉讼及仲裁案件代理，主要业务领域包括金融、建设工程及房地产、公司治理及大宗贸易等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -362,51 +362,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21693AC5" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="1BAEB0A2" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -447,1610 +447,1610 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C1AE28A" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00FC1313">
+    <w:p w14:paraId="25CB6318" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>王峰律师先后两次荣膺亚洲法律事务（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ALB）中国十五佳诉讼律师，连续多年入选钱伯斯（Chambers and Partners）公司/商事推荐律师、钱伯斯亚太公司/商事领域东部沿海（江苏）领先律师、法律五百强（The Legal 500）争议解决领域杰出律师、LEGALBAND争议解决（诉讼）领域中国顶级律师、亚太法律五百强争议解决业务领域重点推荐律师等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CBFE33F" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00FC1313">
+    <w:p w14:paraId="2BA66D63" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>王峰律师担任中国银行间市场交易商协会法律专家咨询委员会委员，长期参与银行间债券市场的立法咨询工作，在债券、票据等金融服务领域拥有丰富经验。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20CBD50C" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00FC1313">
+    <w:p w14:paraId="6D70CCB9" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>王峰律师作为课题组负责人，完成了国务院国有资产监督管理委员会《融资性贸易法律风险防范》课题调研。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67518E22" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="479FFD0D" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="653DD364" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00FC1313">
+    <w:p w14:paraId="113B8497" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公报案例</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21529BAD" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="2A636AA4" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表深圳市福星股份合作公司、深圳市宝安区福永物业发展总公司，处理深圳市福星股份合作公司、深圳市宝安区福永物业发展总公司与深圳富山宝实业有限公司、深圳市金安城投资发展有限公司、深圳市大金利投资发展有限公司、深圳市海洋城房地产开发有限公司合作开发房地产合同纠纷一案【案号：（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2010）民一终字第45号】，获得最高人民法院终审胜诉，该案收录于《最高人民法院公报》2011年第5期。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67B3ACAC" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="57072006" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表中国银行股份有限公司汕头分行，处理中国银行股份有限公司汕头分行与广东发展银行股份有限公司韶关分行、珠海经济特区安然实业（集团）公司代位权纠纷一案【案号：（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2010）民申字第664号】，向最高人民法院申请再审，取得最高人民法院提审改判的胜诉结果，该案收录于《最高人民法院公报》2011年第11期（总第181期）。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="417EEFBD" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00FC1313">
+    <w:p w14:paraId="7275654C" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司及股东权益</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46221E60" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="2C1CA2F7" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某公司股东，处理一宗股东资格继承纠纷案件，向最高人民法院提起上诉并获得胜诉改判。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D5E3EEC" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="7235981F" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某公司股东，处理一宗公司人格否认纠纷案件，向最高人民法院申请再审并获得提审改判的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79663088" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="05415F06" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某公司股东，处理一宗股东代表诉讼案件，向最高人民法院提起上诉并获得胜诉改判。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25B7F084" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="0E1F4989" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某公司股东，处理一宗涉股权争议的执行异议之诉案件，向最高人民法院申请再审并获得提审改判的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="461F2EA3" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="0538B724" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某公司股东，处理一宗股东损害公司利益责任纠纷，向最高人民法院申请再审并获得提审改判的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E105503" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="186F7368" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某公司股东，处理一宗股权转让合同纠纷，在最高人民法院已经裁定提审的情况下，代表被申请人取得维持二审判决的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E6BE123" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="1BECE5F5" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某公司股东，处理数宗涉及股东除名、确认股东会决议效力等公司诉讼系列案件，分别向最高人民法院、江苏省高级人民法院等提起上诉，最终促成公司股东达成调解。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1034C5C8" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="529318FA" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某公司股东，处理一宗股权转让合同纠纷案件，向最高人民法院提起上诉，取得发回重审并成功调解的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E06B482" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00FC1313">
+    <w:p w14:paraId="0E63141B" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金融及证券</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BD49A2B" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="04E0CBF2" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某资产管理公司，处理一宗金融借款及担保合同纠纷，向最高人民法院申请再审并获得提审改判的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63DF4C6B" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="5E1D2B10" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某信托公司，处理数宗金融借款及保证合同纠纷，向最高人民法院申请再审并获得提审改判的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F4CF7E7" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="1CA0622B" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某股份制银行，处理一宗存单质押合同纠纷，向最高人民法院提起上诉并获得胜诉改判。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51857B6A" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="12E029F3" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某资产管理公司，处理一宗债务重组协议纠纷，向最高人民法院提起上诉并获得提审改判的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66084744" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="1973BE26" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某资产管理公司，处理一宗金融借款及担保合同纠纷，向最高人民法院提起上诉并获得胜诉改判。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22B41BBA" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="46F374C9" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国有银行，处理数宗保理合同纠纷，参加最高人民法院再审程序并取得驳回对方再审申请的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0766E41D" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="04E187D1" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某保险公司，处理一宗保险合同纠纷，向福建省高级人民法院申请再审，并获得提审改判的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32355436" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="747B1A7D" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某保险公司，处理一宗保险合同纠纷，向广东省高级人民法院申请再审，并获得提审改判的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DCF1B7C" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="036E149E" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某保险公司，处理一宗保险合同纠纷，向江苏省高级人民法院申提起上诉，并获得二审改判的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7923AE40" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="673AEEA1" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某纺织公司，处理一宗保险合同纠纷，向最高人民法院申请再审，获得提审后发回重审并最终胜诉的结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FAC8718" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="3F4776D1" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某资产管理公司，处理一宗金融借款及担保合同纠纷，向最高人民法院提起上诉，该案在最高人民法院取得终审胜诉。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E2FD5C" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00FC1313">
+    <w:p w14:paraId="7DB93508" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>房地产及建设工程</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DF478D9" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="152CF11A" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某房地产开发公司，处理一宗合资、合作开发房地产合同纠纷，向最高人民法院提起上诉，该案在最高人民法院取得终审胜诉。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59D119E4" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="589C1C77" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某房地产开发公司，处理数宗合作开发房地产合同系列纠纷，参加最高人民法院二审程序，数案均在最高人民法院取得终审胜诉。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DC347BC" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="6C383131" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某房地产开发公司，处理一宗建设工程施工合同纠纷，参加最高人民法院再审程序，该案在最高人民法院取得胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7305603C" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="2348F1E7" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某施工企业，处理一宗建设工程施工合同纠纷，参加最高人民法院再审程序，该案在最高人民法院取得胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23C1884A" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="1119FB83" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某施工企业，处理一宗建设工程施工合同纠纷，参加西藏那曲中院、西藏高院的一审、二审程序，取得终审胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B5CB6D9" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="1D70E6E5" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某房地产开发公司，处理一宗国有土地使用权纠纷案件，参加江苏省高级人民法院二审程序，取得成功调解的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CFED545" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="03A95EDF" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某大型建设集团公司，处理一宗建设工程施工合同纠纷，向最高人民法院提起上诉，该案在最高人民法院取得终审胜诉。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7325F669" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="76381F0E" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家房地产开发公司，处理数十宗涉及商品房精装修争议的商品房买卖合同纠纷案，该案在江苏省高级人民法院、南京市中级人民法院均全部获得胜诉。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="286EAA17" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00FC1313">
+    <w:p w14:paraId="6273EE4D" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>大宗贸易及其他合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A1DE1BD" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="2B1DB0D4" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某大型煤焦公司，处理一宗合作合同纠纷，向最高人民法院提起上诉，该案获得最高人民法院发回重审的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="690CDCB8" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="3482D073" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某商贸公司，处理一宗借款合同纠纷，参加最高人民法院二审程序，该案在最高人民法院取得终审胜诉。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71C60EC7" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="177F386A" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某自然人，处理一宗合伙合同纠纷，向最高人民法院申请再审，该案获得最高人民法院提审改判的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A8695EB" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="6B475F32" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某实业公司，处理一宗合同纠纷，向最高人民法院申请再审，该案获得最高人民法院指令再审的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="002CF7E4" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="548220FB" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成功代表某公司，处理一宗买卖合同纠纷，向最高人民法院申请再审，该案获得最高人民法院指令再审的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12A7EE82" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="66B168E9" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某公司，处理一宗买卖合同纠纷，向江苏省高级人民法院提起上诉，获得二审成功调解的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39B2E904" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="521F9381" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某公司，处理一宗买卖合同纠纷，向最高人民法院提起上诉，获得二审改判的胜诉结果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46146090" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="0798926F" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34CFA2FE" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="26711E04" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国政法大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CB7742E" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="320131B1" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B2C3829" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="4E007DBC" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CBEED87" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="3BC7E8A8" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B8EAF5D" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="2C868660" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D20391C" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="3C992AA8" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53E6EFA7" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="3AB9A9ED" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>王峰律师在</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2024年5月加入方达律师事务所。之前，王峰律师是北京市天同律师事务所律师、合伙人、管委会委员、南京办公室负责人。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14234E12" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="09DCFA14" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1306F999" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="7EB689D5" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B9FF9F3" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="0801CBB5" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">参与编写《新民事诉讼法与律师实务》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="116FEC69" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="4A351A71" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">参与编写《天同码》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3830C16B" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="1E7FEC75" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">参与编写《律师实务与审查指引》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E5738E4" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="06DCB76F" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7927EDA1" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="29500EC3" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">亚洲法律事务（ALB ）中国十五佳诉讼律师（2015年、2018年） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35127DBF" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="6A9EEF40" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">钱伯斯（Chambers and Partners ）公司/商事推荐律师（2022年） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AA437B3" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="3444F638" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">钱伯斯亚太公司/商事领域东部沿海（江苏）领先律师（2021年） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="444D853C" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="7F1396DE" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">法律五百强（The Legal 500 ）争议解决领域杰出律师（2022年） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B4CA1E6" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="258A1F5C" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LEGALBAND</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 争议解决（诉讼）领域中国顶级律师（2022年） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04060F4F" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="0109D7B9" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">亚太法律五百强争议解决业务领域重点推荐律师（2022年） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C8ED66A" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="5AB0A099" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="112E75EA" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="3EB054B3" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
-[...7 lines deleted...]
-    <w:p w14:paraId="436863BD" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t xml:space="preserve">中国国际经济贸易仲裁委员会建设工程争议评审专家 </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7758FAD8" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">中国银行间市场交易商协会法律专家咨询委员会委员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="629F253C" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="63C20188" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">上海仲裁委员会仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D5E1E77" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="5D3DECCF" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">深圳国际仲裁院仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="777490F6" w14:textId="77777777" w:rsidR="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="4FB0AE27" w14:textId="77777777" w:rsidR="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">广州仲裁委员会仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="2C4A8722" w:rsidR="00A46A04" w:rsidRPr="00FC1313" w:rsidRDefault="00FC1313" w:rsidP="00FC1313">
+    <w:p w14:paraId="4F0A196B" w14:textId="0C249E62" w:rsidR="00A46A04" w:rsidRPr="00A050F8" w:rsidRDefault="00A050F8" w:rsidP="00A050F8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC1313">
+      <w:r w:rsidRPr="00A050F8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">南京仲裁委员会仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00FC1313" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00A050F8" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2256,1368 +2256,1368 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00B5521F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A3A69788"/>
+    <w:nsid w:val="007666CD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8F9CF0B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01024F70"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F126CC1E"/>
+    <w:nsid w:val="0AEB7C43"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="42E842A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="049C1362"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="43FA1AC4"/>
+    <w:nsid w:val="0D150C4D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="15B07CC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06064258"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="48E0443A"/>
+    <w:nsid w:val="0DE6643E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E5DE2B66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08927877"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8932A280"/>
+    <w:nsid w:val="0E12094C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2A0EA92A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C746602"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="845C3762"/>
+    <w:nsid w:val="16C36C2A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E7B6F3F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D6A5741"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E4AE988E"/>
+    <w:nsid w:val="1A2404AD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BF78E11A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E145132"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8C12FFEC"/>
+    <w:nsid w:val="1D4A5087"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="92BC99E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E69785C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D3D64E5A"/>
+    <w:nsid w:val="1E6A0CC8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="35740BFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10E02271"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1B42163C"/>
+    <w:nsid w:val="20372644"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0EA2A006"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="120338DD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="845C3762"/>
+    <w:nsid w:val="21FA1B80"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="32542128"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12DB17BC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="63DC8062"/>
+    <w:nsid w:val="230F200A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="401CDA0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13166573"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FD5C4D3C"/>
+    <w:nsid w:val="2A246B94"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="76B68CB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16B54FEF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="84CE740C"/>
+    <w:nsid w:val="2E4F4651"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E7B6F3F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18482F21"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1E74A9CA"/>
+    <w:nsid w:val="2F1731A1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="991432EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D6B3E0D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F56EFF4E"/>
+    <w:nsid w:val="2F9D5B50"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8BD62288"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E695DAE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B22E3B50"/>
+    <w:nsid w:val="32DA0193"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EE2A54F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EE330CB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B4F48F34"/>
+    <w:nsid w:val="32DA16F6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F9A02ACA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21B30AC0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="55D2EB24"/>
+    <w:nsid w:val="36DC481B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D6D2EB6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="222B0E8A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1264E58E"/>
+    <w:nsid w:val="37144C1C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="25BAB268"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="224B5B6B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EE388A66"/>
+    <w:nsid w:val="3A4E1293"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5AA84E82"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="268D2BC2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3BDE4362"/>
+    <w:nsid w:val="3CCF0237"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B914D8AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26C210F5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B3100A06"/>
+    <w:nsid w:val="3CDA49C0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E00CAA8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26C45999"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7636755A"/>
+    <w:nsid w:val="3F9C11BA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="245C335C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27535EF9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CCF8FBA6"/>
+    <w:nsid w:val="3FEF07B7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="48CAD47E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2874269C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B874BFC8"/>
+    <w:nsid w:val="44412C7D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="33246880"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="288B11D3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D8DCF4FE"/>
+    <w:nsid w:val="476246EA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C3507A4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29B8329D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="307C67D4"/>
+    <w:nsid w:val="47E972F6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6744FF54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DA43175"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0FAA2900"/>
+    <w:nsid w:val="4A7F383A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="12E0932E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E0A7608"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="819A6716"/>
+    <w:nsid w:val="4ABF471B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C12A0CD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E5C396E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0BD2E69A"/>
+    <w:nsid w:val="4D3D5DB3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0CCC404"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3227442E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A6D4AC14"/>
+    <w:nsid w:val="511F5DD1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0F689036"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35F8198C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E902B8C0"/>
+    <w:nsid w:val="5262530B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CB32EB4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38903CFC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="31B66804"/>
+    <w:nsid w:val="528C7E4F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B964ABAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A4D6AC1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E9B41E28"/>
+    <w:nsid w:val="52D73F09"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7346D1F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BB42C72"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9004793E"/>
+    <w:nsid w:val="54260726"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DD885876"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E2C67C8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B57614F4"/>
+    <w:nsid w:val="59B77896"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E8189C1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C0F2FA3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A1B8A80E"/>
+    <w:nsid w:val="5F79793C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="09428358"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D8F2787"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FA2E4564"/>
+    <w:nsid w:val="628C4E18"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="057EFCDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E9B5611"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E2E29FD6"/>
+    <w:nsid w:val="640E46AB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="817E322E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="579543CE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2E38A816"/>
+    <w:nsid w:val="666B593A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AE2A2BD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B9F1EF7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2376AE88"/>
+    <w:nsid w:val="674F0BAD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FDCC1A74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60637738"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AC84CB06"/>
+    <w:nsid w:val="67F20F76"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="69369B96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62396DC7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="794276B2"/>
+    <w:nsid w:val="680E3257"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="116A65BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="624001FE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EE084108"/>
+    <w:nsid w:val="70751B15"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AAE6AC6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6644145B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2F7E7E44"/>
+    <w:nsid w:val="73EB4038"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="18B2C31E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BB4340A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F334D15C"/>
+    <w:nsid w:val="76543398"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0156ABA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C90119B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4AEC9468"/>
+    <w:nsid w:val="7A322C4D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2BDE4534"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DC60842"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3FEEFE7A"/>
+    <w:nsid w:val="7B9B4583"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6B4E114E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71854EBB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4154B8E2"/>
+    <w:nsid w:val="7D253F31"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6EE6FFF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="745540F4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B8505BEC"/>
+    <w:nsid w:val="7DD63EDB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6D12CAEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A1557D1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="18F24268"/>
+    <w:nsid w:val="7E060F54"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5A36646A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A7105A0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="92C62FBE"/>
+    <w:nsid w:val="7E0A289C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5FF6C53E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BC169BC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0A580D80"/>
+    <w:nsid w:val="7E9C0918"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="90163454"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C423E42"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2A66FDBA"/>
+    <w:nsid w:val="7FC74DF5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0892230A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="49"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="8">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="22">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="9">
-[...5 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="46">
     <w:abstractNumId w:val="42"/>
   </w:num>
-  <w:num w:numId="12">
-[...20 lines deleted...]
-  <w:num w:numId="19">
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="51">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="20">
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="53">
     <w:abstractNumId w:val="41"/>
   </w:num>
-  <w:num w:numId="21">
-[...97 lines deleted...]
-  </w:num>
   <w:num w:numId="54">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="55">
     <w:abstractNumId w:val="5"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="55"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3721,95 +3721,95 @@
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
+    <w:rsid w:val="00A050F8"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
-    <w:rsid w:val="00FC1313"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -4852,61 +4852,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FC1313"/>
+    <w:rsid w:val="00A050F8"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FC1313"/>
+    <w:rsid w:val="00A050F8"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5192,66 +5192,66 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7C4F1E4E-454D-4A8A-B7C1-A2F0078B995B}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{751D04B7-327D-4423-80A1-6D5C45AFBF5A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>461</Words>
-  <Characters>2633</Characters>
+  <Words>462</Words>
+  <Characters>2635</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>21</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3088</CharactersWithSpaces>
+  <CharactersWithSpaces>3091</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>