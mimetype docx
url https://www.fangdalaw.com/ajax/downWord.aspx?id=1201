--- v0 (2026-05-21)
+++ v1 (2026-07-24)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="082C7CDC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0081190A" w:rsidP="0081190A">
+          <w:p w14:paraId="2C4F11E8" w14:textId="12C233E8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="0081190A">
+            <w:r w:rsidRPr="00FE6913">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>李倩</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="2DBEBE98" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0081190A" w:rsidP="0081190A">
+          <w:p w14:paraId="706EB16B" w14:textId="3F4DFD8F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="0081190A">
+            <w:r w:rsidRPr="00FE6913">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·南京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="09A28951" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0081190A" w:rsidP="0081190A">
+          <w:p w14:paraId="6199424A" w14:textId="2E052C38" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="0081190A">
+            <w:r w:rsidRPr="00FE6913">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 3210 8397 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3B7A8F77" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0081190A" w:rsidP="0081190A">
+          <w:p w14:paraId="4F910ACA" w14:textId="177E2EF2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="0081190A">
+            <w:r w:rsidRPr="00FE6913">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jennifer.li@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="7947BD73" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0081190A" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="231F181B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FE6913" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="503BE009" wp14:editId="332C0D78">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7AEC86B7" wp14:editId="7D759E30">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="67DE940E" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="0081190A" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="5EDBC225" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00FE6913" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="0081190A">
+            <w:r w:rsidRPr="00FE6913">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>李倩律师专长争议解决，主要执业领域包括公司股权、融资性贸易、金融、房地产及建设工程、侵权等复杂民商事争议的解决。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7048FC8B" w14:textId="77777777" w:rsidR="0081190A" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="2B894BD7" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,936 +438,936 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40C5EDED" w14:textId="77777777" w:rsidR="0081190A" w:rsidRDefault="0081190A" w:rsidP="0081190A">
+    <w:p w14:paraId="109C04B3" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>李倩律师专注于金融、公司及股权、融资性贸易、房地产及建设工程等领域的重大疑难、复杂诉讼及仲裁案件处理。服务的客户包括中国建设银行、厦门国际银行、中国人保集团、中国出口信用保险公司、中国东方资产管理公司、五矿国际信托、恒大地产、富力地产、江苏沙钢集团、云南红华实业集团、厦门东方国际、中国葛洲坝集团、云南能投集团、内蒙古博源控股集团、银亿集团、江苏盐城港集团、盐城国投集团、</w:t>
       </w:r>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LionRock、Bain Capital等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42B39A79" w14:textId="77777777" w:rsidR="0081190A" w:rsidRDefault="0081190A" w:rsidP="0081190A">
+    <w:p w14:paraId="25F58AF1" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>李倩律师主办或参与办理了多起疑难复杂的最高人民法院及部分高级人民法院、中级人民法院的一审、二审、再审案件，</w:t>
       </w:r>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CIETAC、BIAC、SHAC等仲裁机构的商事仲裁案件。参与完成了国务院国有资产监督管理委员会《国企治理中公司法人人格否认风险防控》课题研究，并为多地国资委进行专题分享。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6632FB3A" w14:textId="77777777" w:rsidR="0081190A" w:rsidRDefault="0081190A" w:rsidP="0081190A">
+    <w:p w14:paraId="5EC084CD" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CE2A80A" w14:textId="77777777" w:rsidR="0081190A" w:rsidRDefault="0081190A" w:rsidP="0081190A">
+    <w:p w14:paraId="768D52C2" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司及股东权益</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E9C0A68" w14:textId="77777777" w:rsidR="0081190A" w:rsidRDefault="0081190A" w:rsidP="0081190A">
+    <w:p w14:paraId="0CB98075" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某集团公司，在最高院审理的与某煤化公司的股权转让合同纠纷中取得胜诉，涉及标的</w:t>
       </w:r>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.8亿元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07319AB0" w14:textId="77777777" w:rsidR="0081190A" w:rsidRDefault="0081190A" w:rsidP="0081190A">
+    <w:p w14:paraId="381474B5" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某能源公司，在最高院审理的与某新能源公司的执行异议之诉中取得胜诉。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27F6A71C" w14:textId="77777777" w:rsidR="0081190A" w:rsidRDefault="0081190A" w:rsidP="0081190A">
+    <w:p w14:paraId="51AB69C4" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某股东，在最高院审理的与某开发公司的损害公司利益责任纠纷中取得胜诉。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ACAEF7D" w14:textId="77777777" w:rsidR="0081190A" w:rsidRDefault="0081190A" w:rsidP="0081190A">
+    <w:p w14:paraId="00C786EF" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某置业公司，在湖南高院审理的与某开发公司的合同纠纷中取得胜诉，涉及标的</w:t>
       </w:r>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.5亿元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C330FFB" w14:textId="77777777" w:rsidR="0081190A" w:rsidRDefault="0081190A" w:rsidP="0081190A">
+    <w:p w14:paraId="561BF937" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某地产公司，在南京中院与某置地集团公司的保证合同纠纷中取得胜诉。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E917A3D" w14:textId="77777777" w:rsidR="0081190A" w:rsidRDefault="0081190A" w:rsidP="0081190A">
+    <w:p w14:paraId="613CB768" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某大型集团公司，在江苏高院审理的与股东的</w:t>
       </w:r>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3起股权转让合同纠纷中取得胜诉，涉及标的15亿元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50612362" w14:textId="77777777" w:rsidR="0081190A" w:rsidRDefault="0081190A" w:rsidP="0081190A">
+    <w:p w14:paraId="33778897" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某合伙企业，在江苏高院审理的与某投资公司的合同纠纷中取得胜诉，涉及标的</w:t>
       </w:r>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.5亿元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="720337DE" w14:textId="77777777" w:rsidR="0081190A" w:rsidRDefault="0081190A" w:rsidP="0081190A">
+    <w:p w14:paraId="3B0F92E2" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金融及证券</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="291CD228" w14:textId="77777777" w:rsidR="0081190A" w:rsidRDefault="0081190A" w:rsidP="0081190A">
+    <w:p w14:paraId="20B81C26" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某银行，在最高院审理的与某建设集团的合同纠纷中取得胜诉，涉及标的</w:t>
       </w:r>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.2亿元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6272AA2B" w14:textId="77777777" w:rsidR="0081190A" w:rsidRDefault="0081190A" w:rsidP="0081190A">
+    <w:p w14:paraId="53D99DED" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某银行，在最高院审理的与某担保公司存单质押合同纠纷中取得胜诉，涉及标的</w:t>
       </w:r>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.4亿元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4937880F" w14:textId="77777777" w:rsidR="0081190A" w:rsidRDefault="0081190A" w:rsidP="0081190A">
+    <w:p w14:paraId="32568A1F" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某纺织公司，在最高院审理的与某保险公司的保险合同纠纷中取得胜诉。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18216C82" w14:textId="77777777" w:rsidR="0081190A" w:rsidRDefault="0081190A" w:rsidP="0081190A">
+    <w:p w14:paraId="0E0E7814" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某信用保险公司，在福建高院审理的与某国际技术公司的保险合同纠纷中取得胜诉。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02107BF8" w14:textId="77777777" w:rsidR="0081190A" w:rsidRDefault="0081190A" w:rsidP="0081190A">
+    <w:p w14:paraId="01D56184" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某集团公司，在上海金融法院审理的与意大利某银行上海分行的</w:t>
       </w:r>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3起独立保函纠纷中取得胜诉，涉及标的5.3亿元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25D99FD0" w14:textId="77777777" w:rsidR="0081190A" w:rsidRDefault="0081190A" w:rsidP="0081190A">
+    <w:p w14:paraId="79CB2D98" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某上市公司，在投资者诉上市公司证券虚假陈述责任纠纷中取得一审全部胜诉。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="753D9604" w14:textId="77777777" w:rsidR="0081190A" w:rsidRDefault="0081190A" w:rsidP="0081190A">
+    <w:p w14:paraId="31820ED8" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>商品房预售合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CD2A9AB" w14:textId="77777777" w:rsidR="0081190A" w:rsidRDefault="0081190A" w:rsidP="0081190A">
+    <w:p w14:paraId="038E1BC3" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家地产公司，在江苏高院审理的多起商品房预售合同纠纷中取得胜诉，该系列案成诉前全国各地掀起了购房者群诉开发商要求返还装修差价的浪潮，该案胜诉具有重大的社会影响和良好的示范性效果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="146886DD" w14:textId="77777777" w:rsidR="0081190A" w:rsidRDefault="0081190A" w:rsidP="0081190A">
+    <w:p w14:paraId="1340BCCB" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61468B6A" w14:textId="77777777" w:rsidR="0081190A" w:rsidRDefault="0081190A" w:rsidP="0081190A">
+    <w:p w14:paraId="4EF782C1" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>新疆财经大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36938C04" w14:textId="77777777" w:rsidR="0081190A" w:rsidRDefault="0081190A" w:rsidP="0081190A">
+    <w:p w14:paraId="3706F8CF" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>安徽财经大学，经济法硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4360C05C" w14:textId="77777777" w:rsidR="0081190A" w:rsidRDefault="0081190A" w:rsidP="0081190A">
+    <w:p w14:paraId="29EA5FE6" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="140FD6A6" w14:textId="77777777" w:rsidR="0081190A" w:rsidRDefault="0081190A" w:rsidP="0081190A">
+    <w:p w14:paraId="6C36D932" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="712DF7B3" w14:textId="77777777" w:rsidR="0081190A" w:rsidRDefault="0081190A" w:rsidP="0081190A">
+    <w:p w14:paraId="731DFB7F" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="112619C4" w14:textId="77777777" w:rsidR="0081190A" w:rsidRDefault="0081190A" w:rsidP="0081190A">
+    <w:p w14:paraId="0AF3E88D" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43249908" w14:textId="77777777" w:rsidR="0081190A" w:rsidRDefault="0081190A" w:rsidP="0081190A">
+    <w:p w14:paraId="51D706E3" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7125D2BB" w14:textId="77777777" w:rsidR="0081190A" w:rsidRDefault="0081190A" w:rsidP="0081190A">
+    <w:p w14:paraId="3F7BB736" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>李倩律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2023年加入方达律师事务所，在此之前，她于2018年-2023年就职于北京市天同律师事务所，律师/资深律师。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="645756D0" w14:textId="77777777" w:rsidR="0081190A" w:rsidRDefault="0081190A" w:rsidP="0081190A">
+    <w:p w14:paraId="47EAAAAD" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F3CFCB2" w14:textId="77777777" w:rsidR="0081190A" w:rsidRDefault="0081190A" w:rsidP="0081190A">
+    <w:p w14:paraId="598B9AB3" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E846608" w14:textId="77777777" w:rsidR="0081190A" w:rsidRDefault="0081190A" w:rsidP="0081190A">
+    <w:p w14:paraId="2A22DFF4" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与撰写国务院国有资产监督管理委员会《国企治理中公司法人人格否认风险防控》课题报告</w:t>
       </w:r>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29DA694F" w14:textId="77777777" w:rsidR="0081190A" w:rsidRDefault="0081190A" w:rsidP="0081190A">
+    <w:p w14:paraId="3AED06B9" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与撰写《商品房预售合同纠纷中返还装修差价的请求权基础》课题报告</w:t>
       </w:r>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6969C854" w14:textId="77777777" w:rsidR="0081190A" w:rsidRDefault="0081190A" w:rsidP="0081190A">
+    <w:p w14:paraId="62E20F40" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">参与撰写《天同办案手记》，中国法制出版社 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06110D3D" w14:textId="77777777" w:rsidR="0081190A" w:rsidRDefault="0081190A" w:rsidP="0081190A">
+    <w:p w14:paraId="20C0B522" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A48054F" w14:textId="77777777" w:rsidR="0081190A" w:rsidRDefault="0081190A" w:rsidP="0081190A">
+    <w:p w14:paraId="2BDDFB44" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">南京市律师协会理事 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B1116D" w14:textId="77777777" w:rsidR="0081190A" w:rsidRDefault="0081190A" w:rsidP="0081190A">
+    <w:p w14:paraId="17013C0D" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">南京市鼓楼区律师行业党委委员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="31C2D2B5" w:rsidR="00A46A04" w:rsidRPr="0081190A" w:rsidRDefault="0081190A" w:rsidP="0081190A">
+    <w:p w14:paraId="4F0A196B" w14:textId="598B3D7B" w:rsidR="00A46A04" w:rsidRPr="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0081190A">
+      <w:r w:rsidRPr="00FE6913">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">江苏省律师协会监督委员 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="0081190A" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00FE6913" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1573,239 +1573,302 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="043B6A7D"/>
+    <w:nsid w:val="002A0756"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BA7A4B70"/>
+    <w:tmpl w:val="3A94CB20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AE0552E"/>
+    <w:nsid w:val="01886F5A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3432F00E"/>
+    <w:tmpl w:val="9570827E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14B5153C"/>
+    <w:nsid w:val="080E43A7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FD5C62D8"/>
+    <w:tmpl w:val="E67E1084"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21905AEC"/>
+    <w:nsid w:val="0C1C457D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="322059B8"/>
+    <w:tmpl w:val="A7644D72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22AF42A7"/>
+    <w:nsid w:val="0DC14D89"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E7DEEC38"/>
+    <w:tmpl w:val="D30E7190"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="260016BF"/>
+    <w:nsid w:val="0E377F5F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="48A07D42"/>
+    <w:tmpl w:val="9E467CBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28416CCC"/>
+    <w:nsid w:val="12F273DF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="31D06C04"/>
+    <w:tmpl w:val="17E63ABE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B842DE4"/>
+    <w:nsid w:val="139D1CB1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AC0A9DB2"/>
+    <w:tmpl w:val="28FC96BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2BE23608"/>
+    <w:nsid w:val="15593685"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CF348566"/>
+    <w:tmpl w:val="0372AB4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="19E40321"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9B82777E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23104679"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="82544652"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24410BAD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CAFCC5C0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1874,606 +1937,543 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30864F3A"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FD57E74"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6BAAC0B4"/>
+    <w:tmpl w:val="E3FCD3B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33492D63"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="413314DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4770FC9E"/>
+    <w:tmpl w:val="FE162340"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36C564C8"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B6E71E4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E53A9624"/>
+    <w:tmpl w:val="9B82777E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37A56BE6"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E753523"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5B869B46"/>
+    <w:tmpl w:val="02C2072E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3CF66D4D"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="545E73B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F404EBEC"/>
+    <w:tmpl w:val="E67A8112"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41F93623"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55346B5B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8570A746"/>
+    <w:tmpl w:val="CBD68AEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43100397"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="578835D3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EC60DEDE"/>
+    <w:tmpl w:val="AA3EB98C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45ED5AB1"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="631442A1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DDC8E050"/>
+    <w:tmpl w:val="CE146F26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49B2089E"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63DB2185"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3BE65FB6"/>
+    <w:tmpl w:val="28E8B35A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AAE1D36"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63E17681"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B86A6E16"/>
+    <w:tmpl w:val="2690B900"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DAA1CB3"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="696F1E2A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6D0CDB22"/>
+    <w:tmpl w:val="EBB4130C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FAF7D9F"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EC25642"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A00C8FB8"/>
+    <w:tmpl w:val="2FD67AAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="642A5F37"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AD920F0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76C6FF22"/>
+    <w:tmpl w:val="F3ACCFF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65623310"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B8905D5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C78E36DE"/>
+    <w:tmpl w:val="2A464D08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...61 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="15">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="6">
-[...17 lines deleted...]
-  <w:num w:numId="12">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="13">
-[...11 lines deleted...]
-  <w:num w:numId="17">
+  <w:num w:numId="18">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="18">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="22">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="24">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="23">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2547,51 +2547,50 @@
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
-    <w:rsid w:val="0081190A"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
@@ -2623,50 +2622,51 @@
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
+    <w:rsid w:val="00FE6913"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="05EFE4C6"/>
@@ -3707,61 +3707,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0081190A"/>
+    <w:rsid w:val="00FE6913"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0081190A"/>
+    <w:rsid w:val="00FE6913"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4047,51 +4047,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{8F042F38-8337-4E00-B7E2-D2097F99B405}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EA9335D-D64E-4A35-AEF5-231C6AA003EB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>212</Words>
   <Characters>1212</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1422</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>