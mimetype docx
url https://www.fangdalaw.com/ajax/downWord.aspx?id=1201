--- v1 (2026-07-24)
+++ v2 (2026-09-27)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="12C233E8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
+          <w:p w14:paraId="2C4F11E8" w14:textId="710915CC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BD3393" w:rsidP="00BD3393">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00FE6913">
+            <w:r w:rsidRPr="00BD3393">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>李倩</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="3F4DFD8F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
+          <w:p w14:paraId="706EB16B" w14:textId="04961F4F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BD3393" w:rsidP="00BD3393">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00FE6913">
+            <w:r w:rsidRPr="00BD3393">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·南京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="2E052C38" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
+          <w:p w14:paraId="6199424A" w14:textId="0E3BD845" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BD3393" w:rsidP="00BD3393">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00FE6913">
+            <w:r w:rsidRPr="00BD3393">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 3210 8397 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="177E2EF2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
+          <w:p w14:paraId="4F910ACA" w14:textId="28E475E2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BD3393" w:rsidP="00BD3393">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00FE6913">
+            <w:r w:rsidRPr="00BD3393">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jennifer.li@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="231F181B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FE6913" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="17D06E0D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00BD3393" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7AEC86B7" wp14:editId="7D759E30">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="321AA1E5" wp14:editId="03FDC4F8">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="5EDBC225" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00FE6913" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="5F8B1606" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00BD3393" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00FE6913">
+            <w:r w:rsidRPr="00BD3393">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>李倩律师专长争议解决，主要执业领域包括公司股权、融资性贸易、金融、房地产及建设工程、侵权等复杂民商事争议的解决。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B894BD7" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="1AE14123" w14:textId="77777777" w:rsidR="00BD3393" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,936 +438,936 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="109C04B3" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
+    <w:p w14:paraId="1F1C9134" w14:textId="77777777" w:rsidR="00BD3393" w:rsidRDefault="00BD3393" w:rsidP="00BD3393">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>李倩律师专注于金融、公司及股权、融资性贸易、房地产及建设工程等领域的重大疑难、复杂诉讼及仲裁案件处理。服务的客户包括中国建设银行、厦门国际银行、中国人保集团、中国出口信用保险公司、中国东方资产管理公司、五矿国际信托、恒大地产、富力地产、江苏沙钢集团、云南红华实业集团、厦门东方国际、中国葛洲坝集团、云南能投集团、内蒙古博源控股集团、银亿集团、江苏盐城港集团、盐城国投集团、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LionRock、Bain Capital等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25F58AF1" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
+    <w:p w14:paraId="515F4132" w14:textId="77777777" w:rsidR="00BD3393" w:rsidRDefault="00BD3393" w:rsidP="00BD3393">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>李倩律师主办或参与办理了多起疑难复杂的最高人民法院及部分高级人民法院、中级人民法院的一审、二审、再审案件，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CIETAC、BIAC、SHAC等仲裁机构的商事仲裁案件。参与完成了国务院国有资产监督管理委员会《国企治理中公司法人人格否认风险防控》课题研究，并为多地国资委进行专题分享。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EC084CD" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
+    <w:p w14:paraId="5406A461" w14:textId="77777777" w:rsidR="00BD3393" w:rsidRDefault="00BD3393" w:rsidP="00BD3393">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="768D52C2" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
+    <w:p w14:paraId="7B3C3BC7" w14:textId="77777777" w:rsidR="00BD3393" w:rsidRDefault="00BD3393" w:rsidP="00BD3393">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司及股东权益</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CB98075" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
+    <w:p w14:paraId="6B21E39D" w14:textId="77777777" w:rsidR="00BD3393" w:rsidRDefault="00BD3393" w:rsidP="00BD3393">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某集团公司，在最高院审理的与某煤化公司的股权转让合同纠纷中取得胜诉，涉及标的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.8亿元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="381474B5" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
+    <w:p w14:paraId="6F108ABB" w14:textId="77777777" w:rsidR="00BD3393" w:rsidRDefault="00BD3393" w:rsidP="00BD3393">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某能源公司，在最高院审理的与某新能源公司的执行异议之诉中取得胜诉。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51AB69C4" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
+    <w:p w14:paraId="059F18B8" w14:textId="77777777" w:rsidR="00BD3393" w:rsidRDefault="00BD3393" w:rsidP="00BD3393">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某股东，在最高院审理的与某开发公司的损害公司利益责任纠纷中取得胜诉。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00C786EF" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
+    <w:p w14:paraId="64D138BE" w14:textId="77777777" w:rsidR="00BD3393" w:rsidRDefault="00BD3393" w:rsidP="00BD3393">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某置业公司，在湖南高院审理的与某开发公司的合同纠纷中取得胜诉，涉及标的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.5亿元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="561BF937" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
+    <w:p w14:paraId="143D08BE" w14:textId="77777777" w:rsidR="00BD3393" w:rsidRDefault="00BD3393" w:rsidP="00BD3393">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某地产公司，在南京中院与某置地集团公司的保证合同纠纷中取得胜诉。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="613CB768" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
+    <w:p w14:paraId="27BC220F" w14:textId="77777777" w:rsidR="00BD3393" w:rsidRDefault="00BD3393" w:rsidP="00BD3393">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某大型集团公司，在江苏高院审理的与股东的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3起股权转让合同纠纷中取得胜诉，涉及标的15亿元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33778897" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
+    <w:p w14:paraId="15163C2B" w14:textId="77777777" w:rsidR="00BD3393" w:rsidRDefault="00BD3393" w:rsidP="00BD3393">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某合伙企业，在江苏高院审理的与某投资公司的合同纠纷中取得胜诉，涉及标的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.5亿元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B0F92E2" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
+    <w:p w14:paraId="6635C2E0" w14:textId="77777777" w:rsidR="00BD3393" w:rsidRDefault="00BD3393" w:rsidP="00BD3393">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金融及证券</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20B81C26" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
+    <w:p w14:paraId="707100D8" w14:textId="77777777" w:rsidR="00BD3393" w:rsidRDefault="00BD3393" w:rsidP="00BD3393">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某银行，在最高院审理的与某建设集团的合同纠纷中取得胜诉，涉及标的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.2亿元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53D99DED" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
+    <w:p w14:paraId="65BC03CF" w14:textId="77777777" w:rsidR="00BD3393" w:rsidRDefault="00BD3393" w:rsidP="00BD3393">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某银行，在最高院审理的与某担保公司存单质押合同纠纷中取得胜诉，涉及标的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.4亿元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32568A1F" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
+    <w:p w14:paraId="74A94C9D" w14:textId="77777777" w:rsidR="00BD3393" w:rsidRDefault="00BD3393" w:rsidP="00BD3393">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某纺织公司，在最高院审理的与某保险公司的保险合同纠纷中取得胜诉。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E0E7814" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
+    <w:p w14:paraId="5A649BA3" w14:textId="77777777" w:rsidR="00BD3393" w:rsidRDefault="00BD3393" w:rsidP="00BD3393">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某信用保险公司，在福建高院审理的与某国际技术公司的保险合同纠纷中取得胜诉。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01D56184" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
+    <w:p w14:paraId="432E5240" w14:textId="77777777" w:rsidR="00BD3393" w:rsidRDefault="00BD3393" w:rsidP="00BD3393">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某集团公司，在上海金融法院审理的与意大利某银行上海分行的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3起独立保函纠纷中取得胜诉，涉及标的5.3亿元。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79CB2D98" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
+    <w:p w14:paraId="2B16FFA8" w14:textId="77777777" w:rsidR="00BD3393" w:rsidRDefault="00BD3393" w:rsidP="00BD3393">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某上市公司，在投资者诉上市公司证券虚假陈述责任纠纷中取得一审全部胜诉。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31820ED8" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
+    <w:p w14:paraId="33510590" w14:textId="77777777" w:rsidR="00BD3393" w:rsidRDefault="00BD3393" w:rsidP="00BD3393">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>商品房预售合同纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="038E1BC3" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
+    <w:p w14:paraId="0AF2D92C" w14:textId="77777777" w:rsidR="00BD3393" w:rsidRDefault="00BD3393" w:rsidP="00BD3393">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表多家地产公司，在江苏高院审理的多起商品房预售合同纠纷中取得胜诉，该系列案成诉前全国各地掀起了购房者群诉开发商要求返还装修差价的浪潮，该案胜诉具有重大的社会影响和良好的示范性效果。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1340BCCB" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
+    <w:p w14:paraId="5C49344B" w14:textId="77777777" w:rsidR="00BD3393" w:rsidRDefault="00BD3393" w:rsidP="00BD3393">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EF782C1" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
+    <w:p w14:paraId="4463E3D1" w14:textId="77777777" w:rsidR="00BD3393" w:rsidRDefault="00BD3393" w:rsidP="00BD3393">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>新疆财经大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3706F8CF" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
+    <w:p w14:paraId="5F41F09A" w14:textId="77777777" w:rsidR="00BD3393" w:rsidRDefault="00BD3393" w:rsidP="00BD3393">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>安徽财经大学，经济法硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29EA5FE6" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
+    <w:p w14:paraId="4E7B4342" w14:textId="77777777" w:rsidR="00BD3393" w:rsidRDefault="00BD3393" w:rsidP="00BD3393">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C36D932" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
+    <w:p w14:paraId="2B583F5D" w14:textId="77777777" w:rsidR="00BD3393" w:rsidRDefault="00BD3393" w:rsidP="00BD3393">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="731DFB7F" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
+    <w:p w14:paraId="5B874DF4" w14:textId="77777777" w:rsidR="00BD3393" w:rsidRDefault="00BD3393" w:rsidP="00BD3393">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AF3E88D" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
+    <w:p w14:paraId="4754FD75" w14:textId="77777777" w:rsidR="00BD3393" w:rsidRDefault="00BD3393" w:rsidP="00BD3393">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51D706E3" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
+    <w:p w14:paraId="5473296D" w14:textId="77777777" w:rsidR="00BD3393" w:rsidRDefault="00BD3393" w:rsidP="00BD3393">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F7BB736" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
+    <w:p w14:paraId="37CE1034" w14:textId="77777777" w:rsidR="00BD3393" w:rsidRDefault="00BD3393" w:rsidP="00BD3393">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>李倩律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2023年加入方达律师事务所，在此之前，她于2018年-2023年就职于北京市天同律师事务所，律师/资深律师。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47EAAAAD" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
+    <w:p w14:paraId="2CA02802" w14:textId="77777777" w:rsidR="00BD3393" w:rsidRDefault="00BD3393" w:rsidP="00BD3393">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="598B9AB3" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
+    <w:p w14:paraId="38C37EAD" w14:textId="77777777" w:rsidR="00BD3393" w:rsidRDefault="00BD3393" w:rsidP="00BD3393">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A22DFF4" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
+    <w:p w14:paraId="0E55FBC7" w14:textId="77777777" w:rsidR="00BD3393" w:rsidRDefault="00BD3393" w:rsidP="00BD3393">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与撰写国务院国有资产监督管理委员会《国企治理中公司法人人格否认风险防控》课题报告</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AED06B9" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
+    <w:p w14:paraId="35F0F0E2" w14:textId="77777777" w:rsidR="00BD3393" w:rsidRDefault="00BD3393" w:rsidP="00BD3393">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与撰写《商品房预售合同纠纷中返还装修差价的请求权基础》课题报告</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62E20F40" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
+    <w:p w14:paraId="5399B088" w14:textId="77777777" w:rsidR="00BD3393" w:rsidRDefault="00BD3393" w:rsidP="00BD3393">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">参与撰写《天同办案手记》，中国法制出版社 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20C0B522" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
+    <w:p w14:paraId="45E2F64A" w14:textId="77777777" w:rsidR="00BD3393" w:rsidRDefault="00BD3393" w:rsidP="00BD3393">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BDDFB44" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
+    <w:p w14:paraId="583E818D" w14:textId="77777777" w:rsidR="00BD3393" w:rsidRDefault="00BD3393" w:rsidP="00BD3393">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">南京市律师协会理事 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17013C0D" w14:textId="77777777" w:rsidR="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
+    <w:p w14:paraId="3DCBC7C8" w14:textId="77777777" w:rsidR="00BD3393" w:rsidRDefault="00BD3393" w:rsidP="00BD3393">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">南京市鼓楼区律师行业党委委员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="598B3D7B" w:rsidR="00A46A04" w:rsidRPr="00FE6913" w:rsidRDefault="00FE6913" w:rsidP="00FE6913">
+    <w:p w14:paraId="4F0A196B" w14:textId="4559DC15" w:rsidR="00A46A04" w:rsidRPr="00BD3393" w:rsidRDefault="00BD3393" w:rsidP="00BD3393">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FE6913">
+      <w:r w:rsidRPr="00BD3393">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">江苏省律师协会监督委员 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00FE6913" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00BD3393" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1573,907 +1573,907 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="002A0756"/>
+    <w:nsid w:val="04EE5F34"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A94CB20"/>
+    <w:tmpl w:val="8ADEC8C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01886F5A"/>
+    <w:nsid w:val="05DC082C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9570827E"/>
+    <w:tmpl w:val="543AA0CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="080E43A7"/>
+    <w:nsid w:val="0C361A37"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E67E1084"/>
+    <w:tmpl w:val="46B88222"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C1C457D"/>
+    <w:nsid w:val="0F0431B9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A7644D72"/>
+    <w:tmpl w:val="76F62E4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DC14D89"/>
+    <w:nsid w:val="17BE7BC8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D30E7190"/>
+    <w:tmpl w:val="D8B8A0A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E377F5F"/>
+    <w:nsid w:val="19E76A6B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9E467CBC"/>
+    <w:tmpl w:val="D0FAB654"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12F273DF"/>
+    <w:nsid w:val="2173786D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="17E63ABE"/>
+    <w:tmpl w:val="D2B89C48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="139D1CB1"/>
+    <w:nsid w:val="223F7D15"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="28FC96BC"/>
+    <w:tmpl w:val="DD34D2F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15593685"/>
+    <w:nsid w:val="2ADA3A90"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0372AB4C"/>
+    <w:tmpl w:val="CF06D8B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19E40321"/>
+    <w:nsid w:val="2D206198"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9B82777E"/>
+    <w:tmpl w:val="A4CA6266"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23104679"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F9D4E09"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="82544652"/>
+    <w:tmpl w:val="C3449220"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24410BAD"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C1E11F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CAFCC5C0"/>
+    <w:tmpl w:val="049AC24C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...227 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FD57E74"/>
+    <w:nsid w:val="3E045D09"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3FCD3B8"/>
+    <w:tmpl w:val="B0DEE45C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="413314DD"/>
+    <w:nsid w:val="427D6EA6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FE162340"/>
+    <w:tmpl w:val="65223D06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B6E71E4"/>
+    <w:nsid w:val="477B0D51"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9B82777E"/>
+    <w:tmpl w:val="13BEC8E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E753523"/>
+    <w:nsid w:val="4925561C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="02C2072E"/>
+    <w:tmpl w:val="604CA274"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="545E73B8"/>
+    <w:nsid w:val="49AC12E3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E67A8112"/>
+    <w:tmpl w:val="97D42CCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55346B5B"/>
+    <w:nsid w:val="4AD87F8A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CBD68AEC"/>
+    <w:tmpl w:val="6F22C302"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="578835D3"/>
+    <w:nsid w:val="4B961143"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA3EB98C"/>
+    <w:tmpl w:val="DC424C90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="631442A1"/>
+    <w:nsid w:val="5C6151B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CE146F26"/>
+    <w:tmpl w:val="14F2CE1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63DB2185"/>
+    <w:nsid w:val="5CFB5882"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="28E8B35A"/>
+    <w:tmpl w:val="0340160C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63E17681"/>
+    <w:nsid w:val="654136DA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2690B900"/>
+    <w:tmpl w:val="CE1A39D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="696F1E2A"/>
+    <w:nsid w:val="71C02751"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EBB4130C"/>
+    <w:tmpl w:val="BFE06BF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EC25642"/>
+    <w:nsid w:val="76D17A43"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2FD67AAC"/>
+    <w:tmpl w:val="46B88222"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AD920F0"/>
+    <w:nsid w:val="79657742"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F3ACCFF2"/>
+    <w:tmpl w:val="49AE20DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B8905D5"/>
+    <w:nsid w:val="7B610B19"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2A464D08"/>
+    <w:tmpl w:val="1284D9D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="10"/>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="18">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="7">
-[...11 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="12">
-[...22 lines deleted...]
-  </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2591,82 +2591,82 @@
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
+    <w:rsid w:val="00BD3393"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
-    <w:rsid w:val="00FE6913"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="05EFE4C6"/>
@@ -3707,61 +3707,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FE6913"/>
+    <w:rsid w:val="00BD3393"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FE6913"/>
+    <w:rsid w:val="00BD3393"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4047,51 +4047,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2EA9335D-D64E-4A35-AEF5-231C6AA003EB}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A55A9FD-EBDC-4124-9E7A-C065C684C47D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>212</Words>
   <Characters>1212</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>10</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1422</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>