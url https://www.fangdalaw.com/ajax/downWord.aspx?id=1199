--- v0 (2026-06-21)
+++ v1 (2026-08-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="6DEBFF7E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+          <w:p w14:paraId="2C4F11E8" w14:textId="0EC761D7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0099182A" w:rsidP="0099182A">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="002D4B93">
+            <w:r w:rsidRPr="0099182A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>胡震远</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="11B58308" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+          <w:p w14:paraId="706EB16B" w14:textId="120131E0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0099182A" w:rsidP="0099182A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="002D4B93">
+            <w:r w:rsidRPr="0099182A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="7B707FED" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+          <w:p w14:paraId="6199424A" w14:textId="52E31DC3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0099182A" w:rsidP="0099182A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="002D4B93">
+            <w:r w:rsidRPr="0099182A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1194 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="25E8A5E1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+          <w:p w14:paraId="4F910ACA" w14:textId="6DF9B54D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0099182A" w:rsidP="0099182A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="002D4B93">
+            <w:r w:rsidRPr="0099182A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>giant.hu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="1839B441" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="002D4B93" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="5E0A5B58" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0099182A" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="78C4E38C" wp14:editId="2B08C67F">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4E5F21F3" wp14:editId="16B3374F">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="69306919" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="002D4B93" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="1FAD47A8" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="0099182A" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="002D4B93">
+            <w:r w:rsidRPr="0099182A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>胡律师擅长争议解决，尤其是知识产权法、竞争法、商法领域的复杂纠纷解决，对民事诉讼和仲裁实务有着丰富的经验和深刻的洞察。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C2DBECD" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="420489F1" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1233 +438,1233 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10890424" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="5A4F80DD" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36734B2F" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="1A61A450" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表性知识产权业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53AA8E9F" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="68629872" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为琳玛提供商标法咨询</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E24EF0D" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="36D03205" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为威格斯提供商标法咨询</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34567E35" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="7CE37D85" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为小林制药提供专利法咨询</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50F0F568" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="19B2252A" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为嘉吉提供商标法咨询</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4937EA56" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="2535E898" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为大金氟化工提供专利法咨询</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7863533A" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="6067CC6B" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为上海电气风电集团提供知识产权法咨询</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32D1BB6E" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="513D7E14" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为江南造船集团提供知识产权法咨询</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B085872" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="01B8D308" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表菲尔曼进行商标行政诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74624FAB" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="5CDFB64D" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德威士成功进行商标行政诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DFE32FF" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="39437CA0" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表無印良品成功进行商标侵权诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C33F27E" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="0C60C51F" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>B站成功应对与腾讯的著作权侵权诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38C8BBDF" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="5678A4BB" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表性竞争法业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2935172C" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="7A48499E" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表汉高应对反垄断诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28FD1060" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="74A3DEF1" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表字节跳动与腾讯进行反垄断诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19FE2B76" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="22428AF9" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表百威成功应对拒绝交易纠纷案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1094D3DB" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="17E7D1B2" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表维世佳成功应对横向垄断协议诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36166684" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="3D57E244" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为德州仪器保护商业秘密提供咨询</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77BE06AB" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="7DB158F6" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>3M应对潜在商业秘密侵权提供咨询</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B5AB1B4" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="6D453FEC" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表奥的斯成功应对前员工侵害商业秘密案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D5E3B2" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="495C6256" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为诺华保护商业秘密提供操作指引和法律咨询</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03619EF7" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="39600D40" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为雅培提供反不正当竞争法的咨询</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F135D44" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="4DB7F9C5" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为支付宝就潜在商业诋毁纠纷提供策略咨询</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F8B7CC7" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="0FFA8F7B" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>B站与爱奇艺进行不正当竞争诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AE943FA" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="35D69D26" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表瑞翁进行侵害商业秘密诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48B40B93" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="0F1F0040" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为瓮福集团应对侵害商业秘密事宜提供咨询</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="530B98A6" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="6058D3C3" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表维伟思应对卓尔侵害商业秘密诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08A07540" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="6B70C09B" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表联电进行侵害商业秘密诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BEB071A" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="65AB75FB" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表性商法业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A83637D" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="2D3D83C0" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为英国卫生和社会保障部就销售合同纠纷进行咨询</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F6D167D" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="0E57C51E" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为汉莎航空就合资合同纠纷提供咨询</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="471D0533" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="07A63240" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表安道拓进行合资合同纠纷仲裁</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5591722F" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="011B0747" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国某高科技企业（全球</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>500强）进行买卖合同纠纷仲裁</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01771D3B" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="6CD39C18" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国有银行（全球</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>500强）进行营业信托纠纷诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F87BB6F" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="5656C3BE" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为捷豹路虎提供合同法咨询</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67C53DD5" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="498CAB33" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Transgene技术出资合同纠纷提供咨询</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61B7B22C" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="2D763B5E" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为天纳克买卖合同、开发合同纠纷提供咨询</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74F9ED47" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="716C157F" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为科蒂集团经销合同纠纷提供咨询</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CBE49E1" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="438AF37B" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国著名投资管理机构成功进行有限合伙合同纠纷仲裁</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="234868BE" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="54743EB6" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表科医国际成功应对经销合同纠纷仲裁</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EBE1DD8" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="489A27F8" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表东方精工成功应对价值</w:t>
       </w:r>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>26亿的股权转让协议纠纷仲裁</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0926CC4D" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="23E3C452" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为保康公司的贷款合同纠纷担任中国内地法律专家证人</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64FA316D" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="58203AED" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77596281" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="06282D44" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学，法学博士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71F71613" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="3E2AE026" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BBEA6DC" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="21D9F824" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05D7DF4D" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="2A250DE3" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59BC2A3E" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="6E572819" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>胡律师还兼任上海国际经济贸易仲裁委员会、上海仲裁委员会仲裁员，世界知识产权组织、上海经贸商事调解中心调解员。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="015A9029" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="4359EEA8" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73C44B0E" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="38F9CD9E" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C6D6585" w14:textId="77777777" w:rsidR="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="27C31CEC" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《共同诉讼制度研究》，上海交通大学出版社，2010年 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="27933DA7" w:rsidR="00A46A04" w:rsidRPr="002D4B93" w:rsidRDefault="002D4B93" w:rsidP="002D4B93">
+    <w:p w14:paraId="4F0A196B" w14:textId="496C0A12" w:rsidR="00A46A04" w:rsidRPr="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="002D4B93">
+      <w:r w:rsidRPr="0099182A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《知识产权资本化研究》，中国法制出版社，2012年 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="002D4B93" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="0099182A" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1870,386 +1870,449 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="012349B9"/>
+    <w:nsid w:val="001E3492"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="85DA967C"/>
+    <w:tmpl w:val="B72C8EB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04920A93"/>
+    <w:nsid w:val="02B209DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3460B048"/>
+    <w:tmpl w:val="E19A4B90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07B56D15"/>
+    <w:nsid w:val="061E5F15"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6049176"/>
+    <w:tmpl w:val="C526BFBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="095D618E"/>
+    <w:nsid w:val="08637E9F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FFEC9EF0"/>
+    <w:tmpl w:val="5C140534"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D3E310B"/>
+    <w:nsid w:val="089B5B2D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D21292BE"/>
+    <w:tmpl w:val="261459FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11580729"/>
+    <w:nsid w:val="0CEE46F0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3DEA8F32"/>
+    <w:tmpl w:val="A100203A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="130F4AD7"/>
+    <w:nsid w:val="0D5C2F64"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="315C0956"/>
+    <w:tmpl w:val="A496B504"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13393207"/>
+    <w:nsid w:val="11FF1E4D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C2C45CE8"/>
+    <w:tmpl w:val="7150A85A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23FC2278"/>
+    <w:nsid w:val="17F542E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B6DEDDC0"/>
+    <w:tmpl w:val="FAF42ED0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="258221C5"/>
+    <w:nsid w:val="18582C48"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4386E0B2"/>
+    <w:tmpl w:val="5E4CE704"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2604317A"/>
+    <w:nsid w:val="19F916F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1C1E2F74"/>
+    <w:tmpl w:val="C6AE9CB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="274B33D1"/>
+    <w:nsid w:val="1C4E1A08"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E35E2412"/>
+    <w:tmpl w:val="DC1CB318"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="279A7DF1"/>
+    <w:nsid w:val="1F554860"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B6C6529A"/>
+    <w:tmpl w:val="E8AE0EF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2871320B"/>
+    <w:nsid w:val="2086770E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3C16ACA2"/>
+    <w:tmpl w:val="0FB88AEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C71171D"/>
+    <w:nsid w:val="24324D8A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2582594C"/>
+    <w:tmpl w:val="774AE6BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EC6133F"/>
+    <w:nsid w:val="26886626"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FA7ADBC2"/>
+    <w:tmpl w:val="218C40C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C4765AC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A19436A8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D6F4A17"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="927410B0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2D7B738C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A19436A8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2318,915 +2381,852 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F2B4C3D"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F853D7C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ABE88B34"/>
+    <w:tmpl w:val="3AECEA6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="303F2BBF"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="335633B1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F50C86A2"/>
+    <w:tmpl w:val="73620C98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32466480"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34C816B6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="135E53AC"/>
+    <w:tmpl w:val="90A6D3DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="327F773B"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35E12D0F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="008A0B18"/>
+    <w:tmpl w:val="641297DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34502408"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="371563DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7AAA61B8"/>
+    <w:tmpl w:val="E90AA612"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34E746E2"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FA155B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7A8E3CB8"/>
+    <w:tmpl w:val="162AB676"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="388E6E88"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44C16269"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ABB83DE4"/>
+    <w:tmpl w:val="0BB8CF6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39EC51DC"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45A46285"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F246F3A"/>
+    <w:tmpl w:val="677EAD28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A9A665D"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="475B21A6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5944045E"/>
+    <w:tmpl w:val="D3A02F18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="42DE117A"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47D576A8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CBD89100"/>
+    <w:tmpl w:val="818EB5C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EC945D2"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48DE30C5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EAF8A926"/>
+    <w:tmpl w:val="D5FE2EC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50202928"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="491F5FC1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BBF8C4C8"/>
+    <w:tmpl w:val="A1E8BA96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52FF54A8"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B525379"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B784EE4A"/>
+    <w:tmpl w:val="E35CDB06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="535070B3"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D0455AE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="46A0F478"/>
+    <w:tmpl w:val="F9282BBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54E0664B"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4EFF49D3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F33605C8"/>
+    <w:tmpl w:val="D1C27A7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55D51DE4"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51920FA7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="01D6D250"/>
+    <w:tmpl w:val="C7103556"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="592E7E26"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53842E32"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0A40AFCE"/>
+    <w:tmpl w:val="13C6D4C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59387C1B"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56F52F97"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D8B05DDE"/>
+    <w:tmpl w:val="B2D40320"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59956D60"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="587711EA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD60BA56"/>
+    <w:tmpl w:val="60F2C26C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C2A0194"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65860518"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D4729310"/>
+    <w:tmpl w:val="0C06BE64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61B5275C"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66D83900"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B2AC1490"/>
+    <w:tmpl w:val="13668A8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64624EAA"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A022BC5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF00EBF4"/>
+    <w:tmpl w:val="5674100C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="648E7802"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6ECB3567"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69425FDE"/>
+    <w:tmpl w:val="2272EA5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="687E6906"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73590101"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2B0CBD6E"/>
+    <w:tmpl w:val="97529B44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E132911"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7C6A4141"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9E68A24"/>
+    <w:tmpl w:val="27E4BCC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75DE2348"/>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DB142C8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB66D468"/>
+    <w:tmpl w:val="51963854"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-[...61 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="45">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="3">
-[...59 lines deleted...]
-  <w:num w:numId="23">
+  <w:num w:numId="46">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="24">
-[...67 lines deleted...]
-  </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3255,51 +3255,50 @@
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
-    <w:rsid w:val="002D4B93"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
@@ -3323,50 +3322,51 @@
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
+    <w:rsid w:val="0099182A"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
@@ -4460,61 +4460,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002D4B93"/>
+    <w:rsid w:val="0099182A"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002D4B93"/>
+    <w:rsid w:val="0099182A"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4800,51 +4800,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6EA74798-3B7B-46D0-B70D-F95298A2DC2C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA68F112-9BB0-4E07-8053-FA32E132F353}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>153</Words>
   <Characters>875</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1026</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>