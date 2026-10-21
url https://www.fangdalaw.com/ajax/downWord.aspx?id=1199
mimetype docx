--- v1 (2026-08-19)
+++ v2 (2026-10-21)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="0EC761D7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0099182A" w:rsidP="0099182A">
+          <w:p w14:paraId="2C4F11E8" w14:textId="58420EDF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="0099182A">
+            <w:r w:rsidRPr="00B800E0">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>胡震远</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="120131E0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0099182A" w:rsidP="0099182A">
+          <w:p w14:paraId="706EB16B" w14:textId="79415F1E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="0099182A">
+            <w:r w:rsidRPr="00B800E0">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="52E31DC3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0099182A" w:rsidP="0099182A">
+          <w:p w14:paraId="6199424A" w14:textId="5BEB077F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="0099182A">
+            <w:r w:rsidRPr="00B800E0">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1194 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6DF9B54D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0099182A" w:rsidP="0099182A">
+          <w:p w14:paraId="4F910ACA" w14:textId="628B67E1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="0099182A">
+            <w:r w:rsidRPr="00B800E0">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>giant.hu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="5E0A5B58" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0099182A" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="59D25EB2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B800E0" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4E5F21F3" wp14:editId="16B3374F">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7687A7B4" wp14:editId="2E5255B3">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,66 +240,66 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="1FAD47A8" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="0099182A" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="191D0D4A" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00B800E0" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="0099182A">
+            <w:r w:rsidRPr="00B800E0">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>胡律师擅长争议解决，尤其是知识产权法、竞争法、商法领域的复杂纠纷解决，对民事诉讼和仲裁实务有着丰富的经验和深刻的洞察。</w:t>
+              <w:t>胡律师擅长争议解决，尤其是知识产权法、竞争法和商法领域的复杂纠纷解决，对诉讼和仲裁实务有着丰富的经验和深刻的洞察。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251663360" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="2B83D51B" wp14:editId="64750D99">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>-79040</wp:posOffset>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="420489F1" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="69B426CD" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1233 +438,2140 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A4F80DD" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
+    <w:p w14:paraId="202189A5" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099182A">
+      <w:r w:rsidRPr="00B800E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A61A450" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0099182A">
+    <w:p w14:paraId="2CC48A9B" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表性知识产权业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68629872" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
+    <w:p w14:paraId="07B7D475" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>为交互数字（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>InterDigital）提供标准必要专利策略咨询</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="29623162" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>为英特尔（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Intel）应对专利侵权纠纷提供策略咨询</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="235EDDC1" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表安道拓（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Adient）成功宣告对方专利无效</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EB3DACD" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099182A">
-[...7 lines deleted...]
-    <w:p w14:paraId="36D03205" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表嘉吉（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Cargill）应对专利无效侵权赔偿诉讼，获得胜诉</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="40D5E471" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099182A">
-[...7 lines deleted...]
-    <w:p w14:paraId="7CE37D85" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表追觅应对而科沃斯</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>GUI外观设计专利侵权诉讼，获得胜诉</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68D117A3" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099182A">
-[...7 lines deleted...]
-    <w:p w14:paraId="19B2252A" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>B站成功应对腾讯发起的著作权侵权诉讼，对方撤诉</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="360880B7" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099182A">
-[...7 lines deleted...]
-    <w:p w14:paraId="2535E898" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表德威士（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Dulwich）成功应对商标行政诉讼，法院撤销行政决定</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1176A8A3" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099182A">
-[...7 lines deleted...]
-    <w:p w14:paraId="6067CC6B" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>为上海风电集团提供专利咨询服务</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05D38360" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099182A">
-[...7 lines deleted...]
-    <w:p w14:paraId="513D7E14" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>为小林制药提供专利稳定性分析</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="780D204C" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099182A">
-[...7 lines deleted...]
-    <w:p w14:paraId="01B8D308" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>为博世（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Bosch）提供专利许可咨询</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2DF3E150" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099182A">
-[...7 lines deleted...]
-    <w:p w14:paraId="5CDFB64D" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>为华平（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Warburg Pincus）提供专利许可咨询</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BFEEDA1" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099182A">
-[...7 lines deleted...]
-    <w:p w14:paraId="39437CA0" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>为大金氟化工就潜在专利侵权案提供咨询</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="53B293F4" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099182A">
-[...7 lines deleted...]
-    <w:p w14:paraId="0C60C51F" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表無印良品（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>MUJI）成功进行商标侵权诉讼，获得胜诉</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B32B7A6" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099182A">
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>为露露乐萌（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Lululemon）提供知识产权协议分析</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78704BD1" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="15"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>为维谛（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Vertiv）提供商标业务咨询</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="47308964" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="16"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>为琳玛（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>MaxMara）就保护商标权提供咨询</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A27AF65" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="17"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>为威格斯（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Victrex）就保护商标权提供咨询</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4169107D" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="18"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>为万豪（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Marriott）提供商标业务咨询</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5382DA62" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="19"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>为科思创（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Covestro）提供商标业务咨询</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66371A55" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="20"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>为上海城投集团提供商标业务咨询</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1E89F0BC" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="21"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>为海尔集团就商标海外授权提供咨询</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="705DC9B4" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="22"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>担任希音（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Shein）在英国版权诉讼中的中国法专家证人</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D1D5EA9" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表性竞争法业务</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2F8F519E" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="23"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表美国半导体设备制造业某全球</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>500强企业进行商业秘密诉讼</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B9329F7" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="24"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>为苹果（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Apple）提供反不正当竞争法的策略咨询</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="73C0644E" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="25"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表奥的斯（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>OTIS）通过诉前禁令成功应对前员工侵害商业秘密事宜</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E156770" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="26"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表汇成成功应对商业秘密诉讼，获得胜诉</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="66253BCD" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="27"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表瓮福集团处理商业秘密刑事案件</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EC7E4AB" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="28"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表汉高（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Henkel）处理商业秘密刑事案件</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13E7EC77" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="29"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>为</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>3M应对潜在商业秘密侵权提供法律意见</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D436009" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="30"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>为基因泰克（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Genentech）保护商业秘密提供法律意见</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C08CA49" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="31"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>为德州仪器（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Texas Instrument）保护商业秘密提供操作指引和法律咨询</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="309403C6" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="32"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表天演（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Adagene）成功应对前员工侵害商业秘密事宜</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="177229AE" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="33"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表维伟思成功应对卓尔（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Zoll）的商业秘密诉讼，对方撤诉</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="11DD416D" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="34"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>为华歌尔（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Wacoal）就反垄断事宜提供咨询</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5EBA5455" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="35"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>为深创投就商业秘密保护制度建构提供咨询</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1FD50DE4" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="36"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表瑞翁（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Zeon）成功进行商业秘密诉讼，获得胜诉</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7D74600D" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="37"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="0099182A">
-[...148 lines deleted...]
-      <w:r w:rsidRPr="0099182A">
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>B站与爱奇艺成功进行不正当竞争诉讼，获得胜诉</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2588A857" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="38"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>为雅培（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Abbott）应对反不正当竞争诉讼提供咨询</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="013FD35E" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="39"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>为支付宝就潜在商业诋毁提供策略咨询</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E03131E" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="40"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表霍尼韦尔（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Honeywell）在最高人民法院应对垄断协议诉讼</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A9E3A61" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="41"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表空气化工（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Air Product）在最高人民法院应对垄断协议诉讼</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5E896795" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="42"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表亚马逊（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Amazon）成功应对滥用市场支配地位系列诉讼</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="555441D3" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="43"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表环球音乐（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>UMG）成功应对滥用市场支配地位诉讼，对方撤诉</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="407F4744" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="44"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表字节跳动与腾讯进行反垄断诉讼，成功达成和解</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="33606CD1" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="45"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表百威（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Budweiser）成功应对反垄断诉讼，对方撤诉</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AFEB654" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="46"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表维世佳（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Viscas）成功应对反垄断诉讼，对方撤诉</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0A04C2B7" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="47"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表蚂蚁集团、支付宝应对反垄断诉讼，获得胜诉</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="12A8E7B6" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表性商法业务</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0E308BEA" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="48"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表某国有银行（世界</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>500强）成功应对标的额为近30亿的营业信托诉讼，获得胜诉</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="57FA5902" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="49"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表以星（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>ZIM）进行货运代理服务合同诉讼，获得胜诉</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5312774E" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="50"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表阳光保险应对财产责任保险理赔诉讼，获得胜诉</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D706657" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="51"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表天纳克（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Tenneco）成功应对买卖合同、开发合同诉讼，获得胜诉</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0443E2F9" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="52"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表黑石在上国仲成功进行有限合伙合同纠纷的仲裁</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="001C494F" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="53"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表安道拓（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Adient）在贸仲成功应对合资合同纠纷</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="75065AA9" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="54"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表海恩斯莫里斯（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>H&amp;M）在上国仲成功应对房屋租赁合同纠纷</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="498C91B3" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="55"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表科医国际（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Q-Med）在上国仲成功应对经销合同纠纷</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="271C5B90" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="56"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>为东方承销系列证券虚假陈述责任纠纷案提供策略咨询</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0864E4E9" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="57"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>为民生银行（香港）保证合同纠纷诉讼提供策略咨询</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4E866865" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="58"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>为保康公司的贷款合同纠纷在港仲担任中国内地法律专家证人</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24AFC5CB" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="59"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>为斯沃琪（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Swatch）就潜在股权质押合同纠纷提供咨询</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1D7D37E5" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="60"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>为英国卫生和社会保障部就潜在销售合同纠纷进行咨询</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0C289A37" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="61"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>为汉莎航空（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Luft Hansa）就合资合同潜在纠纷提供咨询</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="70C52D4C" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="62"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为</w:t>
       </w:r>
-      <w:r w:rsidRPr="0099182A">
-[...389 lines deleted...]
-      <w:r w:rsidRPr="0099182A">
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Transgene应对技术出资合同潜在仲裁案进行咨询</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="36957036" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="63"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为</w:t>
       </w:r>
-      <w:r w:rsidRPr="0099182A">
-[...146 lines deleted...]
-    <w:p w14:paraId="58203AED" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Citadel就许可协议提供法律咨询</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="748960D7" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="64"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>为科蒂集团（</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>Coty）经销合同纠纷提供策略咨询</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="678D7A94" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="65"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>代表东方精工在贸仲成功进行标的额为</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>26亿的股权转让协议纠纷</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="10033713" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099182A">
+      <w:r w:rsidRPr="00B800E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06282D44" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="0099182A">
+    <w:p w14:paraId="04FA1494" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="66"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学，法学博士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E2AE026" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
+    <w:p w14:paraId="33B4D2DB" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099182A">
+      <w:r w:rsidRPr="00B800E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21D9F824" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="0099182A">
+    <w:p w14:paraId="5679CAD1" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="67"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A250DE3" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
+    <w:p w14:paraId="3C3C48BA" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099182A">
+      <w:r w:rsidRPr="00B800E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E572819" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
-[...21 lines deleted...]
-    <w:p w14:paraId="4359EEA8" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
+    <w:p w14:paraId="79932904" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="68"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>胡震远博士作为合伙人加入方达律师事务所。他处理过一系列有影响的案例，他的案件曾经入选最高人民法院指导案例、最高人民法院公报案例、最高人民法院年度十大知识产权案例、最高人民法院年度知识产权</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>50个典型案例等。</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0BA99E80" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099182A">
+      <w:r w:rsidRPr="00B800E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38F9CD9E" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
+    <w:p w14:paraId="01785C5B" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099182A">
+      <w:r w:rsidRPr="00B800E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27C31CEC" w14:textId="77777777" w:rsidR="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="0099182A">
+    <w:p w14:paraId="744F50E7" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="69"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《共同诉讼制度研究》，上海交通大学出版社，2010年 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="496C0A12" w:rsidR="00A46A04" w:rsidRPr="0099182A" w:rsidRDefault="0099182A" w:rsidP="0099182A">
-[...13 lines deleted...]
-      <w:r w:rsidRPr="0099182A">
+    <w:p w14:paraId="56848AC1" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="70"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《知识产权资本化研究》，中国法制出版社，2012年 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="0099182A" w:rsidSect="002D0826">
+    <w:p w14:paraId="3691B4F9" w14:textId="77777777" w:rsidR="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
+          <w:b/>
+          <w:sz w:val="24"/>
+        </w:rPr>
+        <w:t>其他履职</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F0A196B" w14:textId="0ED890FF" w:rsidR="00A46A04" w:rsidRPr="00B800E0" w:rsidRDefault="00B800E0" w:rsidP="00B800E0">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="71"/>
+        </w:numPr>
+        <w:spacing w:before="120"/>
+        <w:ind w:left="690" w:hanging="240"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00B800E0">
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+        <w:t>胡律师还兼任上海仲裁委员会仲裁员，世界知识产权组织、上海经贸商事调解中心调解员。</w:t>
+      </w:r>
+    </w:p>
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00B800E0" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1870,1364 +2777,1754 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="001E3492"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B72C8EB8"/>
+    <w:nsid w:val="001E3F64"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8BF018FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02B209DD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E19A4B90"/>
+    <w:nsid w:val="01762BE5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4A7C0F0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="061E5F15"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C526BFBC"/>
+    <w:nsid w:val="021503D5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="490C9D7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08637E9F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5C140534"/>
+    <w:nsid w:val="02FC3A6E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1FD80F00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="089B5B2D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="261459FA"/>
+    <w:nsid w:val="07351BAD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F702C0AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CEE46F0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A100203A"/>
+    <w:nsid w:val="08D62BF8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F30EE60A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D5C2F64"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A496B504"/>
+    <w:nsid w:val="09A52F5E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="986CF4AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11FF1E4D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7150A85A"/>
+    <w:nsid w:val="0C9721A5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C52A849E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17F542E2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FAF42ED0"/>
+    <w:nsid w:val="0F1951E0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="77B49C04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18582C48"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5E4CE704"/>
+    <w:nsid w:val="0FA26D4A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4BC8C750"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19F916F3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C6AE9CB2"/>
+    <w:nsid w:val="12C70909"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2864F7DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C4E1A08"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DC1CB318"/>
+    <w:nsid w:val="13C1125C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2766B71A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F554860"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E8AE0EF6"/>
+    <w:nsid w:val="13C35CC6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="63A8A1F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2086770E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0FB88AEC"/>
+    <w:nsid w:val="16101770"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7A8E24FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24324D8A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="774AE6BE"/>
+    <w:nsid w:val="168765DF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="952EAE68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26886626"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="218C40C2"/>
+    <w:nsid w:val="17735454"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5FF22398"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C4765AC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A19436A8"/>
+    <w:nsid w:val="1BDE50E4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A4FCCD02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D6F4A17"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="927410B0"/>
+    <w:nsid w:val="1CCF5A01"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2834D4D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D7B738C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A19436A8"/>
+    <w:nsid w:val="1EF25E7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4A7C0F0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EE42B43"/>
-[...107 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:nsid w:val="224B42CC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A0E62B5E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F853D7C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3AECEA6C"/>
+    <w:nsid w:val="231931E8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4AFCF7F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="335633B1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="73620C98"/>
+    <w:nsid w:val="24B15D7A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="73DC5F5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34C816B6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="90A6D3DA"/>
+    <w:nsid w:val="25C40498"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F61634CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35E12D0F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="641297DC"/>
+    <w:nsid w:val="29874F3F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9FAE8660"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="371563DD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E90AA612"/>
+    <w:nsid w:val="2AD85FA3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6102F676"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B6418F1"/>
-[...110 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+    <w:nsid w:val="2FEE7195"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2DA21EA8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FA155B8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="162AB676"/>
+    <w:nsid w:val="30F84EB9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="48BA5C5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44C16269"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0BB8CF6C"/>
+    <w:nsid w:val="344E5B99"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="04A6C4E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45A46285"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="677EAD28"/>
+    <w:nsid w:val="36C14685"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="495E1E76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="475B21A6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D3A02F18"/>
+    <w:nsid w:val="38C06845"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3B767150"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47D576A8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="818EB5C2"/>
+    <w:nsid w:val="3AB1461B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="173CBE3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48DE30C5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D5FE2EC4"/>
+    <w:nsid w:val="3B7E237E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E1D8C566"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="491F5FC1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A1E8BA96"/>
+    <w:nsid w:val="3C526758"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4AC8636A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B525379"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E35CDB06"/>
+    <w:nsid w:val="3ED94076"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7A56ABF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D0455AE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F9282BBE"/>
+    <w:nsid w:val="4186023C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E64C959A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4EFF49D3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D1C27A7E"/>
+    <w:nsid w:val="46A73DA5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A0822866"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51920FA7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C7103556"/>
+    <w:nsid w:val="498C3206"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D7FC5B22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53842E32"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="13C6D4C0"/>
+    <w:nsid w:val="4B832FE4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8EC6BC30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56F52F97"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B2D40320"/>
+    <w:nsid w:val="4C150C36"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="50426452"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="587711EA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="60F2C26C"/>
+    <w:nsid w:val="4EF974BE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="70E0E0DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65860518"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0C06BE64"/>
+    <w:nsid w:val="50017E92"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0D38873A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66D83900"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="13668A8C"/>
+    <w:nsid w:val="5424241A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="18D4C946"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A022BC5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5674100C"/>
+    <w:nsid w:val="544641AB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F13C0F62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6ECB3567"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2272EA5C"/>
+    <w:nsid w:val="55567B74"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B4800FB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73590101"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="97529B44"/>
+    <w:nsid w:val="576162B9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9932BECE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C6A4141"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="27E4BCC0"/>
+    <w:nsid w:val="59636B59"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8D4ABAA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DB142C8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="51963854"/>
+    <w:nsid w:val="5BCD02BA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2BB65804"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BD42B7E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="48729238"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5C892F3F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EFDEBE1E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D026E30"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3B3A9F5A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D41635D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C1D6CF92"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EC33297"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C88C5854"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F894EB9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D6B21C4C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="603922B3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2C760770"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="605E49AB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EEB06B5C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64845C58"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="298C2AF4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65844593"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="46FA51EA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="667D1C1B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ECB80930"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67574ED4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="456A60A0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67EE75DD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7FBA8C22"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="684F73C0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F9F4CCAA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FA138C0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F8D461D8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72381B8D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="525E6214"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72FF735D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E9B0B454"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="740815A2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7E4C96C4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76F265D5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="89A4EE18"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77485188"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F2347394"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79EB04C2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AF246798"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B885BD0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5D40E242"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DFE54D8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="689E06D8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F9A7DD8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2F067B74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="61"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="32">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="56">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="58">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="4">
-[...14 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="64">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="65">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="66">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="67">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="10">
-[...11 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="68">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="15">
-[...17 lines deleted...]
-  <w:num w:numId="21">
+  <w:num w:numId="69">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="22">
-[...44 lines deleted...]
-  <w:num w:numId="37">
+  <w:num w:numId="70">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="38">
-[...23 lines deleted...]
-  <w:num w:numId="46">
+  <w:num w:numId="71">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="47">
-[...1 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="71"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
@@ -3322,69 +4619,69 @@
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
-    <w:rsid w:val="0099182A"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
+    <w:rsid w:val="00B800E0"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
@@ -4460,61 +5757,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0099182A"/>
+    <w:rsid w:val="00B800E0"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0099182A"/>
+    <w:rsid w:val="00B800E0"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4800,66 +6097,66 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{DA68F112-9BB0-4E07-8053-FA32E132F353}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2A9352EA-F443-4DB2-AB10-AC1EEBAFDE63}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>153</Words>
-  <Characters>875</Characters>
+  <Words>314</Words>
+  <Characters>1793</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>7</Lines>
-  <Paragraphs>2</Paragraphs>
+  <Lines>14</Lines>
+  <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1026</CharactersWithSpaces>
+  <CharactersWithSpaces>2103</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>