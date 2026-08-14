--- v0 (2026-06-21)
+++ v1 (2026-08-14)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="018B1FFA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+          <w:p w14:paraId="2C4F11E8" w14:textId="1C72C42B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0021784E" w:rsidP="0021784E">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="007301E8">
+            <w:r w:rsidRPr="0021784E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>黄玥修</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="51565F0F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+          <w:p w14:paraId="706EB16B" w14:textId="79DC71F8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0021784E" w:rsidP="0021784E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="007301E8">
+            <w:r w:rsidRPr="0021784E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="7989A6DA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+          <w:p w14:paraId="6199424A" w14:textId="190D3AD2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0021784E" w:rsidP="0021784E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="007301E8">
+            <w:r w:rsidRPr="0021784E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3749 1161 / +86 755 8159 3916 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="30D2EDC9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+          <w:p w14:paraId="4F910ACA" w14:textId="2B964A5B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0021784E" w:rsidP="0021784E">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="007301E8">
+            <w:r w:rsidRPr="0021784E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>helen.huang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="75013B29" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007301E8" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="52FE327E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0021784E" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4B478EC7" wp14:editId="59ACF4C9">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7CE3EDB4" wp14:editId="1B66EFCC">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="26F903C6" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="007301E8" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="3FAF4426" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="0021784E" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="007301E8">
+            <w:r w:rsidRPr="0021784E">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>黄律师专长能源、基建、房地产与建筑工程业务，在境内外园区开发、机场、码头、各类电站、石油与天然气、矿业、物流及商业地产等基础设施与能源领域项目具有丰富经验，擅长并购、项目开发、项目融资、建筑工程等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="022A1756" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="39134787" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1437 +438,1437 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="315CD5A8" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="00E0DB92" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5168BA4E" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="2D9BCAE1" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="21221F98" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="02B89893" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港机场管理局：就其在大湾区投资开发并建设香港国际机场空港物流园提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4ED550CB" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="4114428A" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港机场管理局：就其管理的香港国际机场与珠海金湾机场的合作及后续投资开发项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72292A3A" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="596D3FD6" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>招商局集团公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/大连港：就其在非洲通过与当地政府的合资项目公司融资、开发和建设一个总面积48.2平方公里的自由贸易区（至今非洲最大的园区），并就配套基础设施的建设和营运提供全面法律服务（该项目荣获《中国法律商务》</w:t>
       </w:r>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019年能源与基础设施项目年度最佳项目大奖</w:t>
       </w:r>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29E08ECC" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="6DDE082A" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>深圳能源集团和中国电建集团国际工程：就其共同开发并建设位于巴布亚新几内亚的</w:t>
       </w:r>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>180MW的水电站项目提供全面法律服务。该项目完成后将提供巴新境内Yonki电网三分之一的供电量。项目采取国开行融资、中国制造机组、中国承建商及长期照付不议的购电合同。（该项目荣获《中国法律商务》</w:t>
       </w:r>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2021年能源与基础设施项目年度最佳项目大奖</w:t>
       </w:r>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>提名）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03AE8C3B" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="3C38780D" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海电气：就其集团成员单位的多个海外新能源电站建设项目提供法律服务（包括光伏与风电站等）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A2FF7A5" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="0D6E0088" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>国家电网：就其集团某成员单位的约</w:t>
       </w:r>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10亿美元融资协议提供法律服务，并就其主要业务合同及合规事项提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A25A1FE" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="34BBDA24" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港电灯：就其多个境内新能源电站的营运与改扩建项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AF6C617" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="5ECBC761" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>新能源电站整体出售项目：就中广核集团下属基金出售位于境内的多个新能源电站（包括风电站与光伏项目）提供法律服务，包括境外招标文件谈判、境内资产卖方尽调、与评级机构沟通标的资产问题等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42CBF66C" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="60B9F285" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>绿色电力交易项目：就某外资投建的新能源电站在境内的绿色电力交易及附带绿证交易项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0898BE59" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="7CA595C3" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>生物质发电投资项目：就某保密国企客户投资某生物质发电开发及运营商项目提供法律服务，包括代表投资人对标的持有的逾</w:t>
       </w:r>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>35个在建中与投运的境内生活垃圾焚烧发电项目进行全面法律尽职调查、出具重大问题法律尽调报告等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33456213" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="28005ACA" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>固废综合利用项目：就某投资者投资开发境内固体废物综合利用项目（包括制氢设施）提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A7634D6" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="7117E888" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>菲律宾</w:t>
       </w:r>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600MW风电及光伏电站开发项目：就某中国投资者收购菲律宾某50MW风电项目的股权并就该项目的项目融资及开发提供法律服务，项目总投资预计约1.2亿美元，为总计600MW多期开发项目的第一期。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D47B0DC" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="7E7355F0" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>瑞典</w:t>
       </w:r>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>100MW风电站开发项目：就某中国投资者收购瑞典某100MW风电项目的股权，并就该项目的项目融资及建设开发提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37D4BF69" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="2EE4354E" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>招商港口：就其多个海外基础设施投资开发与项目融资项目提供法律服务（包括深水港码头、工业园区开发等）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C98A286" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="6C1AB5A9" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国港湾：就其收购并开发海外某码头和仓库项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B0C5774" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="45C052CD" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>厚朴基金：就其拟以</w:t>
       </w:r>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.19亿美元收购海口美兰国际机场提供法律服务，包括对标的进行全面法律尽职调查等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B50E8B2" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="72B8FC59" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中车香港：就其多个海外轻轨投建项目提供法律服务（包括巴西、以色列等地），包括审阅并修改投标文件、联合体协议等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59568CBD" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="0653085A" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港电灯：就其大鹏液化天然气接收站码头的营运提供法律咨询（包括谈判长期天然气销售和买卖协议等）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DEE180F" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="445DD0ED" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成品油炼化及储运设施开发项目：就某中国国有企业拟议投资开发非洲某成品油炼化与储运设施项目提供法律服务，包括协助客户进行当地法律环境尽调，起草并谈判包括投资协议、股东协议在内的项目文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52B0C8CD" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="66997840" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国国有企业混合所有制改革基金：就其对港股上市的中广核矿业的投资提供法律服务。交易总金额约</w:t>
       </w:r>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>8亿港币，投资人出资将主要用于标的公司多个海外铀矿的开发与运营。包括代表混改基金及其基金管理人诚通混改对标的的全球资产进行全面法律尽职调查、出具重大问题法律尽调报告、谈判并修改交易文件、处理交易涉及的香港上市规则及美国制裁等问题</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A554A6E" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="1B7CDE38" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>招商蛇口：就其投资重新开发东非某临近港区的地块项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61AFC5D5" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="47C2C008" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>核心商务区甲级写字楼出售项目：就某央企间接出售境内某核心商务区甲级写字楼及配套设施提供法律服务，交易适用国有产权转让程序，包括协助处理股东间的历史债权债务、谈判并修改交易文件等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54DEFD2F" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="00EC5379" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>巴布亚新几内亚老港区开发项目：就某中国投资者拟于巴布亚新几内亚老港区投资开发酒店和综合办公大楼项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A4F5987" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="4AC95EDD" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>尚颀资本：就其投资瑞浦能源提供全面法律服务，包括对标的公司和境内资产进行尽调，起草并谈判包括增资认购协议、股东协议在内的交易文件。标的公司瑞浦能源为一家大型车载动力电池研发、生产和销售企业。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6752007E" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="7A65D9CD" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>工银国际：就其投资超聚变数字技术有限公司提供法律服务，交易总金额接近</w:t>
       </w:r>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿港币，包括对标的资产进行尽调、谈判并修改交易文件、协助搭建境内基金投资平台、协助转股交割并就交易过程中的合规监管问题提供咨询意见。标的公司超聚变数字技术为一家大型芯片研发、生产和销售企业。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F5957F6" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="41FD3517" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*联合光伏集团（招商新能源的附属公司）：就其收购六个位于英国的风电站资产包提供法律服务，包括对标的资产进行法律尽调、审阅并修改股权收购协议及其他交易文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D77C8E4" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="0007E260" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*新能源电站投资项目：就某投资人对境内逾50个水电站的拟议投资提供法律服务，包括对标的资产进行全面法律尽调、审阅并修改交易文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5417114B" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="51A3566D" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*I Squared Capital：就其以约18.6亿美元收购和记电讯的固网服务业务提供法律服务，包括审阅并修改股权收购协议及其他交易文件（本交易荣获</w:t>
       </w:r>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ALB香港2018年度最佳并购交易（中等规模）大奖</w:t>
       </w:r>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E498682" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="0604F22D" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*保利协鑫：就其总投资额超过40亿美元的埃塞俄比亚至吉布提液化天然气管道及液化设施的投资开发及建设提供法律服务，包括就跨境天然气输气管道、海上天然气液化设施和附属码头和配套基建设施的开发和建设起草和谈判项目文件（本项目荣获2017年</w:t>
       </w:r>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ALB中国法律年度能源及资源大奖</w:t>
       </w:r>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="171ABE50" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="687B5FEF" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*中石油集团公司：就其约48亿美元的伊朗第11期天然气田投资开发项目提供法律服务，该气田是全球最大的天然气田之一（由伊朗和卡塔尔共有），并就美国制裁对其伊朗投资的影响提供法律咨询</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43B845ED" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="24129394" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*中石油集团公司：就其在非洲的投资项目完成后在当地设立当地实体提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45FDB867" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="26AC09C4" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*中海油集团公司：就其非洲某油气田投资开发项目的日常运营提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="751F0C24" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="3B2CE3A4" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*中海油集团公司：就其海外液化天然气长期购销协议提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C1DA475" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="23768E40" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*海外石油天然气投资项目：就某美元基金对英国、挪威和巴西油气田资产包的拟议投资提供法律服务，包括对标的资产进行全面法律尽调、审阅并修改交易文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="765D8FD5" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="5082BFCA" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*境内石油天然气投资项目：就某境外投资人对境内2个油气田的拟议投资提供法律服务，包括对标的资产进行全面法律尽调、审阅并修改交易文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BF34739" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="0CD93EFB" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*境内海上石油天然气投资项目：就某投资人以竞标方式对境内某在产海上油田的拟议投资提供法律服务，包括对标的资产进行全面法律尽调、审阅并修改交易文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B891C64" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="747D51A3" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*马来西亚浮式液化天然气生产设施投资项目：就某亚洲油田服务商在其马来西亚油气田投资建设逾4亿美元浮式液化天然气生产储卸设施项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EA5AC49" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="376E8E4F" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*非洲浮式液化天然气生产设施投资项目：就某日本联合体对拟用于西非的浮式液化天然气生产储卸设施的投资提供法律服务，包括对标的资产进行法律尽调、审阅并修改股权收购协议及其他交易文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E776E98" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="1BC6E882" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*非洲浮式液化天然气生产设施投资项目：就某澳大利亚石油公司投资建设拟用于非洲的浮式液化天然气生产储卸设施项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B2F2132" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="368E273B" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*钻井服务协议法律服务项目：就某俄罗斯石油公司海上钻井服务协议的审查和修订提供法律服务   *代表黄律师加入方达前的代表性经验</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55207759" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="1AA47023" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DCADFF0" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="64BD886E" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港大学法学院，</w:t>
       </w:r>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PCLL，2013</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A8181BF" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="5BFC1E89" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英国</w:t>
       </w:r>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BPP大学法律学院 ，GDL，2012</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56246803" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="2A1E03BD" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2011</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CD3020A" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="51564D8F" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AA5F6C5" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="7ACF099B" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区执业律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07AB2080" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="39D65600" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>通过中华人民共和国司法考试</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11F52789" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="6C7087FA" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3473EA75" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="3F5DB6AB" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A2765BA" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="216AA300" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BEA24B6" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="0E8A23DC" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B2E607A" w14:textId="77777777" w:rsidR="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="67CD5F42" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="442E64D0" w:rsidR="00A46A04" w:rsidRPr="007301E8" w:rsidRDefault="007301E8" w:rsidP="007301E8">
+    <w:p w14:paraId="4F0A196B" w14:textId="5723B274" w:rsidR="00A46A04" w:rsidRPr="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>黄律师自</w:t>
       </w:r>
-      <w:r w:rsidRPr="007301E8">
+      <w:r w:rsidRPr="0021784E">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018年加入方达律师事务所。在此之前，她曾在一家主要的英国律师事务所（Herbert Smith Freehills）工作5年。黄律师被《法律500强》（亚太区）评为方达的关键律师之一。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="007301E8" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="0021784E" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2074,1224 +2074,1224 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="009A3825"/>
+    <w:nsid w:val="011373F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD6EB8D6"/>
+    <w:tmpl w:val="DAD4B6C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08D63281"/>
+    <w:nsid w:val="022F0465"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2E2CC36A"/>
+    <w:tmpl w:val="F706376C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D286D87"/>
+    <w:nsid w:val="02437207"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FD8A199A"/>
+    <w:tmpl w:val="3D8A3F9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D6D3A2F"/>
+    <w:nsid w:val="04427988"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8196F8D4"/>
+    <w:tmpl w:val="BA968DF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DE24B4B"/>
+    <w:nsid w:val="06BC008A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="315CE702"/>
+    <w:tmpl w:val="54BAC182"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="153E21D4"/>
+    <w:nsid w:val="085975CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2938C59C"/>
+    <w:tmpl w:val="261E95EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15F4745B"/>
+    <w:nsid w:val="0F403DB7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F81612EC"/>
+    <w:tmpl w:val="C162806C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17A0047E"/>
+    <w:nsid w:val="0F6D0034"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4D263BE0"/>
+    <w:tmpl w:val="51CC7E8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C176391"/>
+    <w:nsid w:val="0FF96A14"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6DCCB3F6"/>
+    <w:tmpl w:val="5FDAC956"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E781577"/>
+    <w:nsid w:val="10DE355A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DC6CA3F8"/>
+    <w:tmpl w:val="0524B682"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FFC3351"/>
+    <w:nsid w:val="12D35105"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8044440C"/>
+    <w:tmpl w:val="348425AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21FC6D33"/>
+    <w:nsid w:val="13CB78D3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="44BA23BA"/>
+    <w:tmpl w:val="7326FD1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="225F570A"/>
+    <w:nsid w:val="141406A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="849AA542"/>
+    <w:tmpl w:val="CD88805E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C207B06"/>
+    <w:nsid w:val="14831246"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A5AB648"/>
+    <w:tmpl w:val="C382CEC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31931020"/>
+    <w:nsid w:val="1C5B06ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="82C661FA"/>
+    <w:tmpl w:val="3B96341C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="330337E4"/>
+    <w:nsid w:val="1CB91DCE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="402EA25E"/>
+    <w:tmpl w:val="82C64638"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33E0686E"/>
+    <w:nsid w:val="1CED7533"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FCB8B236"/>
+    <w:tmpl w:val="4EEAC7F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="341D0519"/>
+    <w:nsid w:val="214349C8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BA40AE9C"/>
+    <w:tmpl w:val="22C44172"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34427D7A"/>
+    <w:nsid w:val="253F2A0F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B7D63268"/>
+    <w:tmpl w:val="D416EEDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="363E2E4D"/>
+    <w:nsid w:val="25B555FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C5433B6"/>
+    <w:tmpl w:val="15CE0710"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3828215E"/>
+    <w:nsid w:val="28E21E71"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3078D862"/>
+    <w:tmpl w:val="BA62EB84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BA265A6"/>
+    <w:nsid w:val="2DBE1325"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A5A4F20A"/>
+    <w:tmpl w:val="001CAD96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E0B6D73"/>
+    <w:nsid w:val="2F26044F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="257C6610"/>
+    <w:tmpl w:val="CC021C0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40A957E6"/>
+    <w:nsid w:val="3769792E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B67AF020"/>
+    <w:tmpl w:val="C818C8FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4156517C"/>
+    <w:nsid w:val="37876E09"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="323EC860"/>
+    <w:tmpl w:val="0AE68D92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41726123"/>
+    <w:nsid w:val="3895765E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B36CDA60"/>
+    <w:tmpl w:val="E110E884"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41884050"/>
+    <w:nsid w:val="3A163095"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6B18E0AC"/>
+    <w:tmpl w:val="ACF251B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42086E3A"/>
+    <w:nsid w:val="3B027860"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="74E61602"/>
+    <w:tmpl w:val="540A9EF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B344F2A"/>
+    <w:nsid w:val="3D692EB4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A364D51A"/>
+    <w:tmpl w:val="E46200EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B4F666A"/>
+    <w:nsid w:val="42F43BC6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AAF04992"/>
+    <w:tmpl w:val="B4745E8E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="544106AF"/>
+    <w:nsid w:val="43460B26"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="85BAD2A0"/>
+    <w:tmpl w:val="FB081872"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CB55AD9"/>
+    <w:nsid w:val="436114FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="789EC0EA"/>
+    <w:tmpl w:val="629A0DCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D8171CB"/>
+    <w:nsid w:val="447C108B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="35626786"/>
+    <w:tmpl w:val="5E068880"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FEE7E6B"/>
+    <w:nsid w:val="474B3DF6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2B8CF530"/>
+    <w:tmpl w:val="876229F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60335703"/>
+    <w:nsid w:val="4A2A7D1E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A7F03C32"/>
+    <w:tmpl w:val="DE6EC48A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65D144E1"/>
+    <w:nsid w:val="4B413BB1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="243C812A"/>
+    <w:tmpl w:val="48902538"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6809764B"/>
+    <w:nsid w:val="4BD97B5D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9E3286E0"/>
+    <w:tmpl w:val="D28CE8F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68C76577"/>
+    <w:nsid w:val="4C4707B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9CE8632"/>
+    <w:tmpl w:val="6B867984"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AB20B0B"/>
+    <w:nsid w:val="4C7B62EE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C47427DE"/>
+    <w:tmpl w:val="ADEE086C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CFF4F98"/>
+    <w:nsid w:val="52D7405D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="18443CB0"/>
+    <w:tmpl w:val="F82C694A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DD26234"/>
+    <w:nsid w:val="54DD59DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E0A249D6"/>
+    <w:tmpl w:val="29C0162E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72A62620"/>
+    <w:nsid w:val="550D0A96"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4D94AC18"/>
+    <w:tmpl w:val="A3F45C4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72EC1FF3"/>
+    <w:nsid w:val="56E4417C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1C8A429E"/>
+    <w:tmpl w:val="3C1C8C4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="748B39E7"/>
+    <w:nsid w:val="687A6D4A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="367C9534"/>
+    <w:tmpl w:val="EC9EED66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="755807AA"/>
+    <w:nsid w:val="72880CE6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="917822CA"/>
+    <w:tmpl w:val="1F020CAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77361908"/>
+    <w:nsid w:val="74C44E5E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="77D252F8"/>
+    <w:tmpl w:val="4ECEC960"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="781C25D5"/>
+    <w:nsid w:val="77A84186"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9536B3C6"/>
+    <w:tmpl w:val="6FC8B976"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="790E57C2"/>
+    <w:nsid w:val="7A927A39"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="301AC8C2"/>
+    <w:tmpl w:val="1F020CAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FB76B47"/>
+    <w:nsid w:val="7BDF6579"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="85BAD2A0"/>
+    <w:tmpl w:val="DFA8C386"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="43">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="3">
-[...8 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="45">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="9">
-[...14 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="48">
     <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="15">
-[...100 lines deleted...]
-  </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="49"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3309,98 +3309,98 @@
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
+    <w:rsid w:val="0021784E"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
-    <w:rsid w:val="007301E8"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
@@ -4526,61 +4526,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007301E8"/>
+    <w:rsid w:val="0021784E"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007301E8"/>
+    <w:rsid w:val="0021784E"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4866,51 +4866,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{338AA8E4-420F-4D63-8DC8-709F242A7A27}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{087FB2C6-2985-43BD-9DD3-63195137B523}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>496</Words>
   <Characters>2833</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3323</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>