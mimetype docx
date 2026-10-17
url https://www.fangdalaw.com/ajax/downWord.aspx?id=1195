--- v1 (2026-08-14)
+++ v2 (2026-10-17)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="1C72C42B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+          <w:p w14:paraId="2C4F11E8" w14:textId="585FAEB6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="0021784E">
+            <w:r w:rsidRPr="009F70CB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>黄玥修</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="79DC71F8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+          <w:p w14:paraId="706EB16B" w14:textId="69BE6F34" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="0021784E">
+            <w:r w:rsidRPr="009F70CB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="190D3AD2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+          <w:p w14:paraId="6199424A" w14:textId="49BD1E18" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="0021784E">
+            <w:r w:rsidRPr="009F70CB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3749 1161 / +86 755 8159 3916 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="2B964A5B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+          <w:p w14:paraId="4F910ACA" w14:textId="77385063" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="0021784E">
+            <w:r w:rsidRPr="009F70CB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>helen.huang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="52FE327E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0021784E" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="79D86829" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009F70CB" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7CE3EDB4" wp14:editId="1B66EFCC">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E20DB1C" wp14:editId="3C5DA6DD">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="3FAF4426" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="0021784E" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="4670E5B8" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009F70CB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="0021784E">
+            <w:r w:rsidRPr="009F70CB">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>黄律师专长能源、基建、房地产与建筑工程业务，在境内外园区开发、机场、码头、各类电站、石油与天然气、矿业、物流及商业地产等基础设施与能源领域项目具有丰富经验，擅长并购、项目开发、项目融资、建筑工程等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39134787" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="30C9A9E0" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1437 +438,1437 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00E0DB92" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="177B19C6" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D9BCAE1" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="3FF7FA70" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="02B89893" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="7B7D7943" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港机场管理局：就其在大湾区投资开发并建设香港国际机场空港物流园提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4114428A" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="30E7E571" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港机场管理局：就其管理的香港国际机场与珠海金湾机场的合作及后续投资开发项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="596D3FD6" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="082AE8EB" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>招商局集团公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/大连港：就其在非洲通过与当地政府的合资项目公司融资、开发和建设一个总面积48.2平方公里的自由贸易区（至今非洲最大的园区），并就配套基础设施的建设和营运提供全面法律服务（该项目荣获《中国法律商务》</w:t>
       </w:r>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019年能源与基础设施项目年度最佳项目大奖</w:t>
       </w:r>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DDE082A" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="5867B280" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>深圳能源集团和中国电建集团国际工程：就其共同开发并建设位于巴布亚新几内亚的</w:t>
       </w:r>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>180MW的水电站项目提供全面法律服务。该项目完成后将提供巴新境内Yonki电网三分之一的供电量。项目采取国开行融资、中国制造机组、中国承建商及长期照付不议的购电合同。（该项目荣获《中国法律商务》</w:t>
       </w:r>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2021年能源与基础设施项目年度最佳项目大奖</w:t>
       </w:r>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>提名）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C38780D" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="0E8BA92E" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海电气：就其集团成员单位的多个海外新能源电站建设项目提供法律服务（包括光伏与风电站等）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D6E0088" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="3FDA1FF7" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>国家电网：就其集团某成员单位的约</w:t>
       </w:r>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10亿美元融资协议提供法律服务，并就其主要业务合同及合规事项提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34BBDA24" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="4E5536AF" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港电灯：就其多个境内新能源电站的营运与改扩建项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ECBC761" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="4B3DDC30" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>新能源电站整体出售项目：就中广核集团下属基金出售位于境内的多个新能源电站（包括风电站与光伏项目）提供法律服务，包括境外招标文件谈判、境内资产卖方尽调、与评级机构沟通标的资产问题等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60B9F285" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="2571DF6B" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>绿色电力交易项目：就某外资投建的新能源电站在境内的绿色电力交易及附带绿证交易项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CA595C3" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="77A0DC3F" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>生物质发电投资项目：就某保密国企客户投资某生物质发电开发及运营商项目提供法律服务，包括代表投资人对标的持有的逾</w:t>
       </w:r>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>35个在建中与投运的境内生活垃圾焚烧发电项目进行全面法律尽职调查、出具重大问题法律尽调报告等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28005ACA" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="165B36D4" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>固废综合利用项目：就某投资者投资开发境内固体废物综合利用项目（包括制氢设施）提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7117E888" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="25635FD5" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>菲律宾</w:t>
       </w:r>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>600MW风电及光伏电站开发项目：就某中国投资者收购菲律宾某50MW风电项目的股权并就该项目的项目融资及开发提供法律服务，项目总投资预计约1.2亿美元，为总计600MW多期开发项目的第一期。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E7355F0" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="08E39937" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>瑞典</w:t>
       </w:r>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>100MW风电站开发项目：就某中国投资者收购瑞典某100MW风电项目的股权，并就该项目的项目融资及建设开发提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EE4354E" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="5D14BAAB" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>招商港口：就其多个海外基础设施投资开发与项目融资项目提供法律服务（包括深水港码头、工业园区开发等）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C1AB5A9" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="7A3ECBCC" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国港湾：就其收购并开发海外某码头和仓库项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45C052CD" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="559E2146" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>厚朴基金：就其拟以</w:t>
       </w:r>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1.19亿美元收购海口美兰国际机场提供法律服务，包括对标的进行全面法律尽职调查等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72B8FC59" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="6C981974" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中车香港：就其多个海外轻轨投建项目提供法律服务（包括巴西、以色列等地），包括审阅并修改投标文件、联合体协议等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0653085A" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="4525C730" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港电灯：就其大鹏液化天然气接收站码头的营运提供法律咨询（包括谈判长期天然气销售和买卖协议等）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="445DD0ED" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="7C9E203B" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>成品油炼化及储运设施开发项目：就某中国国有企业拟议投资开发非洲某成品油炼化与储运设施项目提供法律服务，包括协助客户进行当地法律环境尽调，起草并谈判包括投资协议、股东协议在内的项目文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66997840" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="0F23A9F3" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国国有企业混合所有制改革基金：就其对港股上市的中广核矿业的投资提供法律服务。交易总金额约</w:t>
       </w:r>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>8亿港币，投资人出资将主要用于标的公司多个海外铀矿的开发与运营。包括代表混改基金及其基金管理人诚通混改对标的的全球资产进行全面法律尽职调查、出具重大问题法律尽调报告、谈判并修改交易文件、处理交易涉及的香港上市规则及美国制裁等问题</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B7CDE38" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="0C25AAB0" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>招商蛇口：就其投资重新开发东非某临近港区的地块项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C2C008" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="692946D2" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>核心商务区甲级写字楼出售项目：就某央企间接出售境内某核心商务区甲级写字楼及配套设施提供法律服务，交易适用国有产权转让程序，包括协助处理股东间的历史债权债务、谈判并修改交易文件等</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00EC5379" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="521E3658" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>巴布亚新几内亚老港区开发项目：就某中国投资者拟于巴布亚新几内亚老港区投资开发酒店和综合办公大楼项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AC95EDD" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="2094928C" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>尚颀资本：就其投资瑞浦能源提供全面法律服务，包括对标的公司和境内资产进行尽调，起草并谈判包括增资认购协议、股东协议在内的交易文件。标的公司瑞浦能源为一家大型车载动力电池研发、生产和销售企业。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A65D9CD" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="6595F7BE" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>工银国际：就其投资超聚变数字技术有限公司提供法律服务，交易总金额接近</w:t>
       </w:r>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿港币，包括对标的资产进行尽调、谈判并修改交易文件、协助搭建境内基金投资平台、协助转股交割并就交易过程中的合规监管问题提供咨询意见。标的公司超聚变数字技术为一家大型芯片研发、生产和销售企业。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41FD3517" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="45A06A47" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*联合光伏集团（招商新能源的附属公司）：就其收购六个位于英国的风电站资产包提供法律服务，包括对标的资产进行法律尽调、审阅并修改股权收购协议及其他交易文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0007E260" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="22CBA5DD" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*新能源电站投资项目：就某投资人对境内逾50个水电站的拟议投资提供法律服务，包括对标的资产进行全面法律尽调、审阅并修改交易文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51A3566D" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="747B1D1B" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*I Squared Capital：就其以约18.6亿美元收购和记电讯的固网服务业务提供法律服务，包括审阅并修改股权收购协议及其他交易文件（本交易荣获</w:t>
       </w:r>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ALB香港2018年度最佳并购交易（中等规模）大奖</w:t>
       </w:r>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0604F22D" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="0A665883" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*保利协鑫：就其总投资额超过40亿美元的埃塞俄比亚至吉布提液化天然气管道及液化设施的投资开发及建设提供法律服务，包括就跨境天然气输气管道、海上天然气液化设施和附属码头和配套基建设施的开发和建设起草和谈判项目文件（本项目荣获2017年</w:t>
       </w:r>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ALB中国法律年度能源及资源大奖</w:t>
       </w:r>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="687B5FEF" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="1C45402B" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*中石油集团公司：就其约48亿美元的伊朗第11期天然气田投资开发项目提供法律服务，该气田是全球最大的天然气田之一（由伊朗和卡塔尔共有），并就美国制裁对其伊朗投资的影响提供法律咨询</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24129394" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="0B257964" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*中石油集团公司：就其在非洲的投资项目完成后在当地设立当地实体提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26AC09C4" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="21067189" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*中海油集团公司：就其非洲某油气田投资开发项目的日常运营提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B2CE3A4" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="69AD4F87" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*中海油集团公司：就其海外液化天然气长期购销协议提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23768E40" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="032EB7EC" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*海外石油天然气投资项目：就某美元基金对英国、挪威和巴西油气田资产包的拟议投资提供法律服务，包括对标的资产进行全面法律尽调、审阅并修改交易文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5082BFCA" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="49E0ED65" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*境内石油天然气投资项目：就某境外投资人对境内2个油气田的拟议投资提供法律服务，包括对标的资产进行全面法律尽调、审阅并修改交易文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CD93EFB" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="43C5D15E" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*境内海上石油天然气投资项目：就某投资人以竞标方式对境内某在产海上油田的拟议投资提供法律服务，包括对标的资产进行全面法律尽调、审阅并修改交易文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="747D51A3" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="7BE1A5D8" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*马来西亚浮式液化天然气生产设施投资项目：就某亚洲油田服务商在其马来西亚油气田投资建设逾4亿美元浮式液化天然气生产储卸设施项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="376E8E4F" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="15F70CF6" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*非洲浮式液化天然气生产设施投资项目：就某日本联合体对拟用于西非的浮式液化天然气生产储卸设施的投资提供法律服务，包括对标的资产进行法律尽调、审阅并修改股权收购协议及其他交易文件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC6E882" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="1BE8AD22" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*非洲浮式液化天然气生产设施投资项目：就某澳大利亚石油公司投资建设拟用于非洲的浮式液化天然气生产储卸设施项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="368E273B" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="163D8605" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>*钻井服务协议法律服务项目：就某俄罗斯石油公司海上钻井服务协议的审查和修订提供法律服务   *代表黄律师加入方达前的代表性经验</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AA47023" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="70A6624A" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64BD886E" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="291366F9" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港大学法学院，</w:t>
       </w:r>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>PCLL，2013</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BFC1E89" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="24D5ABF1" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英国</w:t>
       </w:r>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BPP大学法律学院 ，GDL，2012</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A1E03BD" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="019F4F96" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2011</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51564D8F" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="641A1D86" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ACF099B" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="19F6F5AA" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区执业律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39D65600" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="20C60B07" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>通过中华人民共和国司法考试</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C7087FA" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="667B68F1" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F5DB6AB" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="71CED051" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="216AA300" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="5F288AB0" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E8A23DC" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="43C0E5AA" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67CD5F42" w14:textId="77777777" w:rsidR="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="2AA7A617" w14:textId="77777777" w:rsidR="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="5723B274" w:rsidR="00A46A04" w:rsidRPr="0021784E" w:rsidRDefault="0021784E" w:rsidP="0021784E">
+    <w:p w14:paraId="4F0A196B" w14:textId="7888810F" w:rsidR="00A46A04" w:rsidRPr="009F70CB" w:rsidRDefault="009F70CB" w:rsidP="009F70CB">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>黄律师自</w:t>
       </w:r>
-      <w:r w:rsidRPr="0021784E">
+      <w:r w:rsidRPr="009F70CB">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2018年加入方达律师事务所。在此之前，她曾在一家主要的英国律师事务所（Herbert Smith Freehills）工作5年。黄律师被《法律500强》（亚太区）评为方达的关键律师之一。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="0021784E" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="009F70CB" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2074,1224 +2074,1224 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="011373F2"/>
+    <w:nsid w:val="06715603"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DAD4B6C8"/>
+    <w:tmpl w:val="2ECCBCFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="022F0465"/>
+    <w:nsid w:val="06982EB8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F706376C"/>
+    <w:tmpl w:val="58D68DBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02437207"/>
+    <w:nsid w:val="0D3A1D58"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D8A3F9A"/>
+    <w:tmpl w:val="59C4449E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04427988"/>
+    <w:nsid w:val="0D84239D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BA968DF2"/>
+    <w:tmpl w:val="F9B09FB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06BC008A"/>
+    <w:nsid w:val="0DF94E3A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="54BAC182"/>
+    <w:tmpl w:val="E63C26E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="085975CC"/>
+    <w:nsid w:val="0F9323FD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="261E95EE"/>
+    <w:tmpl w:val="291EC8F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F403DB7"/>
+    <w:nsid w:val="10095A4C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C162806C"/>
+    <w:tmpl w:val="22BCF3A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F6D0034"/>
+    <w:nsid w:val="111165E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="51CC7E8A"/>
+    <w:tmpl w:val="489CF54E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FF96A14"/>
+    <w:nsid w:val="114C5375"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5FDAC956"/>
+    <w:tmpl w:val="C1EE79AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10DE355A"/>
+    <w:nsid w:val="11AA5966"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0524B682"/>
+    <w:tmpl w:val="9C2A884A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12D35105"/>
+    <w:nsid w:val="14B34A4E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="348425AC"/>
+    <w:tmpl w:val="3DDCB3E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13CB78D3"/>
+    <w:nsid w:val="175842BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7326FD1A"/>
+    <w:tmpl w:val="169EFC7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="141406A3"/>
+    <w:nsid w:val="1CF3506A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CD88805E"/>
+    <w:tmpl w:val="3564B1A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14831246"/>
+    <w:nsid w:val="1E832EA6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C382CEC6"/>
+    <w:tmpl w:val="D16A5658"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C5B06ED"/>
+    <w:nsid w:val="1EAA21E9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3B96341C"/>
+    <w:tmpl w:val="49ACB94C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CB91DCE"/>
+    <w:nsid w:val="1FC62525"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="82C64638"/>
+    <w:tmpl w:val="727EE74A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CED7533"/>
+    <w:nsid w:val="202266DF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4EEAC7F4"/>
+    <w:tmpl w:val="CEDEA242"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="214349C8"/>
+    <w:nsid w:val="209E7649"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22C44172"/>
+    <w:tmpl w:val="B682128E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="253F2A0F"/>
+    <w:nsid w:val="25741E49"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D416EEDE"/>
+    <w:tmpl w:val="9F565558"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25B555FE"/>
+    <w:nsid w:val="27B34687"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15CE0710"/>
+    <w:tmpl w:val="81C03DD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28E21E71"/>
+    <w:nsid w:val="2B790EC1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BA62EB84"/>
+    <w:tmpl w:val="0266781C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DBE1325"/>
+    <w:nsid w:val="2D6E1F4E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="001CAD96"/>
+    <w:tmpl w:val="4F96B15A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F26044F"/>
+    <w:nsid w:val="2F21511E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CC021C0E"/>
+    <w:tmpl w:val="C512F6E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3769792E"/>
+    <w:nsid w:val="348A4BBE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C818C8FC"/>
+    <w:tmpl w:val="D32A768E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37876E09"/>
+    <w:nsid w:val="39467C14"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0AE68D92"/>
+    <w:tmpl w:val="8BFCAA06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3895765E"/>
+    <w:nsid w:val="3B6A1C74"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E110E884"/>
+    <w:tmpl w:val="B7BE7A56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A163095"/>
+    <w:nsid w:val="415225D3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ACF251B0"/>
+    <w:tmpl w:val="2E6EBB26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B027860"/>
+    <w:nsid w:val="46D35A4B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="540A9EF0"/>
+    <w:tmpl w:val="A56A6EC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D692EB4"/>
+    <w:nsid w:val="4858190B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E46200EC"/>
+    <w:tmpl w:val="BFD83662"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42F43BC6"/>
+    <w:nsid w:val="4BD73984"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B4745E8E"/>
+    <w:tmpl w:val="4F96B15A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43460B26"/>
+    <w:nsid w:val="4FDD255D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FB081872"/>
+    <w:tmpl w:val="C4FA5BF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="436114FF"/>
+    <w:nsid w:val="503F43B6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="629A0DCA"/>
+    <w:tmpl w:val="731C8954"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="447C108B"/>
+    <w:nsid w:val="529A299B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5E068880"/>
+    <w:tmpl w:val="211A6B6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="474B3DF6"/>
+    <w:nsid w:val="5B9B1396"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="876229F0"/>
+    <w:tmpl w:val="4300AEE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A2A7D1E"/>
+    <w:nsid w:val="61D14958"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE6EC48A"/>
+    <w:tmpl w:val="D77E9FAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B413BB1"/>
+    <w:nsid w:val="62C26FCB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="48902538"/>
+    <w:tmpl w:val="83F85F94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BD97B5D"/>
+    <w:nsid w:val="637415DA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D28CE8F0"/>
+    <w:tmpl w:val="0BE82126"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C4707B8"/>
+    <w:nsid w:val="63BC5DE0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6B867984"/>
+    <w:tmpl w:val="06229C0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C7B62EE"/>
+    <w:nsid w:val="662869D3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ADEE086C"/>
+    <w:tmpl w:val="46AA3C8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52D7405D"/>
+    <w:nsid w:val="66B32B5C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F82C694A"/>
+    <w:tmpl w:val="471EA0D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54DD59DD"/>
+    <w:nsid w:val="66B917B5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="29C0162E"/>
+    <w:tmpl w:val="F6861DA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="550D0A96"/>
+    <w:nsid w:val="6D6F08C5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A3F45C4E"/>
+    <w:tmpl w:val="52CA75C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56E4417C"/>
+    <w:nsid w:val="6E0F152D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3C1C8C4E"/>
+    <w:tmpl w:val="AE8EF82E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="687A6D4A"/>
+    <w:nsid w:val="6FD17237"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EC9EED66"/>
+    <w:tmpl w:val="B5AAAA02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72880CE6"/>
+    <w:nsid w:val="7144134C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1F020CAE"/>
+    <w:tmpl w:val="F12CE028"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74C44E5E"/>
+    <w:nsid w:val="720916FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4ECEC960"/>
+    <w:tmpl w:val="A8C28478"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77A84186"/>
+    <w:nsid w:val="74CC031E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6FC8B976"/>
+    <w:tmpl w:val="EC16A420"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A927A39"/>
+    <w:nsid w:val="763B09AD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1F020CAE"/>
+    <w:tmpl w:val="E44487CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7BDF6579"/>
+    <w:nsid w:val="7A207EBB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DFA8C386"/>
+    <w:tmpl w:val="B7502CAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="36"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="46"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="6">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="7">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="47">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="8">
-[...20 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="48">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="16">
-[...68 lines deleted...]
-  <w:num w:numId="39">
+  <w:num w:numId="49">
     <w:abstractNumId w:val="21"/>
-  </w:num>
-[...28 lines deleted...]
-    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="49"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3309,51 +3309,50 @@
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
-    <w:rsid w:val="0021784E"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
@@ -3395,50 +3394,51 @@
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
+    <w:rsid w:val="009F70CB"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
@@ -4526,61 +4526,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0021784E"/>
+    <w:rsid w:val="009F70CB"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0021784E"/>
+    <w:rsid w:val="009F70CB"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4866,51 +4866,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{087FB2C6-2985-43BD-9DD3-63195137B523}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D8DA9CC0-2330-4548-BE79-AB5805790886}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>496</Words>
   <Characters>2833</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>23</Lines>
   <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>3323</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>