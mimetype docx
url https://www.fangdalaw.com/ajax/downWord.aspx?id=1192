--- v0 (2026-06-19)
+++ v1 (2026-06-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="61FE0033" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00365728" w:rsidP="00365728">
+          <w:p w14:paraId="2C4F11E8" w14:textId="0CF3BD46" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00036A19" w:rsidP="00036A19">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00365728">
+            <w:r w:rsidRPr="00036A19">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>余禕菲</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="685A8628" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00365728" w:rsidP="00365728">
+          <w:p w14:paraId="706EB16B" w14:textId="7DB0EA76" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00036A19" w:rsidP="00036A19">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00365728">
+            <w:r w:rsidRPr="00036A19">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="73D9A05E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00365728" w:rsidP="00365728">
+          <w:p w14:paraId="6199424A" w14:textId="071FAE60" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00036A19" w:rsidP="00036A19">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00365728">
+            <w:r w:rsidRPr="00036A19">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1071 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="7EEA2F4E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00365728" w:rsidP="00365728">
+          <w:p w14:paraId="4F910ACA" w14:textId="657155F1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00036A19" w:rsidP="00036A19">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00365728">
+            <w:r w:rsidRPr="00036A19">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>emily.yu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="07A87223" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00365728" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="21602350" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00036A19" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="642F6973" wp14:editId="09E8BC05">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="00378969" wp14:editId="5D61D10E">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="7925B898" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00365728" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="47FAD9D0" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00036A19" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00365728">
+            <w:r w:rsidRPr="00036A19">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>余禕菲律师的主要执业领域为私募基金设立、金融合规和公司一般法律事务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F3513A8" w14:textId="77777777" w:rsidR="00365728" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="211A07F6" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,939 +438,939 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="241D8446" w14:textId="77777777" w:rsidR="00365728" w:rsidRDefault="00365728" w:rsidP="00365728">
+    <w:p w14:paraId="7C1DD84D" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00365728">
+      <w:r w:rsidRPr="00036A19">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73711390" w14:textId="77777777" w:rsidR="00365728" w:rsidRDefault="00365728" w:rsidP="00365728">
+    <w:p w14:paraId="2B11DF00" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00365728">
+      <w:r w:rsidRPr="00036A19">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募基金设立项目（代表发起人）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B12622C" w14:textId="77777777" w:rsidR="00365728" w:rsidRDefault="00365728" w:rsidP="00365728">
+    <w:p w14:paraId="54715D0A" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00365728">
+      <w:r w:rsidRPr="00036A19">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表四源合设立四源合钢铁产业调整基金并参与重钢股份破产重整，并就其后续基金设立和日常合规性问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6980BB6A" w14:textId="77777777" w:rsidR="00365728" w:rsidRDefault="00365728" w:rsidP="00365728">
+    <w:p w14:paraId="32281AFA" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00365728">
+      <w:r w:rsidRPr="00036A19">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表加拿大鲍尔集团设立并申请外商独资的私募证券投资基金管理人，并就其日常合规性问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CF937C5" w14:textId="77777777" w:rsidR="00365728" w:rsidRDefault="00365728" w:rsidP="00365728">
+    <w:p w14:paraId="29354799" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00365728">
+      <w:r w:rsidRPr="00036A19">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表加拿大鲍尔集团设立并申请外商独资的私募证券投资基金管理人，并就其日常合规性问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04923A37" w14:textId="77777777" w:rsidR="00365728" w:rsidRDefault="00365728" w:rsidP="00365728">
+    <w:p w14:paraId="493E9475" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00365728">
+      <w:r w:rsidRPr="00036A19">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表菜鸟网络与中国人寿设立首支人民币物流仓储基金，并就其日常合规性问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="483E049B" w14:textId="77777777" w:rsidR="00365728" w:rsidRDefault="00365728" w:rsidP="00365728">
+    <w:p w14:paraId="48C62CDE" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00365728">
+      <w:r w:rsidRPr="00036A19">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云锋资本设立四期人民币基金及若干支特殊目的基金，并就其日常合规性问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50A531C6" w14:textId="77777777" w:rsidR="00365728" w:rsidRDefault="00365728" w:rsidP="00365728">
+    <w:p w14:paraId="5D1D1D75" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00365728">
+      <w:r w:rsidRPr="00036A19">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表凯德投资设立首支中国产业园核心型人民币基金</w:t>
       </w:r>
-      <w:r w:rsidRPr="00365728">
+      <w:r w:rsidRPr="00036A19">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>I期，并就其后续基金设立和日常合规性问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="766CE893" w14:textId="77777777" w:rsidR="00365728" w:rsidRDefault="00365728" w:rsidP="00365728">
+    <w:p w14:paraId="1EB129D7" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00365728">
+      <w:r w:rsidRPr="00036A19">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表嘉御资本设立三期人民币基金及其平行基金，并就其后续基金设立和日常合规性问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="771D8999" w14:textId="77777777" w:rsidR="00365728" w:rsidRDefault="00365728" w:rsidP="00365728">
+    <w:p w14:paraId="1E30B2F0" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00365728">
+      <w:r w:rsidRPr="00036A19">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表沄柏资本设立安徽沄徽数字文化科技投资基金及其联接基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DAE8870" w14:textId="77777777" w:rsidR="00365728" w:rsidRDefault="00365728" w:rsidP="00365728">
+    <w:p w14:paraId="336D876A" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00365728">
+      <w:r w:rsidRPr="00036A19">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表纪源资本设立二期人民币基金及其平行基金、联接基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36733953" w14:textId="77777777" w:rsidR="00365728" w:rsidRDefault="00365728" w:rsidP="00365728">
+    <w:p w14:paraId="3755F330" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00365728">
+      <w:r w:rsidRPr="00036A19">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宜兴光控投资设立三期人民币基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A26A871" w14:textId="77777777" w:rsidR="00365728" w:rsidRDefault="00365728" w:rsidP="00365728">
+    <w:p w14:paraId="7D34B980" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00365728">
+      <w:r w:rsidRPr="00036A19">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金资本设立若干支人民币基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F87F7D9" w14:textId="77777777" w:rsidR="00365728" w:rsidRDefault="00365728" w:rsidP="00365728">
+    <w:p w14:paraId="2F961479" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00365728">
+      <w:r w:rsidRPr="00036A19">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募基金设立项目（代表投资人）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67E33509" w14:textId="77777777" w:rsidR="00365728" w:rsidRDefault="00365728" w:rsidP="00365728">
+    <w:p w14:paraId="0226DBC8" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00365728">
+      <w:r w:rsidRPr="00036A19">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为飞利浦投资启明创投七期人民币基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F4E5F43" w14:textId="77777777" w:rsidR="00365728" w:rsidRDefault="00365728" w:rsidP="00365728">
+    <w:p w14:paraId="3449B2DA" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00365728">
+      <w:r w:rsidRPr="00036A19">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为索尔维投资沃衍资本三期基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10EEDE4D" w14:textId="77777777" w:rsidR="00365728" w:rsidRDefault="00365728" w:rsidP="00365728">
+    <w:p w14:paraId="7CA4A318" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00365728">
+      <w:r w:rsidRPr="00036A19">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国寿基金投资崇凯创投旗下的通和二期基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41A78DBB" w14:textId="77777777" w:rsidR="00365728" w:rsidRDefault="00365728" w:rsidP="00365728">
+    <w:p w14:paraId="6C76763B" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00365728">
+      <w:r w:rsidRPr="00036A19">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为中金引导基金投资若干支下层基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="360DC317" w14:textId="77777777" w:rsidR="00365728" w:rsidRDefault="00365728" w:rsidP="00365728">
+    <w:p w14:paraId="2EA57C79" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00365728">
+      <w:r w:rsidRPr="00036A19">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为建信资管的母公司建信人寿投资若干支下层基金提供法律服务，并为建信资管（作为保险资产管理公司）日常合规性问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4178E3C6" w14:textId="77777777" w:rsidR="00365728" w:rsidRDefault="00365728" w:rsidP="00365728">
+    <w:p w14:paraId="3DBA8F16" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00365728">
+      <w:r w:rsidRPr="00036A19">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为南京银行通过单一资金信托投资上海集成电路装备材料产业投资基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35A9DB4A" w14:textId="77777777" w:rsidR="00365728" w:rsidRDefault="00365728" w:rsidP="00365728">
+    <w:p w14:paraId="4C975617" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00365728">
+      <w:r w:rsidRPr="00036A19">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为上海科创中心一期基金投资德同资本基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6EDEEA3B" w14:textId="77777777" w:rsidR="00365728" w:rsidRDefault="00365728" w:rsidP="00365728">
+    <w:p w14:paraId="16A0C655" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00365728">
+      <w:r w:rsidRPr="00036A19">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为上海市创业投资引导基金投资若干支下层基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54B8D234" w14:textId="77777777" w:rsidR="00365728" w:rsidRDefault="00365728" w:rsidP="00365728">
+    <w:p w14:paraId="67443A75" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00365728">
+      <w:r w:rsidRPr="00036A19">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家宁波企业投资中信资本基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28F0F5F4" w14:textId="77777777" w:rsidR="00365728" w:rsidRDefault="00365728" w:rsidP="00365728">
+    <w:p w14:paraId="0F267673" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00365728">
+      <w:r w:rsidRPr="00036A19">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为太平洋人寿投资黑石境外开放式地产基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45FD010B" w14:textId="77777777" w:rsidR="00365728" w:rsidRDefault="00365728" w:rsidP="00365728">
+    <w:p w14:paraId="10C54E12" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00365728">
+      <w:r w:rsidRPr="00036A19">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为浙民投投资美元基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70077CDD" w14:textId="77777777" w:rsidR="00365728" w:rsidRDefault="00365728" w:rsidP="00365728">
+    <w:p w14:paraId="313ACC4E" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00365728">
+      <w:r w:rsidRPr="00036A19">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金融合规和公司一般法律事务项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="151F3ED0" w14:textId="77777777" w:rsidR="00365728" w:rsidRDefault="00365728" w:rsidP="00365728">
+    <w:p w14:paraId="651C0A16" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00365728">
+      <w:r w:rsidRPr="00036A19">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00365728">
+      <w:r w:rsidRPr="00036A19">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TPG在上海及重庆设立的两支人民币基金及QFLP基金日常合规性问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B9FE559" w14:textId="77777777" w:rsidR="00365728" w:rsidRDefault="00365728" w:rsidP="00365728">
+    <w:p w14:paraId="54E62F5E" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00365728">
+      <w:r w:rsidRPr="00036A19">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为黑石在上海设立的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00365728">
+      <w:r w:rsidRPr="00036A19">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>QFLP基金日常合规性问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AE30E52" w14:textId="77777777" w:rsidR="00365728" w:rsidRDefault="00365728" w:rsidP="00365728">
+    <w:p w14:paraId="74ED215D" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00365728">
+      <w:r w:rsidRPr="00036A19">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为景顺在上海及深圳设立的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00365728">
+      <w:r w:rsidRPr="00036A19">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>QFLP基金等主体日常合规性问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06EE5AB3" w14:textId="77777777" w:rsidR="00365728" w:rsidRDefault="00365728" w:rsidP="00365728">
+    <w:p w14:paraId="5ABB8167" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00365728">
+      <w:r w:rsidRPr="00036A19">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为盘实资本旗下的人民币基金日常合规性问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="748BFDCF" w14:textId="77777777" w:rsidR="00365728" w:rsidRDefault="00365728" w:rsidP="00365728">
+    <w:p w14:paraId="1BE17E06" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00365728">
+      <w:r w:rsidRPr="00036A19">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为中欧盛世（作为基金管理公司子公司）日常合规性问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17CC2278" w14:textId="77777777" w:rsidR="00365728" w:rsidRDefault="00365728" w:rsidP="00365728">
+    <w:p w14:paraId="280ECE25" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00365728">
+      <w:r w:rsidRPr="00036A19">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为若干家行业知名企业提供与私募基金相关的公司常法咨询、交易结构搭建、清算注销和涉诉案件等方面的法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A6875FB" w14:textId="77777777" w:rsidR="00365728" w:rsidRDefault="00365728" w:rsidP="00365728">
+    <w:p w14:paraId="2ABC34CF" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00365728">
+      <w:r w:rsidRPr="00036A19">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18C44EC3" w14:textId="77777777" w:rsidR="00365728" w:rsidRDefault="00365728" w:rsidP="00365728">
+    <w:p w14:paraId="732CF742" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00365728">
+      <w:r w:rsidRPr="00036A19">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国埃默里大学，法律硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48867EA4" w14:textId="77777777" w:rsidR="00365728" w:rsidRDefault="00365728" w:rsidP="00365728">
+    <w:p w14:paraId="74CCB8CE" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00365728">
+      <w:r w:rsidRPr="00036A19">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海交通大学，法律硕士（法学）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0159A3FB" w14:textId="77777777" w:rsidR="00365728" w:rsidRDefault="00365728" w:rsidP="00365728">
+    <w:p w14:paraId="73B9F9B8" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00365728">
+      <w:r w:rsidRPr="00036A19">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海交通大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16E2F033" w14:textId="77777777" w:rsidR="00365728" w:rsidRDefault="00365728" w:rsidP="00365728">
+    <w:p w14:paraId="794D1982" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00365728">
+      <w:r w:rsidRPr="00036A19">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24EC46AF" w14:textId="77777777" w:rsidR="00365728" w:rsidRDefault="00365728" w:rsidP="00365728">
+    <w:p w14:paraId="719FD693" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00365728">
+      <w:r w:rsidRPr="00036A19">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59A43923" w14:textId="77777777" w:rsidR="00365728" w:rsidRDefault="00365728" w:rsidP="00365728">
+    <w:p w14:paraId="14F23367" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00365728">
+      <w:r w:rsidRPr="00036A19">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="46591D1F" w:rsidR="00A46A04" w:rsidRPr="00365728" w:rsidRDefault="00365728" w:rsidP="00365728">
+    <w:p w14:paraId="4F0A196B" w14:textId="71EDF4B8" w:rsidR="00A46A04" w:rsidRPr="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00365728">
+      <w:r w:rsidRPr="00036A19">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>余禕菲律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00365728">
+      <w:r w:rsidRPr="00036A19">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2016年加入方达律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00365728" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00036A19" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1576,323 +1576,344 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="046133AC"/>
+    <w:nsid w:val="039A50B6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C170981A"/>
+    <w:tmpl w:val="D6701834"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04BB3375"/>
+    <w:nsid w:val="0E3A6E02"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="98184A18"/>
+    <w:tmpl w:val="B5945EBC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07992202"/>
+    <w:nsid w:val="0FC93B80"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="704A5694"/>
+    <w:tmpl w:val="E9C83812"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="092163DC"/>
+    <w:nsid w:val="0FD34E95"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C77C656E"/>
+    <w:tmpl w:val="C9B821C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="095532B7"/>
+    <w:nsid w:val="155648AF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4A2CCB3A"/>
+    <w:tmpl w:val="356AA116"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09A113C6"/>
+    <w:nsid w:val="1A2712B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CDE2D6A6"/>
+    <w:tmpl w:val="39444034"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14CB64A4"/>
+    <w:nsid w:val="1AE57737"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE3E20A4"/>
+    <w:tmpl w:val="256AD9B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1574358E"/>
+    <w:nsid w:val="1C231A2A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="50D2DE56"/>
+    <w:tmpl w:val="A1A25834"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="169A4DB5"/>
+    <w:nsid w:val="1FD86558"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="13ECA3AC"/>
+    <w:tmpl w:val="26FE5BD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16E74C11"/>
+    <w:nsid w:val="20784FA7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="587A94BC"/>
+    <w:tmpl w:val="89AC3336"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BA3051B"/>
+    <w:nsid w:val="215F0425"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="45DC9926"/>
+    <w:tmpl w:val="A1A25834"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E804E59"/>
+    <w:nsid w:val="221A07B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22FEB68E"/>
+    <w:tmpl w:val="AD040CC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22C63D26"/>
+    <w:nsid w:val="22C23753"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C9E012B2"/>
+    <w:tmpl w:val="FDD2F2EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="252F38BC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DAB04F24"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1961,135 +1982,156 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="334776C2"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30ED3D9D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D75C8864"/>
+    <w:tmpl w:val="42D07ACA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="363665CB"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="313A3C81"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="405C9888"/>
+    <w:tmpl w:val="AE7E85D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A4B7DE5"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3246707C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="133AE23E"/>
+    <w:tmpl w:val="32BE2A90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B4D46F3"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="371A3028"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62549FC6"/>
+    <w:tmpl w:val="56C8C3E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A3827D7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5D40D740"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2161,592 +2203,550 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A0722A3"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F4C1413"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3E521EA2"/>
+    <w:tmpl w:val="AFD87A58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52071046"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41965452"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="03A41D14"/>
+    <w:tmpl w:val="59466664"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52D80074"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43264915"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C77C656E"/>
+    <w:tmpl w:val="7BAE2016"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55B96547"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45951C2A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9EC0AECA"/>
+    <w:tmpl w:val="B0DC9002"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="564E3D4F"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49626DED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3C420C22"/>
+    <w:tmpl w:val="15164808"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AE00639"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AD22D9A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8542D1EA"/>
+    <w:tmpl w:val="B8F2AB66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EB341E2"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4FE65E82"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8DE985E"/>
+    <w:tmpl w:val="40D8159C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60585E0A"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52AB274B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="17C2B6E6"/>
+    <w:tmpl w:val="6C568434"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="616E00E9"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59764207"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="650ACDEA"/>
+    <w:tmpl w:val="CBB2F564"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61913D48"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="722545F5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8E9C6944"/>
+    <w:tmpl w:val="2F3EEE60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65FA7FA4"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72311A78"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9880DCA6"/>
+    <w:tmpl w:val="E43A1830"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A8D6478"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7AFD0CA8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB5C118A"/>
+    <w:tmpl w:val="6F6E2BAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DD55160"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CBA468B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="404060EE"/>
+    <w:tmpl w:val="64B4C3E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73E86436"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DF03DA3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E36A1916"/>
+    <w:tmpl w:val="841A4694"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74CE4E2F"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7EB40F7A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6C0980E"/>
+    <w:tmpl w:val="D6A04E08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-[...40 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="31">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="6">
-[...11 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="11">
-[...8 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="34">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="15">
-[...26 lines deleted...]
-  <w:num w:numId="24">
+  <w:num w:numId="35">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="25">
-[...31 lines deleted...]
-  </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
+    <w:rsid w:val="00036A19"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
-    <w:rsid w:val="00365728"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
@@ -3902,61 +3902,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00365728"/>
+    <w:rsid w:val="00036A19"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00365728"/>
+    <w:rsid w:val="00036A19"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4242,51 +4242,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{5B06ABE7-EB31-4BA9-99C9-250135C1EA53}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9693C0C3-44FA-4D03-B9D9-502E6CD168D0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>179</Words>
   <Characters>1024</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1201</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>