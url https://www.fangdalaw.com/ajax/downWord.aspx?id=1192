--- v1 (2026-06-19)
+++ v2 (2026-08-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="0CF3BD46" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00036A19" w:rsidP="00036A19">
+          <w:p w14:paraId="2C4F11E8" w14:textId="43DCB32B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000B2012" w:rsidP="000B2012">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00036A19">
+            <w:r w:rsidRPr="000B2012">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>余禕菲</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="7DB0EA76" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00036A19" w:rsidP="00036A19">
+          <w:p w14:paraId="706EB16B" w14:textId="04D24DD2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000B2012" w:rsidP="000B2012">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00036A19">
+            <w:r w:rsidRPr="000B2012">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="071FAE60" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00036A19" w:rsidP="00036A19">
+          <w:p w14:paraId="6199424A" w14:textId="1300128F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000B2012" w:rsidP="000B2012">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00036A19">
+            <w:r w:rsidRPr="000B2012">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1071 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="657155F1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00036A19" w:rsidP="00036A19">
+          <w:p w14:paraId="4F910ACA" w14:textId="04D4C44E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000B2012" w:rsidP="000B2012">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00036A19">
+            <w:r w:rsidRPr="000B2012">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>emily.yu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="21602350" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00036A19" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="4210C01F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000B2012" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="00378969" wp14:editId="5D61D10E">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17A74C11" wp14:editId="5B058C70">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="47FAD9D0" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00036A19" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="717B9B55" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="000B2012" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00036A19">
+            <w:r w:rsidRPr="000B2012">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>余禕菲律师的主要执业领域为私募基金设立、金融合规和公司一般法律事务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="211A07F6" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="61F4ECB1" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,939 +438,939 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C1DD84D" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
+    <w:p w14:paraId="07F44267" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00036A19">
+      <w:r w:rsidRPr="000B2012">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B11DF00" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
+    <w:p w14:paraId="67A3CEDF" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00036A19">
+      <w:r w:rsidRPr="000B2012">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募基金设立项目（代表发起人）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54715D0A" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
+    <w:p w14:paraId="28F1E02F" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00036A19">
+      <w:r w:rsidRPr="000B2012">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表四源合设立四源合钢铁产业调整基金并参与重钢股份破产重整，并就其后续基金设立和日常合规性问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32281AFA" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
+    <w:p w14:paraId="6384A26E" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00036A19">
+      <w:r w:rsidRPr="000B2012">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表加拿大鲍尔集团设立并申请外商独资的私募证券投资基金管理人，并就其日常合规性问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29354799" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
+    <w:p w14:paraId="1BD2E8B0" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00036A19">
+      <w:r w:rsidRPr="000B2012">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表加拿大鲍尔集团设立并申请外商独资的私募证券投资基金管理人，并就其日常合规性问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="493E9475" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
+    <w:p w14:paraId="15916D37" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00036A19">
+      <w:r w:rsidRPr="000B2012">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表菜鸟网络与中国人寿设立首支人民币物流仓储基金，并就其日常合规性问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48C62CDE" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
+    <w:p w14:paraId="5B34D85D" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00036A19">
+      <w:r w:rsidRPr="000B2012">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云锋资本设立四期人民币基金及若干支特殊目的基金，并就其日常合规性问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D1D1D75" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
+    <w:p w14:paraId="466CD395" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00036A19">
+      <w:r w:rsidRPr="000B2012">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表凯德投资设立首支中国产业园核心型人民币基金</w:t>
       </w:r>
-      <w:r w:rsidRPr="00036A19">
+      <w:r w:rsidRPr="000B2012">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>I期，并就其后续基金设立和日常合规性问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EB129D7" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
+    <w:p w14:paraId="4E600FE2" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00036A19">
+      <w:r w:rsidRPr="000B2012">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表嘉御资本设立三期人民币基金及其平行基金，并就其后续基金设立和日常合规性问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E30B2F0" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
+    <w:p w14:paraId="192F6395" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00036A19">
+      <w:r w:rsidRPr="000B2012">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表沄柏资本设立安徽沄徽数字文化科技投资基金及其联接基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="336D876A" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
+    <w:p w14:paraId="0AB454DE" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00036A19">
+      <w:r w:rsidRPr="000B2012">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表纪源资本设立二期人民币基金及其平行基金、联接基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3755F330" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
+    <w:p w14:paraId="755538AB" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00036A19">
+      <w:r w:rsidRPr="000B2012">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宜兴光控投资设立三期人民币基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D34B980" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
+    <w:p w14:paraId="6E8F5837" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00036A19">
+      <w:r w:rsidRPr="000B2012">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金资本设立若干支人民币基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F961479" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
+    <w:p w14:paraId="3306C202" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00036A19">
+      <w:r w:rsidRPr="000B2012">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募基金设立项目（代表投资人）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0226DBC8" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
+    <w:p w14:paraId="7BD3E00E" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00036A19">
+      <w:r w:rsidRPr="000B2012">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为飞利浦投资启明创投七期人民币基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3449B2DA" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
+    <w:p w14:paraId="33679E71" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00036A19">
+      <w:r w:rsidRPr="000B2012">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为索尔维投资沃衍资本三期基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CA4A318" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
+    <w:p w14:paraId="036E6E56" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00036A19">
+      <w:r w:rsidRPr="000B2012">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国寿基金投资崇凯创投旗下的通和二期基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C76763B" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
+    <w:p w14:paraId="6539440A" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00036A19">
+      <w:r w:rsidRPr="000B2012">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为中金引导基金投资若干支下层基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EA57C79" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
+    <w:p w14:paraId="55FA795B" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00036A19">
+      <w:r w:rsidRPr="000B2012">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为建信资管的母公司建信人寿投资若干支下层基金提供法律服务，并为建信资管（作为保险资产管理公司）日常合规性问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DBA8F16" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
+    <w:p w14:paraId="511BFBF8" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00036A19">
+      <w:r w:rsidRPr="000B2012">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为南京银行通过单一资金信托投资上海集成电路装备材料产业投资基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C975617" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
+    <w:p w14:paraId="3F499D82" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00036A19">
+      <w:r w:rsidRPr="000B2012">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为上海科创中心一期基金投资德同资本基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16A0C655" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
+    <w:p w14:paraId="5D43330A" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00036A19">
+      <w:r w:rsidRPr="000B2012">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为上海市创业投资引导基金投资若干支下层基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67443A75" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
+    <w:p w14:paraId="05AC3D72" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00036A19">
+      <w:r w:rsidRPr="000B2012">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家宁波企业投资中信资本基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F267673" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
+    <w:p w14:paraId="48E1F53E" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00036A19">
+      <w:r w:rsidRPr="000B2012">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为太平洋人寿投资黑石境外开放式地产基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10C54E12" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
+    <w:p w14:paraId="0ECB622A" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00036A19">
+      <w:r w:rsidRPr="000B2012">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为浙民投投资美元基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="313ACC4E" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
+    <w:p w14:paraId="6FB21961" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00036A19">
+      <w:r w:rsidRPr="000B2012">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金融合规和公司一般法律事务项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="651C0A16" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
+    <w:p w14:paraId="58824E3B" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00036A19">
+      <w:r w:rsidRPr="000B2012">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00036A19">
+      <w:r w:rsidRPr="000B2012">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TPG在上海及重庆设立的两支人民币基金及QFLP基金日常合规性问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54E62F5E" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
+    <w:p w14:paraId="1FEB48C3" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00036A19">
+      <w:r w:rsidRPr="000B2012">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为黑石在上海设立的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00036A19">
+      <w:r w:rsidRPr="000B2012">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>QFLP基金日常合规性问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74ED215D" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
+    <w:p w14:paraId="1C38599A" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00036A19">
+      <w:r w:rsidRPr="000B2012">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为景顺在上海及深圳设立的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00036A19">
+      <w:r w:rsidRPr="000B2012">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>QFLP基金等主体日常合规性问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5ABB8167" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
+    <w:p w14:paraId="145AFCF3" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00036A19">
+      <w:r w:rsidRPr="000B2012">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为盘实资本旗下的人民币基金日常合规性问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BE17E06" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
+    <w:p w14:paraId="6C5DEE01" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00036A19">
+      <w:r w:rsidRPr="000B2012">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为中欧盛世（作为基金管理公司子公司）日常合规性问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="280ECE25" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
+    <w:p w14:paraId="46EFA38B" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00036A19">
+      <w:r w:rsidRPr="000B2012">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为若干家行业知名企业提供与私募基金相关的公司常法咨询、交易结构搭建、清算注销和涉诉案件等方面的法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ABC34CF" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
+    <w:p w14:paraId="7969C9FB" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00036A19">
+      <w:r w:rsidRPr="000B2012">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="732CF742" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
+    <w:p w14:paraId="6A1F1CA9" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00036A19">
+      <w:r w:rsidRPr="000B2012">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国埃默里大学，法律硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74CCB8CE" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
+    <w:p w14:paraId="13B89243" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00036A19">
+      <w:r w:rsidRPr="000B2012">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海交通大学，法律硕士（法学）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B9F9B8" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
+    <w:p w14:paraId="1374B7F8" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00036A19">
+      <w:r w:rsidRPr="000B2012">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海交通大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="794D1982" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
+    <w:p w14:paraId="21393D7B" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00036A19">
+      <w:r w:rsidRPr="000B2012">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="719FD693" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
+    <w:p w14:paraId="0F37B9F6" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00036A19">
+      <w:r w:rsidRPr="000B2012">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14F23367" w14:textId="77777777" w:rsidR="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
+    <w:p w14:paraId="294297F8" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00036A19">
+      <w:r w:rsidRPr="000B2012">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="71EDF4B8" w:rsidR="00A46A04" w:rsidRPr="00036A19" w:rsidRDefault="00036A19" w:rsidP="00036A19">
+    <w:p w14:paraId="4F0A196B" w14:textId="20A287B9" w:rsidR="00A46A04" w:rsidRPr="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00036A19">
+      <w:r w:rsidRPr="000B2012">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>余禕菲律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00036A19">
+      <w:r w:rsidRPr="000B2012">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2016年加入方达律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00036A19" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="000B2012" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1576,344 +1576,365 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="039A50B6"/>
+    <w:nsid w:val="0038024B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D6701834"/>
+    <w:tmpl w:val="D71288FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E3A6E02"/>
+    <w:nsid w:val="011A66E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B5945EBC"/>
+    <w:tmpl w:val="5D04DDE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FC93B80"/>
+    <w:nsid w:val="01FB17BE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E9C83812"/>
+    <w:tmpl w:val="7A72CCF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FD34E95"/>
+    <w:nsid w:val="054B3ACB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C9B821C6"/>
+    <w:tmpl w:val="71B6D020"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="155648AF"/>
+    <w:nsid w:val="05E00908"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="356AA116"/>
+    <w:tmpl w:val="E2C43454"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A2712B7"/>
+    <w:nsid w:val="05E37B68"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="39444034"/>
+    <w:tmpl w:val="E13071AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AE57737"/>
+    <w:nsid w:val="067F7496"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="256AD9B2"/>
+    <w:tmpl w:val="2AB267E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C231A2A"/>
+    <w:nsid w:val="06B338B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A1A25834"/>
+    <w:tmpl w:val="06065CD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FD86558"/>
+    <w:nsid w:val="0A576176"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="26FE5BD4"/>
+    <w:tmpl w:val="FFC4C3FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20784FA7"/>
+    <w:nsid w:val="0E4F2916"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="89AC3336"/>
+    <w:tmpl w:val="62D61EB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="215F0425"/>
+    <w:nsid w:val="104B30AC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A1A25834"/>
+    <w:tmpl w:val="D8DC2390"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="221A07B2"/>
+    <w:nsid w:val="109734A8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD040CC8"/>
+    <w:tmpl w:val="08E0DDDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22C23753"/>
+    <w:nsid w:val="14C20946"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FDD2F2EE"/>
+    <w:tmpl w:val="046E4AEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="252F38BC"/>
+    <w:nsid w:val="1DC4166F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DAB04F24"/>
+    <w:tmpl w:val="36ACABB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="248D7509"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E06642C4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1982,738 +2003,717 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30ED3D9D"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="302B10ED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="42D07ACA"/>
+    <w:tmpl w:val="A43C411A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="313A3C81"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="346D6894"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE7E85D8"/>
+    <w:tmpl w:val="2C7AA23C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3246707C"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B073EBD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="32BE2A90"/>
+    <w:tmpl w:val="E19A619A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="371A3028"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EFE59F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="56C8C3E8"/>
+    <w:tmpl w:val="34D410CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A3827D7"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="453673EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D40D740"/>
+    <w:tmpl w:val="9BA0B7D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3F4C1413"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="491324D4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AFD87A58"/>
+    <w:tmpl w:val="1DC6911A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41965452"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56F83ECE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="59466664"/>
+    <w:tmpl w:val="DF96F784"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43264915"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5AFF303E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7BAE2016"/>
+    <w:tmpl w:val="E718475C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45951C2A"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BC0102F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0DC9002"/>
+    <w:tmpl w:val="9F2ABA5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49626DED"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D833B20"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15164808"/>
+    <w:tmpl w:val="6608B66C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AD22D9A"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="662B4797"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8F2AB66"/>
+    <w:tmpl w:val="28C47028"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4FE65E82"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="665A58F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="40D8159C"/>
+    <w:tmpl w:val="073E1468"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52AB274B"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66E472C4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C568434"/>
+    <w:tmpl w:val="BCE07744"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59764207"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C8D3B59"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CBB2F564"/>
+    <w:tmpl w:val="78DAC19C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="722545F5"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74A70312"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2F3EEE60"/>
+    <w:tmpl w:val="11C88414"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72311A78"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75B31482"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E43A1830"/>
+    <w:tmpl w:val="2C7AA23C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AFD0CA8"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A9155F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F6E2BAA"/>
+    <w:tmpl w:val="207ED854"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CBA468B"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DD06572"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="64B4C3E4"/>
+    <w:tmpl w:val="099611D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DF03DA3"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E303B3B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="841A4694"/>
+    <w:tmpl w:val="C8EC91F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-[...19 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="11">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="18">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="12">
-[...8 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="19">
     <w:abstractNumId w:val="6"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="21">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="26">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="30">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="27">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="28">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="29">
+  <w:num w:numId="33">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="30">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="32"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
-    <w:rsid w:val="00036A19"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
+    <w:rsid w:val="000B2012"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
@@ -3902,61 +3902,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00036A19"/>
+    <w:rsid w:val="000B2012"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00036A19"/>
+    <w:rsid w:val="000B2012"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4242,51 +4242,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9693C0C3-44FA-4D03-B9D9-502E6CD168D0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EEBFDFBA-8348-48D0-8EF9-BC76745A33B0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>179</Words>
   <Characters>1024</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1201</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>