--- v2 (2026-08-19)
+++ v3 (2026-10-21)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="43DCB32B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000B2012" w:rsidP="000B2012">
+          <w:p w14:paraId="2C4F11E8" w14:textId="2A1E8F59" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A90A86" w:rsidP="00A90A86">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="000B2012">
+            <w:r w:rsidRPr="00A90A86">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>余禕菲</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="04D24DD2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000B2012" w:rsidP="000B2012">
+          <w:p w14:paraId="706EB16B" w14:textId="716E20C5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A90A86" w:rsidP="00A90A86">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="000B2012">
+            <w:r w:rsidRPr="00A90A86">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="1300128F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000B2012" w:rsidP="000B2012">
+          <w:p w14:paraId="6199424A" w14:textId="28EC24CC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A90A86" w:rsidP="00A90A86">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="000B2012">
+            <w:r w:rsidRPr="00A90A86">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1071 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="04D4C44E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000B2012" w:rsidP="000B2012">
+          <w:p w14:paraId="4F910ACA" w14:textId="064C6A13" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A90A86" w:rsidP="00A90A86">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="000B2012">
+            <w:r w:rsidRPr="00A90A86">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>emily.yu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="4210C01F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="000B2012" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="4FDF1823" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A90A86" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="17A74C11" wp14:editId="5B058C70">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3CADE157" wp14:editId="30E64133">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="717B9B55" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="000B2012" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="3C8E04B6" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00A90A86" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="000B2012">
+            <w:r w:rsidRPr="00A90A86">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>余禕菲律师的主要执业领域为私募基金设立、金融合规和公司一般法律事务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61F4ECB1" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="5CD324A8" w14:textId="77777777" w:rsidR="00A90A86" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,939 +438,939 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07F44267" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
+    <w:p w14:paraId="0B5373F6" w14:textId="77777777" w:rsidR="00A90A86" w:rsidRDefault="00A90A86" w:rsidP="00A90A86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2012">
+      <w:r w:rsidRPr="00A90A86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67A3CEDF" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
+    <w:p w14:paraId="63B72758" w14:textId="77777777" w:rsidR="00A90A86" w:rsidRDefault="00A90A86" w:rsidP="00A90A86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2012">
+      <w:r w:rsidRPr="00A90A86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募基金设立项目（代表发起人）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28F1E02F" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
+    <w:p w14:paraId="5D9CC2BF" w14:textId="77777777" w:rsidR="00A90A86" w:rsidRDefault="00A90A86" w:rsidP="00A90A86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2012">
+      <w:r w:rsidRPr="00A90A86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表四源合设立四源合钢铁产业调整基金并参与重钢股份破产重整，并就其后续基金设立和日常合规性问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6384A26E" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
+    <w:p w14:paraId="6579882E" w14:textId="77777777" w:rsidR="00A90A86" w:rsidRDefault="00A90A86" w:rsidP="00A90A86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2012">
+      <w:r w:rsidRPr="00A90A86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表加拿大鲍尔集团设立并申请外商独资的私募证券投资基金管理人，并就其日常合规性问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BD2E8B0" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
+    <w:p w14:paraId="197D85BC" w14:textId="77777777" w:rsidR="00A90A86" w:rsidRDefault="00A90A86" w:rsidP="00A90A86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2012">
+      <w:r w:rsidRPr="00A90A86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表加拿大鲍尔集团设立并申请外商独资的私募证券投资基金管理人，并就其日常合规性问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15916D37" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
+    <w:p w14:paraId="398C90D6" w14:textId="77777777" w:rsidR="00A90A86" w:rsidRDefault="00A90A86" w:rsidP="00A90A86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2012">
+      <w:r w:rsidRPr="00A90A86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表菜鸟网络与中国人寿设立首支人民币物流仓储基金，并就其日常合规性问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B34D85D" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
+    <w:p w14:paraId="64DFD2EF" w14:textId="77777777" w:rsidR="00A90A86" w:rsidRDefault="00A90A86" w:rsidP="00A90A86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2012">
+      <w:r w:rsidRPr="00A90A86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表云锋资本设立四期人民币基金及若干支特殊目的基金，并就其日常合规性问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="466CD395" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
+    <w:p w14:paraId="354802E5" w14:textId="77777777" w:rsidR="00A90A86" w:rsidRDefault="00A90A86" w:rsidP="00A90A86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2012">
+      <w:r w:rsidRPr="00A90A86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表凯德投资设立首支中国产业园核心型人民币基金</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B2012">
+      <w:r w:rsidRPr="00A90A86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>I期，并就其后续基金设立和日常合规性问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E600FE2" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
+    <w:p w14:paraId="18CF8D26" w14:textId="77777777" w:rsidR="00A90A86" w:rsidRDefault="00A90A86" w:rsidP="00A90A86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2012">
+      <w:r w:rsidRPr="00A90A86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表嘉御资本设立三期人民币基金及其平行基金，并就其后续基金设立和日常合规性问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="192F6395" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
+    <w:p w14:paraId="22D374AD" w14:textId="77777777" w:rsidR="00A90A86" w:rsidRDefault="00A90A86" w:rsidP="00A90A86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2012">
+      <w:r w:rsidRPr="00A90A86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表沄柏资本设立安徽沄徽数字文化科技投资基金及其联接基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AB454DE" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
+    <w:p w14:paraId="5A8BA7D9" w14:textId="77777777" w:rsidR="00A90A86" w:rsidRDefault="00A90A86" w:rsidP="00A90A86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2012">
+      <w:r w:rsidRPr="00A90A86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表纪源资本设立二期人民币基金及其平行基金、联接基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="755538AB" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
+    <w:p w14:paraId="31D7E861" w14:textId="77777777" w:rsidR="00A90A86" w:rsidRDefault="00A90A86" w:rsidP="00A90A86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2012">
+      <w:r w:rsidRPr="00A90A86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宜兴光控投资设立三期人民币基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E8F5837" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
+    <w:p w14:paraId="1095CA55" w14:textId="77777777" w:rsidR="00A90A86" w:rsidRDefault="00A90A86" w:rsidP="00A90A86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2012">
+      <w:r w:rsidRPr="00A90A86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中金资本设立若干支人民币基金</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3306C202" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
+    <w:p w14:paraId="3CEEA1DA" w14:textId="77777777" w:rsidR="00A90A86" w:rsidRDefault="00A90A86" w:rsidP="00A90A86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2012">
+      <w:r w:rsidRPr="00A90A86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募基金设立项目（代表投资人）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BD3E00E" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
+    <w:p w14:paraId="5EA485C4" w14:textId="77777777" w:rsidR="00A90A86" w:rsidRDefault="00A90A86" w:rsidP="00A90A86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2012">
+      <w:r w:rsidRPr="00A90A86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为飞利浦投资启明创投七期人民币基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33679E71" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
+    <w:p w14:paraId="45805A7E" w14:textId="77777777" w:rsidR="00A90A86" w:rsidRDefault="00A90A86" w:rsidP="00A90A86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2012">
+      <w:r w:rsidRPr="00A90A86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为索尔维投资沃衍资本三期基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="036E6E56" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
+    <w:p w14:paraId="56C4C9CC" w14:textId="77777777" w:rsidR="00A90A86" w:rsidRDefault="00A90A86" w:rsidP="00A90A86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2012">
+      <w:r w:rsidRPr="00A90A86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国寿基金投资崇凯创投旗下的通和二期基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6539440A" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
+    <w:p w14:paraId="764BC9B4" w14:textId="77777777" w:rsidR="00A90A86" w:rsidRDefault="00A90A86" w:rsidP="00A90A86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2012">
+      <w:r w:rsidRPr="00A90A86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为中金引导基金投资若干支下层基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55FA795B" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
+    <w:p w14:paraId="71240D8F" w14:textId="77777777" w:rsidR="00A90A86" w:rsidRDefault="00A90A86" w:rsidP="00A90A86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2012">
+      <w:r w:rsidRPr="00A90A86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为建信资管的母公司建信人寿投资若干支下层基金提供法律服务，并为建信资管（作为保险资产管理公司）日常合规性问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="511BFBF8" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
+    <w:p w14:paraId="523B3ECB" w14:textId="77777777" w:rsidR="00A90A86" w:rsidRDefault="00A90A86" w:rsidP="00A90A86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2012">
+      <w:r w:rsidRPr="00A90A86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为南京银行通过单一资金信托投资上海集成电路装备材料产业投资基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F499D82" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
+    <w:p w14:paraId="3634CE4E" w14:textId="77777777" w:rsidR="00A90A86" w:rsidRDefault="00A90A86" w:rsidP="00A90A86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2012">
+      <w:r w:rsidRPr="00A90A86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为上海科创中心一期基金投资德同资本基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D43330A" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
+    <w:p w14:paraId="4187DF9A" w14:textId="77777777" w:rsidR="00A90A86" w:rsidRDefault="00A90A86" w:rsidP="00A90A86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2012">
+      <w:r w:rsidRPr="00A90A86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为上海市创业投资引导基金投资若干支下层基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05AC3D72" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
+    <w:p w14:paraId="12C2482D" w14:textId="77777777" w:rsidR="00A90A86" w:rsidRDefault="00A90A86" w:rsidP="00A90A86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2012">
+      <w:r w:rsidRPr="00A90A86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家宁波企业投资中信资本基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48E1F53E" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
+    <w:p w14:paraId="13EF784B" w14:textId="77777777" w:rsidR="00A90A86" w:rsidRDefault="00A90A86" w:rsidP="00A90A86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2012">
+      <w:r w:rsidRPr="00A90A86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为太平洋人寿投资黑石境外开放式地产基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0ECB622A" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
+    <w:p w14:paraId="2EE48A5F" w14:textId="77777777" w:rsidR="00A90A86" w:rsidRDefault="00A90A86" w:rsidP="00A90A86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2012">
+      <w:r w:rsidRPr="00A90A86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为浙民投投资美元基金提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FB21961" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
+    <w:p w14:paraId="6263DA08" w14:textId="77777777" w:rsidR="00A90A86" w:rsidRDefault="00A90A86" w:rsidP="00A90A86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2012">
+      <w:r w:rsidRPr="00A90A86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金融合规和公司一般法律事务项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58824E3B" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
+    <w:p w14:paraId="02138901" w14:textId="77777777" w:rsidR="00A90A86" w:rsidRDefault="00A90A86" w:rsidP="00A90A86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2012">
+      <w:r w:rsidRPr="00A90A86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B2012">
+      <w:r w:rsidRPr="00A90A86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TPG在上海及重庆设立的两支人民币基金及QFLP基金日常合规性问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FEB48C3" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
+    <w:p w14:paraId="71EA8BC1" w14:textId="77777777" w:rsidR="00A90A86" w:rsidRDefault="00A90A86" w:rsidP="00A90A86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2012">
+      <w:r w:rsidRPr="00A90A86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为黑石在上海设立的</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B2012">
+      <w:r w:rsidRPr="00A90A86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>QFLP基金日常合规性问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C38599A" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
+    <w:p w14:paraId="1E07112C" w14:textId="77777777" w:rsidR="00A90A86" w:rsidRDefault="00A90A86" w:rsidP="00A90A86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2012">
+      <w:r w:rsidRPr="00A90A86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为景顺在上海及深圳设立的</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B2012">
+      <w:r w:rsidRPr="00A90A86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>QFLP基金等主体日常合规性问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="145AFCF3" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
+    <w:p w14:paraId="1AEE4608" w14:textId="77777777" w:rsidR="00A90A86" w:rsidRDefault="00A90A86" w:rsidP="00A90A86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2012">
+      <w:r w:rsidRPr="00A90A86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为盘实资本旗下的人民币基金日常合规性问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C5DEE01" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
+    <w:p w14:paraId="3E9ED8D8" w14:textId="77777777" w:rsidR="00A90A86" w:rsidRDefault="00A90A86" w:rsidP="00A90A86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2012">
+      <w:r w:rsidRPr="00A90A86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为中欧盛世（作为基金管理公司子公司）日常合规性问题提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46EFA38B" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
+    <w:p w14:paraId="2790CD66" w14:textId="77777777" w:rsidR="00A90A86" w:rsidRDefault="00A90A86" w:rsidP="00A90A86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2012">
+      <w:r w:rsidRPr="00A90A86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为若干家行业知名企业提供与私募基金相关的公司常法咨询、交易结构搭建、清算注销和涉诉案件等方面的法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7969C9FB" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
+    <w:p w14:paraId="7B353CBF" w14:textId="77777777" w:rsidR="00A90A86" w:rsidRDefault="00A90A86" w:rsidP="00A90A86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2012">
+      <w:r w:rsidRPr="00A90A86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A1F1CA9" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
+    <w:p w14:paraId="623B1AA0" w14:textId="77777777" w:rsidR="00A90A86" w:rsidRDefault="00A90A86" w:rsidP="00A90A86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2012">
+      <w:r w:rsidRPr="00A90A86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国埃默里大学，法律硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13B89243" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
+    <w:p w14:paraId="4B13EC8B" w14:textId="77777777" w:rsidR="00A90A86" w:rsidRDefault="00A90A86" w:rsidP="00A90A86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2012">
+      <w:r w:rsidRPr="00A90A86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海交通大学，法律硕士（法学）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1374B7F8" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
+    <w:p w14:paraId="778BB3E2" w14:textId="77777777" w:rsidR="00A90A86" w:rsidRDefault="00A90A86" w:rsidP="00A90A86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2012">
+      <w:r w:rsidRPr="00A90A86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海交通大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21393D7B" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
+    <w:p w14:paraId="0BB6737A" w14:textId="77777777" w:rsidR="00A90A86" w:rsidRDefault="00A90A86" w:rsidP="00A90A86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2012">
+      <w:r w:rsidRPr="00A90A86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F37B9F6" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
+    <w:p w14:paraId="269D8944" w14:textId="77777777" w:rsidR="00A90A86" w:rsidRDefault="00A90A86" w:rsidP="00A90A86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2012">
+      <w:r w:rsidRPr="00A90A86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="294297F8" w14:textId="77777777" w:rsidR="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
+    <w:p w14:paraId="66983C0E" w14:textId="77777777" w:rsidR="00A90A86" w:rsidRDefault="00A90A86" w:rsidP="00A90A86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2012">
+      <w:r w:rsidRPr="00A90A86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="20A287B9" w:rsidR="00A46A04" w:rsidRPr="000B2012" w:rsidRDefault="000B2012" w:rsidP="000B2012">
+    <w:p w14:paraId="4F0A196B" w14:textId="5DA53889" w:rsidR="00A46A04" w:rsidRPr="00A90A86" w:rsidRDefault="00A90A86" w:rsidP="00A90A86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="000B2012">
+      <w:r w:rsidRPr="00A90A86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>余禕菲律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="000B2012">
+      <w:r w:rsidRPr="00A90A86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2016年加入方达律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="000B2012" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00A90A86" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1576,347 +1576,347 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0038024B"/>
+    <w:nsid w:val="00EB53B9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D71288FE"/>
+    <w:tmpl w:val="EC4CE6B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="011A66E5"/>
+    <w:nsid w:val="02633989"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D04DDE8"/>
+    <w:tmpl w:val="948895CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01FB17BE"/>
+    <w:nsid w:val="02C2039C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7A72CCF2"/>
+    <w:tmpl w:val="A948CFF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="054B3ACB"/>
+    <w:nsid w:val="048C29B6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="71B6D020"/>
+    <w:tmpl w:val="BE5EA1BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05E00908"/>
+    <w:nsid w:val="0BBB289B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E2C43454"/>
+    <w:tmpl w:val="4CEC6AF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05E37B68"/>
+    <w:nsid w:val="0CBD6719"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E13071AC"/>
+    <w:tmpl w:val="72E646CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="067F7496"/>
+    <w:nsid w:val="0D675274"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2AB267E8"/>
+    <w:tmpl w:val="98E8803E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06B338B0"/>
+    <w:nsid w:val="0E4F1BF1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="06065CD0"/>
+    <w:tmpl w:val="D58AB722"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A576176"/>
+    <w:nsid w:val="17A12F9E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FFC4C3FC"/>
+    <w:tmpl w:val="6A12A0B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E4F2916"/>
+    <w:nsid w:val="18441743"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62D61EB0"/>
+    <w:tmpl w:val="4BD69F90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="104B30AC"/>
+    <w:nsid w:val="1AF31E75"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D8DC2390"/>
+    <w:tmpl w:val="6666F76A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="109734A8"/>
+    <w:nsid w:val="1E6D64A7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="08E0DDDE"/>
+    <w:tmpl w:val="3E0A551E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14C20946"/>
+    <w:nsid w:val="22164C26"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="046E4AEC"/>
+    <w:tmpl w:val="A5D0A1E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DC4166F"/>
+    <w:nsid w:val="26B94E39"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="36ACABB6"/>
+    <w:tmpl w:val="8376BB54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="248D7509"/>
+    <w:nsid w:val="285919F6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E06642C4"/>
+    <w:tmpl w:val="E75EC22C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2004,113 +2004,134 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="302B10ED"/>
+    <w:nsid w:val="337C52B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A43C411A"/>
+    <w:tmpl w:val="4AE25284"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="346D6894"/>
+    <w:nsid w:val="34E733DC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C7AA23C"/>
+    <w:tmpl w:val="6EFE63F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B073EBD"/>
+    <w:nsid w:val="372A00C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E19A619A"/>
+    <w:tmpl w:val="09CAD0C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39DB4CD6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8B583176"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2182,538 +2203,516 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EFE59F2"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C622F23"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="34D410CE"/>
+    <w:tmpl w:val="F25A194E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="453673EB"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F2C2F15"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9BA0B7D0"/>
+    <w:tmpl w:val="36BAE1C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="491324D4"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="416C055F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1DC6911A"/>
+    <w:tmpl w:val="4CEA447E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56F83ECE"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43846237"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF96F784"/>
+    <w:tmpl w:val="175EF7E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5AFF303E"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="570C2A06"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E718475C"/>
+    <w:tmpl w:val="8E3AA85C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BC0102F"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58835AB6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9F2ABA5C"/>
+    <w:tmpl w:val="EB3040D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D833B20"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A9A1F2B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6608B66C"/>
+    <w:tmpl w:val="2806F456"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="662B4797"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CA44F21"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="28C47028"/>
+    <w:tmpl w:val="E326CF36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="665A58F2"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60EA35E8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="073E1468"/>
+    <w:tmpl w:val="6F4427D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66E472C4"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A602595"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BCE07744"/>
+    <w:tmpl w:val="4CEC6AF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C8D3B59"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D7C067D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="78DAC19C"/>
+    <w:tmpl w:val="2120312C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74A70312"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DF63962"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="11C88414"/>
+    <w:tmpl w:val="59347CCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75B31482"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EBF7366"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C7AA23C"/>
+    <w:tmpl w:val="834EEB74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A9155F7"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="752C590F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="207ED854"/>
+    <w:tmpl w:val="858E002E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DD06572"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="763E68AC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="099611D6"/>
-[...20 lines deleted...]
-    <w:tmpl w:val="C8EC91F2"/>
+    <w:tmpl w:val="F3FA53B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="30">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="3">
-[...8 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
-[...32 lines deleted...]
-  <w:num w:numId="18">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="22"/>
-  </w:num>
-[...40 lines deleted...]
-    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
-    <w:rsid w:val="000B2012"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
@@ -2778,50 +2777,51 @@
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
+    <w:rsid w:val="00A90A86"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
@@ -3902,61 +3902,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="000B2012"/>
+    <w:rsid w:val="00A90A86"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="000B2012"/>
+    <w:rsid w:val="00A90A86"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4242,60 +4242,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EEBFDFBA-8348-48D0-8EF9-BC76745A33B0}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3F9A3396-5B48-403E-B20E-6F2B124B03B0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>179</Words>
   <Characters>1024</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1201</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>