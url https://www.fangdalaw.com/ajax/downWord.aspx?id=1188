--- v0 (2026-05-01)
+++ v1 (2026-06-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="3C87D27C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007F2A2A" w:rsidP="007F2A2A">
+          <w:p w14:paraId="2C4F11E8" w14:textId="33C269C1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="007F2A2A">
+            <w:r w:rsidRPr="00EC64AE">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>毛乙竹</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="41A2A7E1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007F2A2A" w:rsidP="007F2A2A">
+          <w:p w14:paraId="706EB16B" w14:textId="445FCEEE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="007F2A2A">
+            <w:r w:rsidRPr="00EC64AE">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="180F2B7F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007F2A2A" w:rsidP="007F2A2A">
+          <w:p w14:paraId="6199424A" w14:textId="2A9254AF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="007F2A2A">
+            <w:r w:rsidRPr="00EC64AE">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 4273 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="190468ED" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007F2A2A" w:rsidP="007F2A2A">
+          <w:p w14:paraId="4F910ACA" w14:textId="4AC77758" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="007F2A2A">
+            <w:r w:rsidRPr="00EC64AE">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>yizhu.mao@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="3B647F65" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="007F2A2A" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="7B25E9E2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EC64AE" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1978235B" wp14:editId="02A52EA5">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="788A804E" wp14:editId="33C72A84">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="593A1201" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="007F2A2A" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="613A4688" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00EC64AE" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="007F2A2A">
+            <w:r w:rsidRPr="00EC64AE">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>毛乙竹律师的主要执业领域为反垄断法与竞争法，包括经营者集中申报、反垄断行政调查、反垄断合规咨询、反垄断诉讼等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E203654" w14:textId="77777777" w:rsidR="007F2A2A" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="51206487" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,844 +438,844 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11AE21D6" w14:textId="77777777" w:rsidR="007F2A2A" w:rsidRDefault="007F2A2A" w:rsidP="007F2A2A">
+    <w:p w14:paraId="06FED2F2" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F2A2A">
+      <w:r w:rsidRPr="00EC64AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7956584D" w14:textId="77777777" w:rsidR="007F2A2A" w:rsidRDefault="007F2A2A" w:rsidP="007F2A2A">
+    <w:p w14:paraId="41C1C08D" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F2A2A">
+      <w:r w:rsidRPr="00EC64AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>经营者集中申报工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AABF0F3" w14:textId="77777777" w:rsidR="007F2A2A" w:rsidRDefault="007F2A2A" w:rsidP="007F2A2A">
+    <w:p w14:paraId="44DF6DF0" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F2A2A">
+      <w:r w:rsidRPr="00EC64AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F2A2A">
+      <w:r w:rsidRPr="00EC64AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SK海力士株式会社，就其收购英特尔公司的NAND闪存和固态硬盘业务的交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F40C068" w14:textId="77777777" w:rsidR="007F2A2A" w:rsidRDefault="007F2A2A" w:rsidP="007F2A2A">
+    <w:p w14:paraId="2121E818" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F2A2A">
+      <w:r w:rsidRPr="00EC64AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表英飞凌科技公司，就其收购赛普拉斯半导体公司的交易进行中国经营者集中申报；就其与上海汽车集团股份有限公司新设合营企业的交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="056DBD9A" w14:textId="77777777" w:rsidR="007F2A2A" w:rsidRDefault="007F2A2A" w:rsidP="007F2A2A">
+    <w:p w14:paraId="4D7059AD" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F2A2A">
+      <w:r w:rsidRPr="00EC64AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表诺贝丽斯公司，就其收购爱励公司的交易进行中国经营者集中申报；就其与神户制钢株式会社新设合营企业的交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D00EE3F" w14:textId="77777777" w:rsidR="007F2A2A" w:rsidRDefault="007F2A2A" w:rsidP="007F2A2A">
+    <w:p w14:paraId="34EE11EC" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F2A2A">
+      <w:r w:rsidRPr="00EC64AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表杜邦公司，就其收购罗杰斯公司的交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DBFFAB5" w14:textId="77777777" w:rsidR="007F2A2A" w:rsidRDefault="007F2A2A" w:rsidP="007F2A2A">
+    <w:p w14:paraId="16D56650" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F2A2A">
+      <w:r w:rsidRPr="00EC64AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F2A2A">
+      <w:r w:rsidRPr="00EC64AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lumentum控股公司，就其收购奥兰若公司的交易进行中国经营者集中申报；就其收购新飞通光电公司的交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6394DC1C" w14:textId="77777777" w:rsidR="007F2A2A" w:rsidRDefault="007F2A2A" w:rsidP="007F2A2A">
+    <w:p w14:paraId="673E2EA5" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F2A2A">
+      <w:r w:rsidRPr="00EC64AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博通公司，就其拟以</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F2A2A">
+      <w:r w:rsidRPr="00EC64AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1170亿美元收购高通公司的交易进行中国经营者集中申报的准备工作提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="414CBBE4" w14:textId="77777777" w:rsidR="007F2A2A" w:rsidRDefault="007F2A2A" w:rsidP="007F2A2A">
+    <w:p w14:paraId="4C994117" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F2A2A">
+      <w:r w:rsidRPr="00EC64AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美满电子科技公司，就其收购</w:t>
       </w:r>
-      <w:r w:rsidRPr="007F2A2A">
+      <w:r w:rsidRPr="00EC64AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Inphi公司的交易进行中国经营者集中申报；恩智浦半导体有限公司收购美满电子科技公司部分业务的交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72C6D67A" w14:textId="77777777" w:rsidR="007F2A2A" w:rsidRDefault="007F2A2A" w:rsidP="007F2A2A">
+    <w:p w14:paraId="37F064DC" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F2A2A">
+      <w:r w:rsidRPr="00EC64AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表微芯科技公司，就其收购美高森美公司的交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E413D3F" w14:textId="77777777" w:rsidR="007F2A2A" w:rsidRDefault="007F2A2A" w:rsidP="007F2A2A">
+    <w:p w14:paraId="627EFA91" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F2A2A">
+      <w:r w:rsidRPr="00EC64AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表伍德沃德公司，就其与赫氏公司合并的交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D5BE51F" w14:textId="77777777" w:rsidR="007F2A2A" w:rsidRDefault="007F2A2A" w:rsidP="007F2A2A">
+    <w:p w14:paraId="1B02D692" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F2A2A">
+      <w:r w:rsidRPr="00EC64AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德纳股份有限公司，就其收购欧瑞康集团传动系统业务的交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1337FFE0" w14:textId="77777777" w:rsidR="007F2A2A" w:rsidRDefault="007F2A2A" w:rsidP="007F2A2A">
+    <w:p w14:paraId="5A814F1A" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F2A2A">
+      <w:r w:rsidRPr="00EC64AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿波罗资本管理有限合伙企业，就其多个交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CF59FD7" w14:textId="77777777" w:rsidR="007F2A2A" w:rsidRDefault="007F2A2A" w:rsidP="007F2A2A">
+    <w:p w14:paraId="22067B10" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F2A2A">
+      <w:r w:rsidRPr="00EC64AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表黑石集团有限合伙，就其收购爱索尔包装集团有限公司的交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E7536C7" w14:textId="77777777" w:rsidR="007F2A2A" w:rsidRDefault="007F2A2A" w:rsidP="007F2A2A">
+    <w:p w14:paraId="3CA461B1" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F2A2A">
+      <w:r w:rsidRPr="00EC64AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高盛集团公司，就其收购宝德公司的交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01326C0F" w14:textId="77777777" w:rsidR="007F2A2A" w:rsidRDefault="007F2A2A" w:rsidP="007F2A2A">
+    <w:p w14:paraId="2AF6C08E" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F2A2A">
+      <w:r w:rsidRPr="00EC64AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表艾默生电气公司，就其收购滨特尔公司阀门和控制业务的交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190C3B3D" w14:textId="77777777" w:rsidR="007F2A2A" w:rsidRDefault="007F2A2A" w:rsidP="007F2A2A">
+    <w:p w14:paraId="3C385993" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F2A2A">
+      <w:r w:rsidRPr="00EC64AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表利安德巴赛尔工业公司，就其收购舒尔曼的交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59E4DDDA" w14:textId="77777777" w:rsidR="007F2A2A" w:rsidRDefault="007F2A2A" w:rsidP="007F2A2A">
+    <w:p w14:paraId="6D52302A" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F2A2A">
+      <w:r w:rsidRPr="00EC64AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国住宿控股（香港）有限公司，就其收购桔子水晶酒店控股公司的交易进行中国经营者集中申报。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B600151" w14:textId="77777777" w:rsidR="007F2A2A" w:rsidRDefault="007F2A2A" w:rsidP="007F2A2A">
+    <w:p w14:paraId="6A1AC5FE" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F2A2A">
+      <w:r w:rsidRPr="00EC64AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>反垄断调查工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34FE48F6" w14:textId="77777777" w:rsidR="007F2A2A" w:rsidRDefault="007F2A2A" w:rsidP="007F2A2A">
+    <w:p w14:paraId="52B72ABE" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F2A2A">
+      <w:r w:rsidRPr="00EC64AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家电商公司，就中国反垄断执法机构发起的滥用市场支配地位的调查提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F55C778" w14:textId="77777777" w:rsidR="007F2A2A" w:rsidRDefault="007F2A2A" w:rsidP="007F2A2A">
+    <w:p w14:paraId="284F7398" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F2A2A">
+      <w:r w:rsidRPr="00EC64AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家跨国医疗设备公司，就中国反垄断执法机构发起的反垄断调查提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C890B42" w14:textId="77777777" w:rsidR="007F2A2A" w:rsidRDefault="007F2A2A" w:rsidP="007F2A2A">
+    <w:p w14:paraId="4AB418CE" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F2A2A">
+      <w:r w:rsidRPr="00EC64AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家跨国耳机公司，就中国反垄断执法机构发起的反垄断调查提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3146FFA8" w14:textId="77777777" w:rsidR="007F2A2A" w:rsidRDefault="007F2A2A" w:rsidP="007F2A2A">
+    <w:p w14:paraId="74F5A868" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F2A2A">
+      <w:r w:rsidRPr="00EC64AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表几家汽车厂商，就中国反垄断执法机构发起的反垄断调查提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="013CA746" w14:textId="77777777" w:rsidR="007F2A2A" w:rsidRDefault="007F2A2A" w:rsidP="007F2A2A">
+    <w:p w14:paraId="7AC2A446" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F2A2A">
+      <w:r w:rsidRPr="00EC64AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>反垄断合规工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39BCE767" w14:textId="77777777" w:rsidR="007F2A2A" w:rsidRDefault="007F2A2A" w:rsidP="007F2A2A">
+    <w:p w14:paraId="1D465CC3" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F2A2A">
+      <w:r w:rsidRPr="00EC64AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家知名的高科技公司，开展全面的反垄断合规风险评估；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A9CF62F" w14:textId="77777777" w:rsidR="007F2A2A" w:rsidRDefault="007F2A2A" w:rsidP="007F2A2A">
+    <w:p w14:paraId="53788837" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F2A2A">
+      <w:r w:rsidRPr="00EC64AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家电商公司，开展全面的反垄断合规风险评估；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A5C47FF" w14:textId="77777777" w:rsidR="007F2A2A" w:rsidRDefault="007F2A2A" w:rsidP="007F2A2A">
+    <w:p w14:paraId="4C0DCF4F" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F2A2A">
+      <w:r w:rsidRPr="00EC64AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家半导体设备公司，开展全面的反垄断合规风险评估；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A7E6986" w14:textId="77777777" w:rsidR="007F2A2A" w:rsidRDefault="007F2A2A" w:rsidP="007F2A2A">
+    <w:p w14:paraId="5982D2E7" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F2A2A">
+      <w:r w:rsidRPr="00EC64AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家知名汽车制造商，针对特定业务进行反垄断合规风险评估并提供敏感信息交换的反垄断合规咨询。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12EBDE36" w14:textId="77777777" w:rsidR="007F2A2A" w:rsidRDefault="007F2A2A" w:rsidP="007F2A2A">
+    <w:p w14:paraId="2718AB96" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F2A2A">
+      <w:r w:rsidRPr="00EC64AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EAAFE6A" w14:textId="77777777" w:rsidR="007F2A2A" w:rsidRDefault="007F2A2A" w:rsidP="007F2A2A">
+    <w:p w14:paraId="0D29D9BE" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F2A2A">
+      <w:r w:rsidRPr="00EC64AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国政法大学，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="592FAAFD" w14:textId="77777777" w:rsidR="007F2A2A" w:rsidRDefault="007F2A2A" w:rsidP="007F2A2A">
+    <w:p w14:paraId="01BC3905" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F2A2A">
+      <w:r w:rsidRPr="00EC64AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>辽宁大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D2BAC92" w14:textId="77777777" w:rsidR="007F2A2A" w:rsidRDefault="007F2A2A" w:rsidP="007F2A2A">
+    <w:p w14:paraId="40B449D0" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F2A2A">
+      <w:r w:rsidRPr="00EC64AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="172AF42B" w14:textId="77777777" w:rsidR="007F2A2A" w:rsidRDefault="007F2A2A" w:rsidP="007F2A2A">
+    <w:p w14:paraId="7AD997F3" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F2A2A">
+      <w:r w:rsidRPr="00EC64AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F16655D" w14:textId="77777777" w:rsidR="007F2A2A" w:rsidRDefault="007F2A2A" w:rsidP="007F2A2A">
+    <w:p w14:paraId="636EE9F0" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F2A2A">
+      <w:r w:rsidRPr="00EC64AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DFFAB87" w14:textId="77777777" w:rsidR="007F2A2A" w:rsidRDefault="007F2A2A" w:rsidP="007F2A2A">
+    <w:p w14:paraId="0270C746" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F2A2A">
+      <w:r w:rsidRPr="00EC64AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="24641756" w:rsidR="00A46A04" w:rsidRPr="007F2A2A" w:rsidRDefault="007F2A2A" w:rsidP="007F2A2A">
+    <w:p w14:paraId="4F0A196B" w14:textId="3B997ED4" w:rsidR="00A46A04" w:rsidRPr="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="007F2A2A">
+      <w:r w:rsidRPr="00EC64AE">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="007F2A2A" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00EC64AE" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1481,1003 +1481,1003 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01D27A32"/>
+    <w:nsid w:val="04276EC8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8A64A12"/>
+    <w:tmpl w:val="E196D954"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02970382"/>
+    <w:nsid w:val="0A88442F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1F5676E6"/>
+    <w:tmpl w:val="3CF25AB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03AB6FED"/>
+    <w:nsid w:val="0AEA6768"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3530FB7A"/>
+    <w:tmpl w:val="900C8D6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="058B4D30"/>
+    <w:nsid w:val="142B6B81"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E8FE1938"/>
+    <w:tmpl w:val="70F62952"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="068F54D2"/>
+    <w:nsid w:val="18775404"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="58F04D9E"/>
+    <w:tmpl w:val="F2B6CE04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AE94337"/>
+    <w:nsid w:val="1B345A8E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="348C5788"/>
+    <w:tmpl w:val="C1C4018E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B921959"/>
+    <w:nsid w:val="20A875A9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="672224D0"/>
+    <w:tmpl w:val="EE0A9CAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C873B6E"/>
+    <w:nsid w:val="214D3C9F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E42645CC"/>
+    <w:tmpl w:val="FE22FAAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11563239"/>
+    <w:nsid w:val="226120CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A1A1178"/>
+    <w:tmpl w:val="2C7E21CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15CD141B"/>
+    <w:nsid w:val="22A679C1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CEF082BE"/>
+    <w:tmpl w:val="5D749CA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19F0490D"/>
+    <w:nsid w:val="2817280A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D1C0F4C"/>
+    <w:tmpl w:val="BE987CEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D736F39"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2EFC2974"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C6F05704"/>
+    <w:tmpl w:val="1E949018"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27291BC3"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D97085F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="964C527C"/>
+    <w:tmpl w:val="15467144"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="301F5FB1"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="409715EC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="44420598"/>
+    <w:tmpl w:val="D1205702"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="39361D7E"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43960C32"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="140A2388"/>
+    <w:tmpl w:val="ADC274F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="398E45CC"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="497D7C7B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="136A36AA"/>
+    <w:tmpl w:val="4BE85E2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EAC131A"/>
+    <w:nsid w:val="4E461708"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B12EE784"/>
+    <w:tmpl w:val="C35405F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FC82795"/>
+    <w:nsid w:val="527D4B0B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="227C768A"/>
+    <w:tmpl w:val="FEB2830E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47136C61"/>
+    <w:nsid w:val="55101ACB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5DBEC740"/>
+    <w:tmpl w:val="0D086B80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="475C66E1"/>
+    <w:nsid w:val="592E742E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5DBEC740"/>
+    <w:tmpl w:val="C6983208"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53AC3745"/>
+    <w:nsid w:val="5A0536C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4D24CCD0"/>
+    <w:tmpl w:val="D7486B46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54C9636D"/>
+    <w:nsid w:val="66D0021C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0608B36E"/>
+    <w:tmpl w:val="E58CE964"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54CE2438"/>
+    <w:nsid w:val="69287C58"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E390D0A0"/>
+    <w:tmpl w:val="498624DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55B36F7F"/>
+    <w:nsid w:val="6BD757FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1FB48FE2"/>
+    <w:tmpl w:val="28E8D1A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56E432B2"/>
+    <w:nsid w:val="6D437B6D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DDC8F554"/>
+    <w:tmpl w:val="15467144"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="676F66E4"/>
+    <w:nsid w:val="72EC25B4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CE423726"/>
+    <w:tmpl w:val="67803882"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="695F33C6"/>
+    <w:nsid w:val="74FC2909"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="412CA0D0"/>
+    <w:tmpl w:val="335A6488"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E590C12"/>
+    <w:nsid w:val="789E0F24"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DAF468DE"/>
+    <w:tmpl w:val="90D2738A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="746645D7"/>
+    <w:nsid w:val="7C7565CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F01E49A4"/>
+    <w:tmpl w:val="625E22FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78604885"/>
+    <w:nsid w:val="7ED16585"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DA241276"/>
+    <w:tmpl w:val="4A84FD52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="3">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="20">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="27">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="9">
-[...17 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="16">
-[...14 lines deleted...]
-  <w:num w:numId="21">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="26"/>
-  </w:num>
-[...31 lines deleted...]
-    <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2551,51 +2551,50 @@
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
-    <w:rsid w:val="007F2A2A"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
@@ -2616,50 +2615,51 @@
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
+    <w:rsid w:val="00EC64AE"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -3711,61 +3711,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="007F2A2A"/>
+    <w:rsid w:val="00EC64AE"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="007F2A2A"/>
+    <w:rsid w:val="00EC64AE"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4051,51 +4051,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0840654-9499-4D4D-9CCB-BDD2560EF0F6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B184EED-C8F3-4F07-A19D-6FCC0E248E4F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>188</Words>
   <Characters>1074</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1260</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>