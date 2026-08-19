--- v1 (2026-06-19)
+++ v2 (2026-08-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="33C269C1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
+          <w:p w14:paraId="2C4F11E8" w14:textId="7DA481AD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00EC64AE">
+            <w:r w:rsidRPr="00A105A2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>毛乙竹</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="445FCEEE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
+          <w:p w14:paraId="706EB16B" w14:textId="2B0FC422" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00EC64AE">
+            <w:r w:rsidRPr="00A105A2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="2A9254AF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
+          <w:p w14:paraId="6199424A" w14:textId="16E4109D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00EC64AE">
+            <w:r w:rsidRPr="00A105A2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 4273 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="4AC77758" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
+          <w:p w14:paraId="4F910ACA" w14:textId="465E1CB8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00EC64AE">
+            <w:r w:rsidRPr="00A105A2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>yizhu.mao@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="7B25E9E2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EC64AE" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="1DA2E96F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A105A2" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="788A804E" wp14:editId="33C72A84">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0DE20751" wp14:editId="6C98D161">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="613A4688" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00EC64AE" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="238095D6" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00A105A2" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00EC64AE">
+            <w:r w:rsidRPr="00A105A2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>毛乙竹律师的主要执业领域为反垄断法与竞争法，包括经营者集中申报、反垄断行政调查、反垄断合规咨询、反垄断诉讼等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51206487" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="0C50E652" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,844 +438,844 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06FED2F2" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
+    <w:p w14:paraId="46A980D0" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC64AE">
+      <w:r w:rsidRPr="00A105A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41C1C08D" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
+    <w:p w14:paraId="520C3E96" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC64AE">
+      <w:r w:rsidRPr="00A105A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>经营者集中申报工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44DF6DF0" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
+    <w:p w14:paraId="322D66E5" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC64AE">
+      <w:r w:rsidRPr="00A105A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC64AE">
+      <w:r w:rsidRPr="00A105A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SK海力士株式会社，就其收购英特尔公司的NAND闪存和固态硬盘业务的交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2121E818" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
+    <w:p w14:paraId="336F4CF2" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC64AE">
+      <w:r w:rsidRPr="00A105A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表英飞凌科技公司，就其收购赛普拉斯半导体公司的交易进行中国经营者集中申报；就其与上海汽车集团股份有限公司新设合营企业的交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D7059AD" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
+    <w:p w14:paraId="55ED81A1" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC64AE">
+      <w:r w:rsidRPr="00A105A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表诺贝丽斯公司，就其收购爱励公司的交易进行中国经营者集中申报；就其与神户制钢株式会社新设合营企业的交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34EE11EC" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
+    <w:p w14:paraId="25F3F930" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC64AE">
+      <w:r w:rsidRPr="00A105A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表杜邦公司，就其收购罗杰斯公司的交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16D56650" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
+    <w:p w14:paraId="7E2943BE" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC64AE">
+      <w:r w:rsidRPr="00A105A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC64AE">
+      <w:r w:rsidRPr="00A105A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lumentum控股公司，就其收购奥兰若公司的交易进行中国经营者集中申报；就其收购新飞通光电公司的交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="673E2EA5" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
+    <w:p w14:paraId="3F61D329" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC64AE">
+      <w:r w:rsidRPr="00A105A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博通公司，就其拟以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC64AE">
+      <w:r w:rsidRPr="00A105A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1170亿美元收购高通公司的交易进行中国经营者集中申报的准备工作提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C994117" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
+    <w:p w14:paraId="65E54564" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC64AE">
+      <w:r w:rsidRPr="00A105A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美满电子科技公司，就其收购</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EC64AE">
+      <w:r w:rsidRPr="00A105A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Inphi公司的交易进行中国经营者集中申报；恩智浦半导体有限公司收购美满电子科技公司部分业务的交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37F064DC" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
+    <w:p w14:paraId="5018B1C0" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC64AE">
+      <w:r w:rsidRPr="00A105A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表微芯科技公司，就其收购美高森美公司的交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="627EFA91" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
+    <w:p w14:paraId="2D4DFF82" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC64AE">
+      <w:r w:rsidRPr="00A105A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表伍德沃德公司，就其与赫氏公司合并的交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B02D692" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
+    <w:p w14:paraId="71DB5762" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC64AE">
+      <w:r w:rsidRPr="00A105A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德纳股份有限公司，就其收购欧瑞康集团传动系统业务的交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A814F1A" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
+    <w:p w14:paraId="0B5774BE" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC64AE">
+      <w:r w:rsidRPr="00A105A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿波罗资本管理有限合伙企业，就其多个交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22067B10" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
+    <w:p w14:paraId="73B32AC6" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC64AE">
+      <w:r w:rsidRPr="00A105A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表黑石集团有限合伙，就其收购爱索尔包装集团有限公司的交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA461B1" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
+    <w:p w14:paraId="3AF48718" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC64AE">
+      <w:r w:rsidRPr="00A105A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高盛集团公司，就其收购宝德公司的交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AF6C08E" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
+    <w:p w14:paraId="1DE50654" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC64AE">
+      <w:r w:rsidRPr="00A105A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表艾默生电气公司，就其收购滨特尔公司阀门和控制业务的交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C385993" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
+    <w:p w14:paraId="6D5D5B19" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC64AE">
+      <w:r w:rsidRPr="00A105A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表利安德巴赛尔工业公司，就其收购舒尔曼的交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D52302A" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
+    <w:p w14:paraId="267205ED" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC64AE">
+      <w:r w:rsidRPr="00A105A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国住宿控股（香港）有限公司，就其收购桔子水晶酒店控股公司的交易进行中国经营者集中申报。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A1AC5FE" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
+    <w:p w14:paraId="7E31A7A5" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC64AE">
+      <w:r w:rsidRPr="00A105A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>反垄断调查工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52B72ABE" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
+    <w:p w14:paraId="146FB541" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC64AE">
+      <w:r w:rsidRPr="00A105A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家电商公司，就中国反垄断执法机构发起的滥用市场支配地位的调查提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="284F7398" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
+    <w:p w14:paraId="34161918" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC64AE">
+      <w:r w:rsidRPr="00A105A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家跨国医疗设备公司，就中国反垄断执法机构发起的反垄断调查提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AB418CE" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
+    <w:p w14:paraId="24A0B1F8" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC64AE">
+      <w:r w:rsidRPr="00A105A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家跨国耳机公司，就中国反垄断执法机构发起的反垄断调查提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74F5A868" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
+    <w:p w14:paraId="791FF80B" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC64AE">
+      <w:r w:rsidRPr="00A105A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表几家汽车厂商，就中国反垄断执法机构发起的反垄断调查提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AC2A446" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
+    <w:p w14:paraId="478447AB" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC64AE">
+      <w:r w:rsidRPr="00A105A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>反垄断合规工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D465CC3" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
+    <w:p w14:paraId="38739C53" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC64AE">
+      <w:r w:rsidRPr="00A105A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家知名的高科技公司，开展全面的反垄断合规风险评估；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53788837" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
+    <w:p w14:paraId="66163AC5" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC64AE">
+      <w:r w:rsidRPr="00A105A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家电商公司，开展全面的反垄断合规风险评估；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C0DCF4F" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
+    <w:p w14:paraId="0CFE4615" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC64AE">
+      <w:r w:rsidRPr="00A105A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家半导体设备公司，开展全面的反垄断合规风险评估；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5982D2E7" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
+    <w:p w14:paraId="033B2607" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC64AE">
+      <w:r w:rsidRPr="00A105A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家知名汽车制造商，针对特定业务进行反垄断合规风险评估并提供敏感信息交换的反垄断合规咨询。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2718AB96" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
+    <w:p w14:paraId="77E33068" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC64AE">
+      <w:r w:rsidRPr="00A105A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D29D9BE" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
+    <w:p w14:paraId="6C672EB5" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC64AE">
+      <w:r w:rsidRPr="00A105A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国政法大学，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01BC3905" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
+    <w:p w14:paraId="75E39F9C" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC64AE">
+      <w:r w:rsidRPr="00A105A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>辽宁大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40B449D0" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
+    <w:p w14:paraId="7F80A053" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC64AE">
+      <w:r w:rsidRPr="00A105A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7AD997F3" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
+    <w:p w14:paraId="4F4ED80E" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC64AE">
+      <w:r w:rsidRPr="00A105A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="636EE9F0" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
+    <w:p w14:paraId="7FBA8344" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC64AE">
+      <w:r w:rsidRPr="00A105A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0270C746" w14:textId="77777777" w:rsidR="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
+    <w:p w14:paraId="1BA7ACB2" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC64AE">
+      <w:r w:rsidRPr="00A105A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="3B997ED4" w:rsidR="00A46A04" w:rsidRPr="00EC64AE" w:rsidRDefault="00EC64AE" w:rsidP="00EC64AE">
+    <w:p w14:paraId="4F0A196B" w14:textId="0A98F0F9" w:rsidR="00A46A04" w:rsidRPr="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EC64AE">
+      <w:r w:rsidRPr="00A105A2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00EC64AE" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00A105A2" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1481,415 +1481,478 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04276EC8"/>
+    <w:nsid w:val="17F014BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E196D954"/>
+    <w:tmpl w:val="50C06B64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A88442F"/>
+    <w:nsid w:val="1BB23DD8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3CF25AB6"/>
+    <w:tmpl w:val="B38A2AA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AEA6768"/>
+    <w:nsid w:val="1CCB400B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="900C8D6C"/>
+    <w:tmpl w:val="F8686A10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="142B6B81"/>
+    <w:nsid w:val="206C0CBA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="70F62952"/>
+    <w:tmpl w:val="7E1ED108"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18775404"/>
+    <w:nsid w:val="20EC3849"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F2B6CE04"/>
+    <w:tmpl w:val="CDF27654"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B345A8E"/>
+    <w:nsid w:val="2103274A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C1C4018E"/>
+    <w:tmpl w:val="E2243EF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20A875A9"/>
+    <w:nsid w:val="2862040A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EE0A9CAA"/>
+    <w:tmpl w:val="7B32AA64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="214D3C9F"/>
+    <w:nsid w:val="2AD32393"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FE22FAAE"/>
+    <w:tmpl w:val="5A12C6C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="226120CC"/>
+    <w:nsid w:val="2B907A6A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C7E21CE"/>
+    <w:tmpl w:val="56A0C022"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22A679C1"/>
+    <w:nsid w:val="2DB070DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D749CA4"/>
+    <w:tmpl w:val="50C06B64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2817280A"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="311D724A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE987CEC"/>
+    <w:tmpl w:val="0D8ACF68"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EFC2974"/>
+    <w:nsid w:val="32EA78BF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1E949018"/>
+    <w:tmpl w:val="06B0F4FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36E36016"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="58C01AA4"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38DD2C63"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="34F2A02C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AFB7D09"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9B0C9A90"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -1961,523 +2024,460 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D97085F"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D786CC2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15467144"/>
+    <w:tmpl w:val="07188150"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="409715EC"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="454D6906"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D1205702"/>
+    <w:tmpl w:val="F29A8144"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43960C32"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47D039A2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ADC274F0"/>
+    <w:tmpl w:val="D730021C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="497D7C7B"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="496F5944"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4BE85E2C"/>
+    <w:tmpl w:val="82DEDF44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E461708"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B165655"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C35405F8"/>
+    <w:tmpl w:val="2FF40BAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="527D4B0B"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BA70298"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FEB2830E"/>
+    <w:tmpl w:val="BE9C0F04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55101ACB"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E845A16"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0D086B80"/>
+    <w:tmpl w:val="479CAFAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="592E742E"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5701147E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C6983208"/>
+    <w:tmpl w:val="368E5682"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A0536C7"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57341DB7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D7486B46"/>
+    <w:tmpl w:val="09A20006"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66D0021C"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67585DD6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E58CE964"/>
+    <w:tmpl w:val="A838F2DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69287C58"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="69287107"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="498624DA"/>
+    <w:tmpl w:val="6C36ED24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BD757FB"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6CB10F59"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="28E8D1A4"/>
+    <w:tmpl w:val="B16036F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D437B6D"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73EC0607"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="15467144"/>
+    <w:tmpl w:val="AC26BF46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72EC25B4"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73FB286A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="67803882"/>
+    <w:tmpl w:val="8020BB14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74FC2909"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7DA56B74"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="335A6488"/>
+    <w:tmpl w:val="34E4586E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-[...61 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="29">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="4">
-[...14 lines deleted...]
-  <w:num w:numId="9">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="10">
-[...20 lines deleted...]
-  <w:num w:numId="17">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="9"/>
-  </w:num>
-[...43 lines deleted...]
-    <w:abstractNumId w:val="26"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2580,86 +2580,86 @@
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
+    <w:rsid w:val="00A105A2"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
-    <w:rsid w:val="00EC64AE"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -3711,61 +3711,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EC64AE"/>
+    <w:rsid w:val="00A105A2"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EC64AE"/>
+    <w:rsid w:val="00A105A2"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4051,51 +4051,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0B184EED-C8F3-4F07-A19D-6FCC0E248E4F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14011533-025A-41F9-AA9D-CE4E4E0974C6}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>188</Words>
   <Characters>1074</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1260</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>