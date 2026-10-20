--- v2 (2026-08-19)
+++ v3 (2026-10-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="7DA481AD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
+          <w:p w14:paraId="2C4F11E8" w14:textId="72A7D8D4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AA09D0" w:rsidP="00AA09D0">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00A105A2">
+            <w:r w:rsidRPr="00AA09D0">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>毛乙竹</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="2B0FC422" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
+          <w:p w14:paraId="706EB16B" w14:textId="2C363F78" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AA09D0" w:rsidP="00AA09D0">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00A105A2">
+            <w:r w:rsidRPr="00AA09D0">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="16E4109D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
+          <w:p w14:paraId="6199424A" w14:textId="382D9B36" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AA09D0" w:rsidP="00AA09D0">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00A105A2">
+            <w:r w:rsidRPr="00AA09D0">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 4273 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="465E1CB8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
+          <w:p w14:paraId="4F910ACA" w14:textId="48A83E6F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AA09D0" w:rsidP="00AA09D0">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00A105A2">
+            <w:r w:rsidRPr="00AA09D0">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>yizhu.mao@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="1DA2E96F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A105A2" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="7734708F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00AA09D0" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0DE20751" wp14:editId="6C98D161">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="31CF09FF" wp14:editId="50AE2A56">
                   <wp:extent cx="1651000" cy="2159000"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="238095D6" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00A105A2" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="796FFDAA" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00AA09D0" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00A105A2">
+            <w:r w:rsidRPr="00AA09D0">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>毛乙竹律师的主要执业领域为反垄断法与竞争法，包括经营者集中申报、反垄断行政调查、反垄断合规咨询、反垄断诉讼等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C50E652" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="0B01A5BE" w14:textId="77777777" w:rsidR="00AA09D0" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,844 +438,844 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46A980D0" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
+    <w:p w14:paraId="0285C584" w14:textId="77777777" w:rsidR="00AA09D0" w:rsidRDefault="00AA09D0" w:rsidP="00AA09D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A105A2">
+      <w:r w:rsidRPr="00AA09D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="520C3E96" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
+    <w:p w14:paraId="559B12E7" w14:textId="77777777" w:rsidR="00AA09D0" w:rsidRDefault="00AA09D0" w:rsidP="00AA09D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A105A2">
+      <w:r w:rsidRPr="00AA09D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>经营者集中申报工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="322D66E5" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
+    <w:p w14:paraId="633643AE" w14:textId="77777777" w:rsidR="00AA09D0" w:rsidRDefault="00AA09D0" w:rsidP="00AA09D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A105A2">
+      <w:r w:rsidRPr="00AA09D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A105A2">
+      <w:r w:rsidRPr="00AA09D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SK海力士株式会社，就其收购英特尔公司的NAND闪存和固态硬盘业务的交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="336F4CF2" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
+    <w:p w14:paraId="15F716F0" w14:textId="77777777" w:rsidR="00AA09D0" w:rsidRDefault="00AA09D0" w:rsidP="00AA09D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A105A2">
+      <w:r w:rsidRPr="00AA09D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表英飞凌科技公司，就其收购赛普拉斯半导体公司的交易进行中国经营者集中申报；就其与上海汽车集团股份有限公司新设合营企业的交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55ED81A1" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
+    <w:p w14:paraId="7A7B358B" w14:textId="77777777" w:rsidR="00AA09D0" w:rsidRDefault="00AA09D0" w:rsidP="00AA09D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A105A2">
+      <w:r w:rsidRPr="00AA09D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表诺贝丽斯公司，就其收购爱励公司的交易进行中国经营者集中申报；就其与神户制钢株式会社新设合营企业的交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25F3F930" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
+    <w:p w14:paraId="688929B9" w14:textId="77777777" w:rsidR="00AA09D0" w:rsidRDefault="00AA09D0" w:rsidP="00AA09D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A105A2">
+      <w:r w:rsidRPr="00AA09D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表杜邦公司，就其收购罗杰斯公司的交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E2943BE" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
+    <w:p w14:paraId="572EC5A9" w14:textId="77777777" w:rsidR="00AA09D0" w:rsidRDefault="00AA09D0" w:rsidP="00AA09D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A105A2">
+      <w:r w:rsidRPr="00AA09D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A105A2">
+      <w:r w:rsidRPr="00AA09D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Lumentum控股公司，就其收购奥兰若公司的交易进行中国经营者集中申报；就其收购新飞通光电公司的交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F61D329" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
+    <w:p w14:paraId="63DE197D" w14:textId="77777777" w:rsidR="00AA09D0" w:rsidRDefault="00AA09D0" w:rsidP="00AA09D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A105A2">
+      <w:r w:rsidRPr="00AA09D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博通公司，就其拟以</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A105A2">
+      <w:r w:rsidRPr="00AA09D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1170亿美元收购高通公司的交易进行中国经营者集中申报的准备工作提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65E54564" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
+    <w:p w14:paraId="4766F7BE" w14:textId="77777777" w:rsidR="00AA09D0" w:rsidRDefault="00AA09D0" w:rsidP="00AA09D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A105A2">
+      <w:r w:rsidRPr="00AA09D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美满电子科技公司，就其收购</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A105A2">
+      <w:r w:rsidRPr="00AA09D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Inphi公司的交易进行中国经营者集中申报；恩智浦半导体有限公司收购美满电子科技公司部分业务的交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5018B1C0" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
+    <w:p w14:paraId="65CDD994" w14:textId="77777777" w:rsidR="00AA09D0" w:rsidRDefault="00AA09D0" w:rsidP="00AA09D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A105A2">
+      <w:r w:rsidRPr="00AA09D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表微芯科技公司，就其收购美高森美公司的交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D4DFF82" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
+    <w:p w14:paraId="3044DBBB" w14:textId="77777777" w:rsidR="00AA09D0" w:rsidRDefault="00AA09D0" w:rsidP="00AA09D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A105A2">
+      <w:r w:rsidRPr="00AA09D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表伍德沃德公司，就其与赫氏公司合并的交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71DB5762" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
+    <w:p w14:paraId="2D85BE1E" w14:textId="77777777" w:rsidR="00AA09D0" w:rsidRDefault="00AA09D0" w:rsidP="00AA09D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A105A2">
+      <w:r w:rsidRPr="00AA09D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德纳股份有限公司，就其收购欧瑞康集团传动系统业务的交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B5774BE" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
+    <w:p w14:paraId="698E31AC" w14:textId="77777777" w:rsidR="00AA09D0" w:rsidRDefault="00AA09D0" w:rsidP="00AA09D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A105A2">
+      <w:r w:rsidRPr="00AA09D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿波罗资本管理有限合伙企业，就其多个交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73B32AC6" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
+    <w:p w14:paraId="73623F4C" w14:textId="77777777" w:rsidR="00AA09D0" w:rsidRDefault="00AA09D0" w:rsidP="00AA09D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A105A2">
+      <w:r w:rsidRPr="00AA09D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表黑石集团有限合伙，就其收购爱索尔包装集团有限公司的交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AF48718" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
+    <w:p w14:paraId="76929F04" w14:textId="77777777" w:rsidR="00AA09D0" w:rsidRDefault="00AA09D0" w:rsidP="00AA09D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A105A2">
+      <w:r w:rsidRPr="00AA09D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高盛集团公司，就其收购宝德公司的交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DE50654" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
+    <w:p w14:paraId="3E644E32" w14:textId="77777777" w:rsidR="00AA09D0" w:rsidRDefault="00AA09D0" w:rsidP="00AA09D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A105A2">
+      <w:r w:rsidRPr="00AA09D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表艾默生电气公司，就其收购滨特尔公司阀门和控制业务的交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D5D5B19" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
+    <w:p w14:paraId="5F316AA1" w14:textId="77777777" w:rsidR="00AA09D0" w:rsidRDefault="00AA09D0" w:rsidP="00AA09D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A105A2">
+      <w:r w:rsidRPr="00AA09D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表利安德巴赛尔工业公司，就其收购舒尔曼的交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="267205ED" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
+    <w:p w14:paraId="5C11FC00" w14:textId="77777777" w:rsidR="00AA09D0" w:rsidRDefault="00AA09D0" w:rsidP="00AA09D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A105A2">
+      <w:r w:rsidRPr="00AA09D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国住宿控股（香港）有限公司，就其收购桔子水晶酒店控股公司的交易进行中国经营者集中申报。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E31A7A5" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
+    <w:p w14:paraId="241C5F6C" w14:textId="77777777" w:rsidR="00AA09D0" w:rsidRDefault="00AA09D0" w:rsidP="00AA09D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A105A2">
+      <w:r w:rsidRPr="00AA09D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>反垄断调查工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="146FB541" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
+    <w:p w14:paraId="1DD7DC24" w14:textId="77777777" w:rsidR="00AA09D0" w:rsidRDefault="00AA09D0" w:rsidP="00AA09D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A105A2">
+      <w:r w:rsidRPr="00AA09D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家电商公司，就中国反垄断执法机构发起的滥用市场支配地位的调查提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34161918" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
+    <w:p w14:paraId="3D1CA36B" w14:textId="77777777" w:rsidR="00AA09D0" w:rsidRDefault="00AA09D0" w:rsidP="00AA09D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A105A2">
+      <w:r w:rsidRPr="00AA09D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家跨国医疗设备公司，就中国反垄断执法机构发起的反垄断调查提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24A0B1F8" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
+    <w:p w14:paraId="027C9E96" w14:textId="77777777" w:rsidR="00AA09D0" w:rsidRDefault="00AA09D0" w:rsidP="00AA09D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A105A2">
+      <w:r w:rsidRPr="00AA09D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家跨国耳机公司，就中国反垄断执法机构发起的反垄断调查提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="791FF80B" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
+    <w:p w14:paraId="4D54C437" w14:textId="77777777" w:rsidR="00AA09D0" w:rsidRDefault="00AA09D0" w:rsidP="00AA09D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A105A2">
+      <w:r w:rsidRPr="00AA09D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表几家汽车厂商，就中国反垄断执法机构发起的反垄断调查提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="478447AB" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
+    <w:p w14:paraId="2FFCF28A" w14:textId="77777777" w:rsidR="00AA09D0" w:rsidRDefault="00AA09D0" w:rsidP="00AA09D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A105A2">
+      <w:r w:rsidRPr="00AA09D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>反垄断合规工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38739C53" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
+    <w:p w14:paraId="689DA32A" w14:textId="77777777" w:rsidR="00AA09D0" w:rsidRDefault="00AA09D0" w:rsidP="00AA09D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A105A2">
+      <w:r w:rsidRPr="00AA09D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家知名的高科技公司，开展全面的反垄断合规风险评估；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66163AC5" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
+    <w:p w14:paraId="4BAB1163" w14:textId="77777777" w:rsidR="00AA09D0" w:rsidRDefault="00AA09D0" w:rsidP="00AA09D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A105A2">
+      <w:r w:rsidRPr="00AA09D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家电商公司，开展全面的反垄断合规风险评估；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CFE4615" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
+    <w:p w14:paraId="7B6AEA54" w14:textId="77777777" w:rsidR="00AA09D0" w:rsidRDefault="00AA09D0" w:rsidP="00AA09D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A105A2">
+      <w:r w:rsidRPr="00AA09D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家半导体设备公司，开展全面的反垄断合规风险评估；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="033B2607" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
+    <w:p w14:paraId="00217411" w14:textId="77777777" w:rsidR="00AA09D0" w:rsidRDefault="00AA09D0" w:rsidP="00AA09D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A105A2">
+      <w:r w:rsidRPr="00AA09D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家知名汽车制造商，针对特定业务进行反垄断合规风险评估并提供敏感信息交换的反垄断合规咨询。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77E33068" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
+    <w:p w14:paraId="76326B5D" w14:textId="77777777" w:rsidR="00AA09D0" w:rsidRDefault="00AA09D0" w:rsidP="00AA09D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A105A2">
+      <w:r w:rsidRPr="00AA09D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C672EB5" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
+    <w:p w14:paraId="1B0AE916" w14:textId="77777777" w:rsidR="00AA09D0" w:rsidRDefault="00AA09D0" w:rsidP="00AA09D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A105A2">
+      <w:r w:rsidRPr="00AA09D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国政法大学，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75E39F9C" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
+    <w:p w14:paraId="73CC6EA7" w14:textId="77777777" w:rsidR="00AA09D0" w:rsidRDefault="00AA09D0" w:rsidP="00AA09D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A105A2">
+      <w:r w:rsidRPr="00AA09D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>辽宁大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F80A053" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
+    <w:p w14:paraId="58910F43" w14:textId="77777777" w:rsidR="00AA09D0" w:rsidRDefault="00AA09D0" w:rsidP="00AA09D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A105A2">
+      <w:r w:rsidRPr="00AA09D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F4ED80E" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
+    <w:p w14:paraId="25FD6FC1" w14:textId="77777777" w:rsidR="00AA09D0" w:rsidRDefault="00AA09D0" w:rsidP="00AA09D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A105A2">
+      <w:r w:rsidRPr="00AA09D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FBA8344" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
+    <w:p w14:paraId="3F4FFA7F" w14:textId="77777777" w:rsidR="00AA09D0" w:rsidRDefault="00AA09D0" w:rsidP="00AA09D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A105A2">
+      <w:r w:rsidRPr="00AA09D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BA7ACB2" w14:textId="77777777" w:rsidR="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
+    <w:p w14:paraId="7AA1D52A" w14:textId="77777777" w:rsidR="00AA09D0" w:rsidRDefault="00AA09D0" w:rsidP="00AA09D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A105A2">
+      <w:r w:rsidRPr="00AA09D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="0A98F0F9" w:rsidR="00A46A04" w:rsidRPr="00A105A2" w:rsidRDefault="00A105A2" w:rsidP="00A105A2">
+    <w:p w14:paraId="4F0A196B" w14:textId="2D7BA2DF" w:rsidR="00A46A04" w:rsidRPr="00AA09D0" w:rsidRDefault="00AA09D0" w:rsidP="00AA09D0">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A105A2">
+      <w:r w:rsidRPr="00AA09D0">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00A105A2" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00AA09D0" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1481,1003 +1481,1003 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17F014BA"/>
+    <w:nsid w:val="02ED7D00"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="50C06B64"/>
+    <w:tmpl w:val="2DF22876"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BB23DD8"/>
+    <w:nsid w:val="03493335"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B38A2AA6"/>
+    <w:tmpl w:val="959C2B7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CCB400B"/>
+    <w:nsid w:val="086B31E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F8686A10"/>
+    <w:tmpl w:val="9D30CAA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="206C0CBA"/>
+    <w:nsid w:val="0B8D4D29"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7E1ED108"/>
+    <w:tmpl w:val="7CAA0106"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20EC3849"/>
+    <w:nsid w:val="11AE7032"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CDF27654"/>
+    <w:tmpl w:val="0EDAFD4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2103274A"/>
+    <w:nsid w:val="14925AC9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E2243EF4"/>
+    <w:tmpl w:val="F6466232"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2862040A"/>
+    <w:nsid w:val="1859561E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7B32AA64"/>
+    <w:tmpl w:val="6C8C938C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AD32393"/>
+    <w:nsid w:val="1C325F99"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A12C6C2"/>
+    <w:tmpl w:val="24345F04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B907A6A"/>
+    <w:nsid w:val="22F001D3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="56A0C022"/>
+    <w:tmpl w:val="E0E20226"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DB070DB"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F2613C8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="50C06B64"/>
+    <w:tmpl w:val="56FC8892"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="311D724A"/>
+    <w:nsid w:val="3355020E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0D8ACF68"/>
+    <w:tmpl w:val="551A4D30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32EA78BF"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B8F20B6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="06B0F4FA"/>
+    <w:tmpl w:val="5F548526"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36E36016"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3D0F204E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="58C01AA4"/>
+    <w:tmpl w:val="900EEC94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38DD2C63"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40791D6B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="34F2A02C"/>
+    <w:tmpl w:val="63E4C01E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AFB7D09"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="428228AF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9B0C9A90"/>
+    <w:tmpl w:val="E1AC0EA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D786CC2"/>
+    <w:nsid w:val="43EB4B1D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="07188150"/>
+    <w:tmpl w:val="D21882E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="454D6906"/>
+    <w:nsid w:val="46DE73F5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F29A8144"/>
+    <w:tmpl w:val="982655CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47D039A2"/>
+    <w:nsid w:val="48D550FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D730021C"/>
+    <w:tmpl w:val="FA2C01BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="496F5944"/>
+    <w:nsid w:val="4DB31155"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="82DEDF44"/>
+    <w:tmpl w:val="F6466232"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B165655"/>
+    <w:nsid w:val="4EB00CFE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2FF40BAC"/>
+    <w:tmpl w:val="3F2A9F6C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BA70298"/>
+    <w:nsid w:val="4FED0246"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE9C0F04"/>
+    <w:tmpl w:val="F1586F52"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E845A16"/>
+    <w:nsid w:val="53941D93"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="479CAFAC"/>
+    <w:tmpl w:val="4D121CCC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5701147E"/>
+    <w:nsid w:val="53CA29BF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="368E5682"/>
+    <w:tmpl w:val="F4365898"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57341DB7"/>
+    <w:nsid w:val="56C173D7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="09A20006"/>
+    <w:tmpl w:val="D81A1AE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67585DD6"/>
+    <w:nsid w:val="58173811"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A838F2DA"/>
+    <w:tmpl w:val="482AD4A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69287107"/>
+    <w:nsid w:val="5B034437"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C36ED24"/>
+    <w:tmpl w:val="F4EE08CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CB10F59"/>
+    <w:nsid w:val="5C8702EF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B16036F6"/>
+    <w:tmpl w:val="F4643CF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73EC0607"/>
+    <w:nsid w:val="67C371D3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AC26BF46"/>
+    <w:tmpl w:val="D2F8FDBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73FB286A"/>
+    <w:nsid w:val="68A85468"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8020BB14"/>
+    <w:tmpl w:val="2A209CD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7DA56B74"/>
+    <w:nsid w:val="772051AF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="34E4586E"/>
+    <w:tmpl w:val="E63E6724"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="12">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="24">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="13">
-[...2 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="15">
-    <w:abstractNumId w:val="30"/>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="16">
-[...20 lines deleted...]
-  <w:num w:numId="23">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="24">
-    <w:abstractNumId w:val="20"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="25">
-    <w:abstractNumId w:val="24"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="31">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="27">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2580,57 +2580,57 @@
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
-    <w:rsid w:val="00A105A2"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
+    <w:rsid w:val="00AA09D0"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
@@ -3711,61 +3711,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A105A2"/>
+    <w:rsid w:val="00AA09D0"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A105A2"/>
+    <w:rsid w:val="00AA09D0"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4051,60 +4051,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{14011533-025A-41F9-AA9D-CE4E4E0974C6}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CBAEEAFE-848A-406E-8F86-64FDB70311C9}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>188</Words>
   <Characters>1074</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1260</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>