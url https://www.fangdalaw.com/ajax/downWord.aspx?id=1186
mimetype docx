--- v0 (2026-05-09)
+++ v1 (2026-07-09)
@@ -36,180 +36,180 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="3558C456" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00481176" w:rsidP="00481176">
+          <w:p w14:paraId="2C4F11E8" w14:textId="44B8E30A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00481176">
+            <w:r w:rsidRPr="003D09FF">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>罗珂</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="6C818870" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00481176" w:rsidP="00481176">
+          <w:p w14:paraId="706EB16B" w14:textId="606C793A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00481176">
+            <w:r w:rsidRPr="003D09FF">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
-            <w:r w:rsidRPr="00481176">
+            <w:r w:rsidRPr="003D09FF">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> | 深圳</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="405C1ADC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00481176" w:rsidP="00481176">
+          <w:p w14:paraId="6199424A" w14:textId="3C737D23" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00481176">
+            <w:r w:rsidRPr="003D09FF">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 21 6263 5970</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="287F5299" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00481176" w:rsidP="00481176">
+          <w:p w14:paraId="4F910ACA" w14:textId="3594841A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00481176">
+            <w:r w:rsidRPr="003D09FF">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>keluo@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="1858EE8F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00481176" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="47775A44" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003D09FF" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="26C4A8F6" wp14:editId="38A70609">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="48CED02C" wp14:editId="70A80A49">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -249,60 +249,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="379087E8" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00481176" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="1D9CB1DD" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="003D09FF" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00481176">
+            <w:r w:rsidRPr="003D09FF">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>罗珂主要从事产业并购、股权融资及资产市场交易。他尤其擅长跨境交易的策划、谈判和执行，以及涉及公司治理结构和特别股东权利的争议解决。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -362,51 +362,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C4104AB" w14:textId="77777777" w:rsidR="00481176" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="778ACF05" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -447,944 +447,944 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70423B3C" w14:textId="77777777" w:rsidR="00481176" w:rsidRDefault="00481176" w:rsidP="00481176">
+    <w:p w14:paraId="6BDC57BB" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3270AFA7" w14:textId="77777777" w:rsidR="00481176" w:rsidRDefault="00481176" w:rsidP="00481176">
+    <w:p w14:paraId="65B30291" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>产业并购重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02FF5510" w14:textId="77777777" w:rsidR="00481176" w:rsidRDefault="00481176" w:rsidP="00481176">
+    <w:p w14:paraId="7C647682" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ASMPT Limited（00522.HK）向智路资本出售Advanced Assembly Materials International（AAMI）的控制性股份，及其在通过跨境换股方式向至正股份（603991.SH）出售AAMI的剩余股份。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03274720" w14:textId="77777777" w:rsidR="00481176" w:rsidRDefault="00481176" w:rsidP="00481176">
+    <w:p w14:paraId="66ADBF6D" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国技术进出口集团认购伟能集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1608.HK）之控制性股份以及交割后业务和财务重组。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EAD7132" w14:textId="77777777" w:rsidR="00481176" w:rsidRDefault="00481176" w:rsidP="00481176">
+    <w:p w14:paraId="60273F5D" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表天山一号产业投资基金以约港币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>16亿元的对价收购香港上市公司西藏水资源有限公司（01115.HK）之约18%已发行股份。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2656FE22" w14:textId="77777777" w:rsidR="00481176" w:rsidRDefault="00481176" w:rsidP="00481176">
+    <w:p w14:paraId="463D5B2D" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华润创业收购乐购的中国区零售和商业地产业务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D0EAE6B" w14:textId="77777777" w:rsidR="00481176" w:rsidRDefault="00481176" w:rsidP="00481176">
+    <w:p w14:paraId="277E34CD" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华润集团收购和重组三九集团。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="332E8F26" w14:textId="77777777" w:rsidR="00481176" w:rsidRDefault="00481176" w:rsidP="00481176">
+    <w:p w14:paraId="3A917A70" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表包括</w:t>
       </w:r>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Agility、Analogic、ASMPT、Bayer、Mitsui、MKS Instrument、SCA、Steelcase、Walmart等众多跨国公司在中国进行产业并购或重组。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D455B65" w14:textId="77777777" w:rsidR="00481176" w:rsidRDefault="00481176" w:rsidP="00481176">
+    <w:p w14:paraId="7FC589C5" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>资本市场</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57A50611" w14:textId="77777777" w:rsidR="00481176" w:rsidRDefault="00481176" w:rsidP="00481176">
+    <w:p w14:paraId="6E544800" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表视涯科技（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688781.SH）之首次公开发行股份（募集资金人民币22.68亿元）并在上海证券交易所科创板上市。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71DBDD64" w14:textId="77777777" w:rsidR="00481176" w:rsidRDefault="00481176" w:rsidP="00481176">
+    <w:p w14:paraId="63355ABE" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表奕瑞科技（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688301.SH）之首次公开发行股份（募集资金人民币21亿元）并在上海证券交易所科创板上市、及其在上市后发行人民币14亿元可转股债券、以及向特定对象发行A股股票（募集资金人民币11,74亿元）。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="547969B5" w14:textId="77777777" w:rsidR="00481176" w:rsidRDefault="00481176" w:rsidP="00481176">
+    <w:p w14:paraId="2367B785" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TCL科技集团（000100.SZ）发行3亿美元在新加坡交易所上市的无抵押债券</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64D0B722" w14:textId="77777777" w:rsidR="00481176" w:rsidRDefault="00481176" w:rsidP="00481176">
+    <w:p w14:paraId="262658BB" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人或保荐人的中国法律顾问参与广联科技（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>02531.HK）、嘉创房地产（02421.HK）、业聚医疗（06929.HK） 、桐林天然气（08536.HK） 、比亚迪电子（00285.HK） 、昂纳通讯（00877.HK） 、银基集团（00886.HK） 、南旋控股（01982.HK） 、达力环保（01790.HK） 等二十余家企业公开发行股份并在香港证券交易所上市。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B2147B8" w14:textId="77777777" w:rsidR="00481176" w:rsidRDefault="00481176" w:rsidP="00481176">
+    <w:p w14:paraId="5013806C" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表发行人或承销商的中国法律顾问参与玖邦数码（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GOMO） 、迅雷（XNET） 、唯品会（VIPS） 、欢聚时代（YY） 、科通集团（Comtech）、SemiLEDS （LEDS）等众多企业在中国境外首次公开发行股份并在美国NYSE或Nasdaq上市。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36CF7D16" w14:textId="77777777" w:rsidR="00481176" w:rsidRDefault="00481176" w:rsidP="00481176">
+    <w:p w14:paraId="2D4D8C6E" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蓝韵科技、中国闽中等多家中国企业在中国境外公开发行股票并在新加坡交易所上市。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="038F960D" w14:textId="77777777" w:rsidR="00481176" w:rsidRDefault="00481176" w:rsidP="00481176">
+    <w:p w14:paraId="21AEA9CB" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D43AB24" w14:textId="77777777" w:rsidR="00481176" w:rsidRDefault="00481176" w:rsidP="00481176">
+    <w:p w14:paraId="746391E5" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新加坡邮政对递四方速递进行多轮战略投资及其与菜鸟组建经营跨境转运业务的境内和境外合资公司。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05397C59" w14:textId="77777777" w:rsidR="00481176" w:rsidRDefault="00481176" w:rsidP="00481176">
+    <w:p w14:paraId="1AAB8432" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表战略和财务投资人购买及出售海容通信（一个在东盟地区从事通信基础设施的投资、建设及运营的企业集团）的股份。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C936CD3" w14:textId="77777777" w:rsidR="00481176" w:rsidRDefault="00481176" w:rsidP="00481176">
+    <w:p w14:paraId="6D5C7CC9" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华润万家获得碧桂园、农银国际、中银国际和中金资本等战略投资人的合计</w:t>
       </w:r>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4亿美元股权投资。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C5EAC2A" w14:textId="77777777" w:rsidR="00481176" w:rsidRDefault="00481176" w:rsidP="00481176">
+    <w:p w14:paraId="223E29FD" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>分别代表华润资本、中金资本和招商局资本（作为普通合伙人和基金管理人）发起设立十余支私募股权和创业投资基金。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="274795B8" w14:textId="77777777" w:rsidR="00481176" w:rsidRDefault="00481176" w:rsidP="00481176">
+    <w:p w14:paraId="2F707B95" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商局资本和中金资本（作为投资人）分别投资数十家人民币私募股权和创业投资基金。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73543516" w14:textId="77777777" w:rsidR="00481176" w:rsidRDefault="00481176" w:rsidP="00481176">
+    <w:p w14:paraId="3E95639B" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司控制权争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68C82B24" w14:textId="77777777" w:rsidR="00481176" w:rsidRDefault="00481176" w:rsidP="00481176">
+    <w:p w14:paraId="3C9E4C39" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表东方精工（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>002611.SZ），就其与宁德时代（300750。SZ）、福田汽车（600160.SH）之间有关东方精工以人民币47亿元对价收购普莱德100%股权、以及有关普莱德业绩承诺补偿、公司治理结构和控制权争议向东方精工提供策略性建议，并代表东方精工出售普莱德的100%股权。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D7021C3" w14:textId="77777777" w:rsidR="00481176" w:rsidRDefault="00481176" w:rsidP="00481176">
+    <w:p w14:paraId="008AF64A" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华润，就宝能之拟收购万科、万科之拟发行股份购买深圳地铁重大资产、涉及万科之公司治理结构和控制权争议、以及华润以约人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>372亿对价向深圳地铁出售万科之约15.31%股份，向华润提供策略性法律建议及交易服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ED641AD" w14:textId="77777777" w:rsidR="00481176" w:rsidRDefault="00481176" w:rsidP="00481176">
+    <w:p w14:paraId="788CC3C6" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表奈步全球国际公司（伦敦交易所上市公司）的董事会与其控股股东之间关于公司控制权的纠纷和诉讼。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EFE7098" w14:textId="77777777" w:rsidR="00481176" w:rsidRDefault="00481176" w:rsidP="00481176">
+    <w:p w14:paraId="7A6EAD57" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3865A055" w14:textId="77777777" w:rsidR="00481176" w:rsidRDefault="00481176" w:rsidP="00481176">
+    <w:p w14:paraId="2D8125F8" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>对外经济贸易大学，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1997</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C2DCE92" w14:textId="77777777" w:rsidR="00481176" w:rsidRDefault="00481176" w:rsidP="00481176">
+    <w:p w14:paraId="5372D8D6" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="605EA9EE" w14:textId="77777777" w:rsidR="00481176" w:rsidRDefault="00481176" w:rsidP="00481176">
+    <w:p w14:paraId="6FE234B2" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1999</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41E9C0AB" w14:textId="77777777" w:rsidR="00481176" w:rsidRDefault="00481176" w:rsidP="00481176">
+    <w:p w14:paraId="34399A72" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2668C895" w14:textId="77777777" w:rsidR="00481176" w:rsidRDefault="00481176" w:rsidP="00481176">
+    <w:p w14:paraId="3E605444" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>罗珂律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2001年加入方达，2004年升任合伙人。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3312B6CA" w14:textId="77777777" w:rsidR="00481176" w:rsidRDefault="00481176" w:rsidP="00481176">
+    <w:p w14:paraId="3D83EEF1" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>罗珂律师系深圳国际仲裁院和上海国际仲裁中心的仲裁员，作为首席或独任仲裁员参与众多涉及私募股权投资、非上市公司和上市公司并购的仲裁案件；其撰写的仲裁裁决书入选深圳国际仲裁院编著的《“对赌协议”典型仲裁案例和实务精要》。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E204E8C" w14:textId="77777777" w:rsidR="00481176" w:rsidRDefault="00481176" w:rsidP="00481176">
+    <w:p w14:paraId="60E9F8C6" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5455BB81" w14:textId="77777777" w:rsidR="00481176" w:rsidRDefault="00481176" w:rsidP="00481176">
+    <w:p w14:paraId="04A5D67A" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="47BA29A5" w:rsidR="00A46A04" w:rsidRPr="00481176" w:rsidRDefault="00481176" w:rsidP="00481176">
+    <w:p w14:paraId="4F0A196B" w14:textId="4B43D6EA" w:rsidR="00A46A04" w:rsidRPr="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">罗珂律师入选《国际金融法律评论》亚太地区（中国 </w:t>
       </w:r>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>杰出律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>，并在资本市场、私募股权、公司并购业务领域得到</w:t>
       </w:r>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>高度评价</w:t>
       </w:r>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00481176">
+      <w:r w:rsidRPr="003D09FF">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">。 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00481176" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="003D09FF" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1590,218 +1590,323 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E0934A5"/>
+    <w:nsid w:val="00421D70"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AC749362"/>
+    <w:tmpl w:val="2580ED4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="108D33D9"/>
+    <w:nsid w:val="01F41C94"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F01E4CB0"/>
+    <w:tmpl w:val="FF945778"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11157E9B"/>
+    <w:nsid w:val="03297129"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C6C2B28C"/>
+    <w:tmpl w:val="05ACFD94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12EB76BE"/>
+    <w:nsid w:val="07B43A49"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="06F42A68"/>
+    <w:tmpl w:val="07AA6C56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19837189"/>
+    <w:nsid w:val="0B3761C1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="069276D0"/>
+    <w:tmpl w:val="A9BE8E3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24B44C05"/>
+    <w:nsid w:val="0F6A170B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A216AF34"/>
+    <w:tmpl w:val="D33AFAAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="290F6941"/>
+    <w:nsid w:val="182F006D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6DA4A696"/>
+    <w:tmpl w:val="C628A0FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B6611F8"/>
+    <w:nsid w:val="184D6774"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="193EB924"/>
+    <w:tmpl w:val="C6F64706"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1AE917D3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0F602780"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1B0B296C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="65D869EA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1EBB26E0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="14903988"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="22CB0F05"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D396ABAA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E54145C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0930DF56"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1870,624 +1975,519 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EF10B1A"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B237E43"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CF3270B0"/>
+    <w:tmpl w:val="C700C46A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32191340"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DB9259B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="98021114"/>
+    <w:tmpl w:val="0930DF56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="321B68B2"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40815285"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="10168C58"/>
+    <w:tmpl w:val="D36C57C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3CE72960"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50CF624F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE70F5D2"/>
+    <w:tmpl w:val="44E0D770"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E4A6F55"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56B65656"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1F349560"/>
+    <w:tmpl w:val="CADE20E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45494245"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="57471307"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2EFE0BC8"/>
+    <w:tmpl w:val="D064245A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="463763B8"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B5D4E24"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="97B6C55A"/>
+    <w:tmpl w:val="2C24A6B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A3A6792"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CFC7013"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7EDC553A"/>
+    <w:tmpl w:val="0C8806F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D0861D8"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67C963B8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B887052"/>
+    <w:tmpl w:val="0EE2586C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F83113B"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6A9763EC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D930A348"/>
+    <w:tmpl w:val="B8C01B76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51AA3202"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74BF17FA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="97B6C55A"/>
+    <w:tmpl w:val="F530BEBE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53D43F69"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D5335CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="672CA3AE"/>
+    <w:tmpl w:val="3A868E5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58DE7D08"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7D9F7F72"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D004A038"/>
+    <w:tmpl w:val="D64EE502"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...103 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="18">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="7">
-[...11 lines deleted...]
-  <w:num w:numId="11">
+  <w:num w:numId="25">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="12">
-[...17 lines deleted...]
-  <w:num w:numId="18">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="19">
-[...22 lines deleted...]
-  </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="28">
     <w:abstractNumId w:val="16"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
@@ -2526,56 +2526,56 @@
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
+    <w:rsid w:val="003D09FF"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
-    <w:rsid w:val="00481176"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
@@ -3724,61 +3724,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00481176"/>
+    <w:rsid w:val="003D09FF"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00481176"/>
+    <w:rsid w:val="003D09FF"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4064,51 +4064,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{47AE61AC-EFFE-43C3-A302-0E272BF90FF1}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4198D7B-5503-4BFA-B4E2-3F7AEAD7ED3A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>284</Words>
   <Characters>1619</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1900</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>