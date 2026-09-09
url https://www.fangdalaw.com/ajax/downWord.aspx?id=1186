--- v1 (2026-07-09)
+++ v2 (2026-09-09)
@@ -36,180 +36,180 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="44B8E30A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
+          <w:p w14:paraId="2C4F11E8" w14:textId="73614A29" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A64EC9" w:rsidP="00A64EC9">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="003D09FF">
+            <w:r w:rsidRPr="00A64EC9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>罗珂</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="606C793A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
+          <w:p w14:paraId="706EB16B" w14:textId="68A505F8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A64EC9" w:rsidP="00A64EC9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="003D09FF">
+            <w:r w:rsidRPr="00A64EC9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
-            <w:r w:rsidRPr="003D09FF">
+            <w:r w:rsidRPr="00A64EC9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> | 深圳</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="3C737D23" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
+          <w:p w14:paraId="6199424A" w14:textId="1DE2E738" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A64EC9" w:rsidP="00A64EC9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="003D09FF">
+            <w:r w:rsidRPr="00A64EC9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 21 6263 5970</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3594841A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
+          <w:p w14:paraId="4F910ACA" w14:textId="24CD06F1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A64EC9" w:rsidP="00A64EC9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="003D09FF">
+            <w:r w:rsidRPr="00A64EC9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>keluo@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="47775A44" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="003D09FF" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="18DD94DB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A64EC9" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="48CED02C" wp14:editId="70A80A49">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="07A45F84" wp14:editId="4033A876">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -249,60 +249,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="1D9CB1DD" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="003D09FF" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="68901CD9" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00A64EC9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="003D09FF">
+            <w:r w:rsidRPr="00A64EC9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>罗珂主要从事产业并购、股权融资及资产市场交易。他尤其擅长跨境交易的策划、谈判和执行，以及涉及公司治理结构和特别股东权利的争议解决。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -362,51 +362,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="778ACF05" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="61FA966E" w14:textId="77777777" w:rsidR="00A64EC9" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -447,944 +447,944 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BDC57BB" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
+    <w:p w14:paraId="38FCC7D5" w14:textId="77777777" w:rsidR="00A64EC9" w:rsidRDefault="00A64EC9" w:rsidP="00A64EC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65B30291" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
+    <w:p w14:paraId="219251B8" w14:textId="77777777" w:rsidR="00A64EC9" w:rsidRDefault="00A64EC9" w:rsidP="00A64EC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>产业并购重组</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C647682" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
+    <w:p w14:paraId="76F49B8A" w14:textId="77777777" w:rsidR="00A64EC9" w:rsidRDefault="00A64EC9" w:rsidP="00A64EC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ASMPT Limited（00522.HK）向智路资本出售Advanced Assembly Materials International（AAMI）的控制性股份，及其在通过跨境换股方式向至正股份（603991.SH）出售AAMI的剩余股份。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66ADBF6D" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
+    <w:p w14:paraId="6EC75F0A" w14:textId="77777777" w:rsidR="00A64EC9" w:rsidRDefault="00A64EC9" w:rsidP="00A64EC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国技术进出口集团认购伟能集团（</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1608.HK）之控制性股份以及交割后业务和财务重组。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60273F5D" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
+    <w:p w14:paraId="0D748605" w14:textId="77777777" w:rsidR="00A64EC9" w:rsidRDefault="00A64EC9" w:rsidP="00A64EC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表天山一号产业投资基金以约港币</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>16亿元的对价收购香港上市公司西藏水资源有限公司（01115.HK）之约18%已发行股份。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="463D5B2D" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
+    <w:p w14:paraId="6A25959C" w14:textId="77777777" w:rsidR="00A64EC9" w:rsidRDefault="00A64EC9" w:rsidP="00A64EC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华润创业收购乐购的中国区零售和商业地产业务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="277E34CD" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
+    <w:p w14:paraId="2A45149B" w14:textId="77777777" w:rsidR="00A64EC9" w:rsidRDefault="00A64EC9" w:rsidP="00A64EC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华润集团收购和重组三九集团。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A917A70" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
+    <w:p w14:paraId="4188300C" w14:textId="77777777" w:rsidR="00A64EC9" w:rsidRDefault="00A64EC9" w:rsidP="00A64EC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表包括</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Agility、Analogic、ASMPT、Bayer、Mitsui、MKS Instrument、SCA、Steelcase、Walmart等众多跨国公司在中国进行产业并购或重组。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FC589C5" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
+    <w:p w14:paraId="2937897F" w14:textId="77777777" w:rsidR="00A64EC9" w:rsidRDefault="00A64EC9" w:rsidP="00A64EC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>资本市场</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E544800" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
+    <w:p w14:paraId="774469B8" w14:textId="77777777" w:rsidR="00A64EC9" w:rsidRDefault="00A64EC9" w:rsidP="00A64EC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表视涯科技（</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688781.SH）之首次公开发行股份（募集资金人民币22.68亿元）并在上海证券交易所科创板上市。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63355ABE" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
+    <w:p w14:paraId="02E1FC83" w14:textId="77777777" w:rsidR="00A64EC9" w:rsidRDefault="00A64EC9" w:rsidP="00A64EC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表奕瑞科技（</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>688301.SH）之首次公开发行股份（募集资金人民币21亿元）并在上海证券交易所科创板上市、及其在上市后发行人民币14亿元可转股债券、以及向特定对象发行A股股票（募集资金人民币11,74亿元）。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2367B785" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
+    <w:p w14:paraId="579200F8" w14:textId="77777777" w:rsidR="00A64EC9" w:rsidRDefault="00A64EC9" w:rsidP="00A64EC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TCL科技集团（000100.SZ）发行3亿美元在新加坡交易所上市的无抵押债券</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="262658BB" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
+    <w:p w14:paraId="0C76E340" w14:textId="77777777" w:rsidR="00A64EC9" w:rsidRDefault="00A64EC9" w:rsidP="00A64EC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人或保荐人的中国法律顾问参与广联科技（</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>02531.HK）、嘉创房地产（02421.HK）、业聚医疗（06929.HK） 、桐林天然气（08536.HK） 、比亚迪电子（00285.HK） 、昂纳通讯（00877.HK） 、银基集团（00886.HK） 、南旋控股（01982.HK） 、达力环保（01790.HK） 等二十余家企业公开发行股份并在香港证券交易所上市。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5013806C" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
+    <w:p w14:paraId="738BD6A3" w14:textId="77777777" w:rsidR="00A64EC9" w:rsidRDefault="00A64EC9" w:rsidP="00A64EC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表发行人或承销商的中国法律顾问参与玖邦数码（</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>GOMO） 、迅雷（XNET） 、唯品会（VIPS） 、欢聚时代（YY） 、科通集团（Comtech）、SemiLEDS （LEDS）等众多企业在中国境外首次公开发行股份并在美国NYSE或Nasdaq上市。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D4D8C6E" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
+    <w:p w14:paraId="43B20371" w14:textId="77777777" w:rsidR="00A64EC9" w:rsidRDefault="00A64EC9" w:rsidP="00A64EC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表蓝韵科技、中国闽中等多家中国企业在中国境外公开发行股票并在新加坡交易所上市。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21AEA9CB" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
+    <w:p w14:paraId="671C263B" w14:textId="77777777" w:rsidR="00A64EC9" w:rsidRDefault="00A64EC9" w:rsidP="00A64EC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募股权</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="746391E5" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
+    <w:p w14:paraId="07C5919A" w14:textId="77777777" w:rsidR="00A64EC9" w:rsidRDefault="00A64EC9" w:rsidP="00A64EC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新加坡邮政对递四方速递进行多轮战略投资及其与菜鸟组建经营跨境转运业务的境内和境外合资公司。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AAB8432" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
+    <w:p w14:paraId="7C84F889" w14:textId="77777777" w:rsidR="00A64EC9" w:rsidRDefault="00A64EC9" w:rsidP="00A64EC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表战略和财务投资人购买及出售海容通信（一个在东盟地区从事通信基础设施的投资、建设及运营的企业集团）的股份。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D5C7CC9" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
+    <w:p w14:paraId="77BFE8C7" w14:textId="77777777" w:rsidR="00A64EC9" w:rsidRDefault="00A64EC9" w:rsidP="00A64EC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华润万家获得碧桂园、农银国际、中银国际和中金资本等战略投资人的合计</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4亿美元股权投资。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="223E29FD" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
+    <w:p w14:paraId="0249A5A3" w14:textId="77777777" w:rsidR="00A64EC9" w:rsidRDefault="00A64EC9" w:rsidP="00A64EC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>分别代表华润资本、中金资本和招商局资本（作为普通合伙人和基金管理人）发起设立十余支私募股权和创业投资基金。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F707B95" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
+    <w:p w14:paraId="7FDCEBF6" w14:textId="77777777" w:rsidR="00A64EC9" w:rsidRDefault="00A64EC9" w:rsidP="00A64EC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招商局资本和中金资本（作为投资人）分别投资数十家人民币私募股权和创业投资基金。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E95639B" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
+    <w:p w14:paraId="021D5A52" w14:textId="77777777" w:rsidR="00A64EC9" w:rsidRDefault="00A64EC9" w:rsidP="00A64EC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司控制权争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C9E4C39" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
+    <w:p w14:paraId="7DE37DA4" w14:textId="77777777" w:rsidR="00A64EC9" w:rsidRDefault="00A64EC9" w:rsidP="00A64EC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表东方精工（</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>002611.SZ），就其与宁德时代（300750。SZ）、福田汽车（600160.SH）之间有关东方精工以人民币47亿元对价收购普莱德100%股权、以及有关普莱德业绩承诺补偿、公司治理结构和控制权争议向东方精工提供策略性建议，并代表东方精工出售普莱德的100%股权。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="008AF64A" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
+    <w:p w14:paraId="060F601E" w14:textId="77777777" w:rsidR="00A64EC9" w:rsidRDefault="00A64EC9" w:rsidP="00A64EC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华润，就宝能之拟收购万科、万科之拟发行股份购买深圳地铁重大资产、涉及万科之公司治理结构和控制权争议、以及华润以约人民币</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>372亿对价向深圳地铁出售万科之约15.31%股份，向华润提供策略性法律建议及交易服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="788CC3C6" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
+    <w:p w14:paraId="4E2B8C2F" w14:textId="77777777" w:rsidR="00A64EC9" w:rsidRDefault="00A64EC9" w:rsidP="00A64EC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表奈步全球国际公司（伦敦交易所上市公司）的董事会与其控股股东之间关于公司控制权的纠纷和诉讼。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A6EAD57" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
+    <w:p w14:paraId="0738DB84" w14:textId="77777777" w:rsidR="00A64EC9" w:rsidRDefault="00A64EC9" w:rsidP="00A64EC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D8125F8" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
+    <w:p w14:paraId="53A383A9" w14:textId="77777777" w:rsidR="00A64EC9" w:rsidRDefault="00A64EC9" w:rsidP="00A64EC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>对外经济贸易大学，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1997</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5372D8D6" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
+    <w:p w14:paraId="3ED4FB18" w14:textId="77777777" w:rsidR="00A64EC9" w:rsidRDefault="00A64EC9" w:rsidP="00A64EC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FE234B2" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
+    <w:p w14:paraId="38A9A2D6" w14:textId="77777777" w:rsidR="00A64EC9" w:rsidRDefault="00A64EC9" w:rsidP="00A64EC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师，</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1999</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34399A72" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
+    <w:p w14:paraId="41349FA2" w14:textId="77777777" w:rsidR="00A64EC9" w:rsidRDefault="00A64EC9" w:rsidP="00A64EC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E605444" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
+    <w:p w14:paraId="759E7463" w14:textId="77777777" w:rsidR="00A64EC9" w:rsidRDefault="00A64EC9" w:rsidP="00A64EC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>罗珂律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2001年加入方达，2004年升任合伙人。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D83EEF1" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
+    <w:p w14:paraId="524139B1" w14:textId="77777777" w:rsidR="00A64EC9" w:rsidRDefault="00A64EC9" w:rsidP="00A64EC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>罗珂律师系深圳国际仲裁院和上海国际仲裁中心的仲裁员，作为首席或独任仲裁员参与众多涉及私募股权投资、非上市公司和上市公司并购的仲裁案件；其撰写的仲裁裁决书入选深圳国际仲裁院编著的《“对赌协议”典型仲裁案例和实务精要》。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E9F8C6" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
+    <w:p w14:paraId="5C4D5856" w14:textId="77777777" w:rsidR="00A64EC9" w:rsidRDefault="00A64EC9" w:rsidP="00A64EC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04A5D67A" w14:textId="77777777" w:rsidR="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
+    <w:p w14:paraId="49D6A541" w14:textId="77777777" w:rsidR="00A64EC9" w:rsidRDefault="00A64EC9" w:rsidP="00A64EC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="4B43D6EA" w:rsidR="00A46A04" w:rsidRPr="003D09FF" w:rsidRDefault="003D09FF" w:rsidP="003D09FF">
+    <w:p w14:paraId="4F0A196B" w14:textId="57667D99" w:rsidR="00A46A04" w:rsidRPr="00A64EC9" w:rsidRDefault="00A64EC9" w:rsidP="00A64EC9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">罗珂律师入选《国际金融法律评论》亚太地区（中国 </w:t>
       </w:r>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>杰出律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>，并在资本市场、私募股权、公司并购业务领域得到</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>高度评价</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="003D09FF">
+      <w:r w:rsidRPr="00A64EC9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">。 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="003D09FF" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00A64EC9" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1590,907 +1590,907 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00421D70"/>
+    <w:nsid w:val="04C942F4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2580ED4E"/>
+    <w:tmpl w:val="23DAA688"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01F41C94"/>
+    <w:nsid w:val="085E313D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FF945778"/>
+    <w:tmpl w:val="063A3876"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03297129"/>
+    <w:nsid w:val="0C775D00"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="05ACFD94"/>
+    <w:tmpl w:val="2040BB64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07B43A49"/>
+    <w:nsid w:val="13457942"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="07AA6C56"/>
+    <w:tmpl w:val="4D587672"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B3761C1"/>
+    <w:nsid w:val="15DB2E3F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9BE8E3C"/>
+    <w:tmpl w:val="D0A6F07E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F6A170B"/>
+    <w:nsid w:val="17164F13"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D33AFAAC"/>
+    <w:tmpl w:val="23DAA688"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="182F006D"/>
+    <w:nsid w:val="2A40018F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C628A0FE"/>
+    <w:tmpl w:val="4FE6A6B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="184D6774"/>
+    <w:nsid w:val="2B272253"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C6F64706"/>
+    <w:tmpl w:val="424854FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AE917D3"/>
+    <w:nsid w:val="2D7C3D0E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0F602780"/>
+    <w:tmpl w:val="A61C2694"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B0B296C"/>
+    <w:nsid w:val="2E787C35"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="65D869EA"/>
+    <w:tmpl w:val="F48E7576"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EBB26E0"/>
+    <w:nsid w:val="2E872246"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="14903988"/>
+    <w:tmpl w:val="39C6C8AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22CB0F05"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F2C5683"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D396ABAA"/>
+    <w:tmpl w:val="D28A86D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2E54145C"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34A30AB5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0930DF56"/>
+    <w:tmpl w:val="EBAA6604"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EE42B43"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B08202D4"/>
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="440" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003">
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="880" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1320" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1760" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2200" w:hanging="440"/>
-[...5 lines deleted...]
-    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="2640" w:hanging="440"/>
-[...34 lines deleted...]
-      <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B237E43"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44356580"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C700C46A"/>
+    <w:tmpl w:val="B234082A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DB9259B"/>
+    <w:nsid w:val="45D65762"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0930DF56"/>
+    <w:tmpl w:val="54A46978"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40815285"/>
+    <w:nsid w:val="47E903FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D36C57C0"/>
+    <w:tmpl w:val="01CEBD44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50CF624F"/>
+    <w:nsid w:val="48A0721D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="44E0D770"/>
+    <w:tmpl w:val="EB2A5826"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56B65656"/>
+    <w:nsid w:val="49DD6260"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CADE20E8"/>
+    <w:tmpl w:val="A008FF76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57471307"/>
+    <w:nsid w:val="4C5F2F50"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D064245A"/>
+    <w:tmpl w:val="8B7C8D4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B5D4E24"/>
+    <w:nsid w:val="564D09F5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C24A6B0"/>
+    <w:tmpl w:val="1BF628A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CFC7013"/>
+    <w:nsid w:val="57B159E9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C8806F4"/>
+    <w:tmpl w:val="57EA1B14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67C963B8"/>
+    <w:nsid w:val="593F0E1E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0EE2586C"/>
+    <w:tmpl w:val="B19670A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A9763EC"/>
+    <w:nsid w:val="5A2E5C5D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8C01B76"/>
+    <w:tmpl w:val="82D6CB3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74BF17FA"/>
+    <w:nsid w:val="5AC5709F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F530BEBE"/>
+    <w:tmpl w:val="7592D726"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D5335CB"/>
+    <w:nsid w:val="726B4D39"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A868E5C"/>
+    <w:tmpl w:val="D7DC8D3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D9F7F72"/>
+    <w:nsid w:val="7A5B555C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D64EE502"/>
+    <w:tmpl w:val="448896C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2">
-[...41 lines deleted...]
-  <w:num w:numId="16">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="17">
-[...31 lines deleted...]
-  </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2526,51 +2526,50 @@
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
-    <w:rsid w:val="003D09FF"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
@@ -2599,50 +2598,51 @@
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
+    <w:rsid w:val="00A64EC9"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
@@ -3724,61 +3724,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="003D09FF"/>
+    <w:rsid w:val="00A64EC9"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="003D09FF"/>
+    <w:rsid w:val="00A64EC9"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4064,51 +4064,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B4198D7B-5503-4BFA-B4E2-3F7AEAD7ED3A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A5EDAC4A-2819-425E-AF34-DED026A54A42}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>284</Words>
   <Characters>1619</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1900</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>