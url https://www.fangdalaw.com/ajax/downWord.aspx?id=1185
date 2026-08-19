--- v0 (2026-06-19)
+++ v1 (2026-08-19)
@@ -36,180 +36,180 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="497588FF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+          <w:p w14:paraId="2C4F11E8" w14:textId="4D4FF2EC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00E4499A">
+            <w:r w:rsidRPr="00F93A57">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>谭舸</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="7ACA3CDA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+          <w:p w14:paraId="706EB16B" w14:textId="6A348219" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00E4499A">
+            <w:r w:rsidRPr="00F93A57">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
-            <w:r w:rsidRPr="00E4499A">
+            <w:r w:rsidRPr="00F93A57">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> | 北京 | 广州</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="3B8D77D9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+          <w:p w14:paraId="6199424A" w14:textId="7B6FF875" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00E4499A">
+            <w:r w:rsidRPr="00F93A57">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 20 3225 3809</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3D3B9507" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+          <w:p w14:paraId="4F910ACA" w14:textId="119B989E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00E4499A">
+            <w:r w:rsidRPr="00F93A57">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Judy.Tan@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="04AE2F64" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E4499A" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="3F085B21" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F93A57" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="295CCF3E" wp14:editId="5E1A456E">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3E9CC9E5" wp14:editId="6CC54E10">
                   <wp:extent cx="1651000" cy="2145249"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -249,60 +249,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="31D0F52D" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00E4499A" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="193A9F78" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00F93A57" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00E4499A">
+            <w:r w:rsidRPr="00F93A57">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>谭舸律师的主要执业领域为银行与金融（尤其是航空融资和租赁）、航空领域各项法律事务等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -362,51 +362,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1295318D" w14:textId="77777777" w:rsidR="00E4499A" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="7B556244" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -447,1204 +447,1204 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09F59EE2" w14:textId="77777777" w:rsidR="00E4499A" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+    <w:p w14:paraId="7B9A47BE" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>谭舸律师尤其专长于航空融资和租赁，代表过国内外金融机构、租赁公司、航空企业及物流运输企业等，曾参与诸多飞机、模拟机、发动机和航空设备的购买、处置、融资与租赁项目。这些项目涉及各类型飞机（包括波音飞机、空客飞机、庞巴迪飞机、各类公务飞机和直升机等）以及模拟机、发动机及各类航材等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E449B93" w14:textId="77777777" w:rsidR="00E4499A" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+    <w:p w14:paraId="0FCE7A31" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>谭舸律师经常性地代表众多境外银行、境内银行、租赁公司等参与各类融资及租赁项目，涉及到的交易结构包括预付款融资、经营性租赁、融资性租赁、售后回租、飞机资产的资产证券化、中国保税区租赁、日本经营租赁、法国税收结构租赁和欧洲及美国出口信贷融资等。谭舸律师还广泛地参与公务飞机的出售、购买及托管业务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47C8C411" w14:textId="77777777" w:rsidR="00E4499A" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+    <w:p w14:paraId="27037146" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B1971E1" w14:textId="77777777" w:rsidR="00E4499A" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+    <w:p w14:paraId="6101C640" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="63E98CFB" w14:textId="77777777" w:rsidR="00E4499A" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+    <w:p w14:paraId="118D45D6" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表法国外贸银行</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(NATIXIS)完成共计近30架飞机的法国税务融资结合中国境内保税区租赁项目</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>项目荣获2018年Air Finance最佳融资租赁交易大奖及第七届中国航空金融万户奖国际合作奖</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A29315D" w14:textId="77777777" w:rsidR="00E4499A" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+    <w:p w14:paraId="279544CC" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表欧洲出口信贷机构、法国外贸银行</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(NATIXIS)以及日本银团完成境内首单涉及日本经营租赁结构的日元LIBOR利率转换融资变更项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F1C6F2" w14:textId="77777777" w:rsidR="00E4499A" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+    <w:p w14:paraId="6BA53A80" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国进出口银行完成跨境飞机融资结合爱尔兰租赁结构项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44E38B3F" w14:textId="77777777" w:rsidR="00E4499A" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+    <w:p w14:paraId="4310177C" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国进出口银行向设立在广州南沙自贸区的借款人</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SPV提供首单飞机融资领域以SOFR计价的美元贷款</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29ABF8A9" w14:textId="77777777" w:rsidR="00E4499A" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+    <w:p w14:paraId="35131461" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表境内头部金融租赁公司完成与境内航空公司的国产飞机融资租赁结合制造商买方信贷融资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D443535" w14:textId="77777777" w:rsidR="00E4499A" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+    <w:p w14:paraId="13D114D2" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招银金融租赁完成涉及</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5架飞机的融资引进</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4199B2C2" w14:textId="77777777" w:rsidR="00E4499A" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+    <w:p w14:paraId="633A6A05" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国飞机租赁（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1848.HK）完成数批次近20架飞机的飞机经营性租赁资产包出售</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17959FCE" w14:textId="77777777" w:rsidR="00E4499A" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+    <w:p w14:paraId="2CCFC78C" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国航空企业完成共数百架</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A319/A320/A321/A330飞机购买项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C27BD77" w14:textId="77777777" w:rsidR="00E4499A" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+    <w:p w14:paraId="58970FC5" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国某航空公司完成数批次超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>40架的老旧飞机国有资产进场处置结合售后经营性租赁</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B48A2F5" w14:textId="77777777" w:rsidR="00E4499A" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+    <w:p w14:paraId="28C0E3C4" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国某航空公司先后与</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CFM、IAE、罗罗和Honeywell等航空设备制造及维修服务提供商完成航空发动机、APU等采购框架协议、小时包修协议、送修协议的谈判</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C35BFBB" w14:textId="77777777" w:rsidR="00E4499A" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+    <w:p w14:paraId="0F59CC1E" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国某航空公司开展其波音和空客机队的经营性租赁引进</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="754A2F40" w14:textId="77777777" w:rsidR="00E4499A" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+    <w:p w14:paraId="174AFA96" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28E59BFE" w14:textId="77777777" w:rsidR="00E4499A" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+    <w:p w14:paraId="60493813" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国芝加哥肯特法学院，法学硕士，以“优异成绩</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(with Distinction)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>毕业</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="441F6626" w14:textId="77777777" w:rsidR="00E4499A" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+    <w:p w14:paraId="0CA8BB36" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A08F2E6" w14:textId="77777777" w:rsidR="00E4499A" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+    <w:p w14:paraId="0CD5DBBA" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27180FAF" w14:textId="77777777" w:rsidR="00E4499A" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+    <w:p w14:paraId="795DD9DA" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54B2FFB1" w14:textId="77777777" w:rsidR="00E4499A" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+    <w:p w14:paraId="3AE20996" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A54E4AC" w14:textId="77777777" w:rsidR="00E4499A" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+    <w:p w14:paraId="4EC3F02F" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73ADADD5" w14:textId="77777777" w:rsidR="00E4499A" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+    <w:p w14:paraId="50DDCFCE" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79E81383" w14:textId="77777777" w:rsidR="00E4499A" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+    <w:p w14:paraId="7DCEB5E9" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E3EF346" w14:textId="77777777" w:rsidR="00E4499A" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+    <w:p w14:paraId="2F428DEB" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>加入方达前，谭舸律师曾在一家领先的中资所担任合伙人，此前还曾在中国民用航空局和多家知名外资所的境外办公室任职。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14BB80EC" w14:textId="77777777" w:rsidR="00E4499A" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+    <w:p w14:paraId="284500BE" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C7D057F" w14:textId="77777777" w:rsidR="00E4499A" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+    <w:p w14:paraId="0B4A3FC1" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07DC6E10" w14:textId="77777777" w:rsidR="00E4499A" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+    <w:p w14:paraId="1D9024CB" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>钱伯斯(Chambers)《2023全球法律指南》榜单：航空金融</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 第一级别律师 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5837F33E" w14:textId="77777777" w:rsidR="00E4499A" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+    <w:p w14:paraId="4AF319BA" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>钱伯斯(Chambers)《2023大中华区法律指南》榜单：航空金融</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 第一级别律师 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="555F7278" w14:textId="77777777" w:rsidR="00E4499A" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+    <w:p w14:paraId="5979ADF1" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>钱伯斯(Chambers)《2022全球法律指南》榜单：航空金融</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 第一级别律师 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79C021C3" w14:textId="77777777" w:rsidR="00E4499A" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+    <w:p w14:paraId="09FE72D8" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>钱伯斯(Chambers)《2022大中华区法律指南》榜单：航空金融</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 第一级别律师 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30DFB529" w14:textId="77777777" w:rsidR="00E4499A" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+    <w:p w14:paraId="01616027" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>钱伯斯(Chambers)《2021全球法律指南》榜单：航空金融</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 第一级别律师 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25A0BFEA" w14:textId="77777777" w:rsidR="00E4499A" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+    <w:p w14:paraId="3CBE2629" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>钱伯斯(Chambers)《2021亚太法律指南》榜单：航空金融</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 第一级别律师 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A2D861E" w14:textId="77777777" w:rsidR="00E4499A" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+    <w:p w14:paraId="6F1442FA" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2021年度LEGALBAND风云榜：交易律师15强 谭舸 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09338DE8" w14:textId="77777777" w:rsidR="00E4499A" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+    <w:p w14:paraId="2D217B12" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2021年 IFLR1000年度榜单：Highly Regarded Lawyer </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="325D1040" w14:textId="77777777" w:rsidR="00E4499A" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+    <w:p w14:paraId="195C305C" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2021年IFLR1000 女性领军人物指南（IFLR1000 Women Leaders 2021） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EEA3995" w14:textId="77777777" w:rsidR="00E4499A" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+    <w:p w14:paraId="48433365" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《商法》2020年度：100位中国业务优秀律师 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73953B9F" w14:textId="77777777" w:rsidR="00E4499A" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+    <w:p w14:paraId="130AE964" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《亚洲法律杂志》（ALB）</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019年度中国十五佳女律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="293C6396" w14:textId="77777777" w:rsidR="00E4499A" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+    <w:p w14:paraId="78215809" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《航空金融》（Airfinance Journal）2018年最佳融资租赁交易大奖 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3094DA5E" w14:textId="77777777" w:rsidR="00E4499A" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+    <w:p w14:paraId="0C7A7BD9" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>第七届中国航空金融</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>万户奖</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">国际合作奖 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="792EF09B" w14:textId="77777777" w:rsidR="00E4499A" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+    <w:p w14:paraId="56328D21" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EF94E64" w14:textId="77777777" w:rsidR="00E4499A" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+    <w:p w14:paraId="4707B9B5" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">中国海事仲裁委员会仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BDD4953" w14:textId="77777777" w:rsidR="00E4499A" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+    <w:p w14:paraId="353AE57C" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">深圳国际仲裁院仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="76BFA747" w:rsidR="00A46A04" w:rsidRPr="00E4499A" w:rsidRDefault="00E4499A" w:rsidP="00E4499A">
+    <w:p w14:paraId="4F0A196B" w14:textId="3DA7A264" w:rsidR="00A46A04" w:rsidRPr="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E4499A">
+      <w:r w:rsidRPr="00F93A57">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">中国法学会航空法学研究会理事 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00E4499A" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00F93A57" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1850,263 +1850,263 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="012106F8"/>
+    <w:nsid w:val="0AE825EC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D03E8500"/>
+    <w:tmpl w:val="F79A93E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05E14B28"/>
+    <w:nsid w:val="12D7644F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="929C0086"/>
+    <w:tmpl w:val="1AF69436"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="065050B9"/>
+    <w:nsid w:val="16E056E9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB64545C"/>
+    <w:tmpl w:val="AE12962E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08304939"/>
+    <w:nsid w:val="17572252"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3F368AB6"/>
+    <w:tmpl w:val="54B2B6A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D05275D"/>
+    <w:nsid w:val="19132156"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1FD0BB68"/>
+    <w:tmpl w:val="10EC85E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D2F07D3"/>
+    <w:nsid w:val="25EE50F6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EC9E3016"/>
+    <w:tmpl w:val="11426D44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E725402"/>
+    <w:nsid w:val="26D97DE1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0FFA68D8"/>
+    <w:tmpl w:val="9F200D38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="169A38C5"/>
+    <w:nsid w:val="27065965"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9BA0D882"/>
+    <w:tmpl w:val="740A08B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C214CC1"/>
+    <w:nsid w:val="28353888"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="956CBB38"/>
+    <w:tmpl w:val="89EC9D00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29E5718A"/>
+    <w:nsid w:val="284756DB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5C5A4D5C"/>
+    <w:tmpl w:val="D5CA3BE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29F148C6"/>
+    <w:nsid w:val="2D915653"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA3891B2"/>
+    <w:tmpl w:val="0C30D68E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2194,71 +2194,113 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35745E78"/>
+    <w:nsid w:val="33295AC2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E7A8AA12"/>
+    <w:tmpl w:val="17B87402"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34183537"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0AA4A544"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AA63229"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0D84C6A6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2330,619 +2372,577 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D053BBE"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C640495"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="63008980"/>
+    <w:tmpl w:val="F38A7B14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E2F4D47"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F7703FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B942A69C"/>
+    <w:tmpl w:val="3A36B6BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B3B4D9D"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="478B7085"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B368326C"/>
+    <w:tmpl w:val="067AD442"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DCE11BF"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="491C73DF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9EF46804"/>
+    <w:tmpl w:val="E9BC640A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4DDD630D"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49D704F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="37FC0582"/>
+    <w:tmpl w:val="B00891E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50E2267B"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A707AAF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="63008980"/>
+    <w:tmpl w:val="BC72D03A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="582E2828"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D353984"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE980586"/>
+    <w:tmpl w:val="D5C208C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BEA6135"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="517F3D1F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="23E68F10"/>
+    <w:tmpl w:val="BE30ECE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FA87C56"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51933462"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="85663E44"/>
+    <w:tmpl w:val="EA960148"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="666629BA"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="530D62E8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="114ACB10"/>
+    <w:tmpl w:val="FD2C1B18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67811BBC"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59CB0831"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="061CDB76"/>
+    <w:tmpl w:val="D60AC1AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68A13C1A"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="608777FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3B8CFCC6"/>
+    <w:tmpl w:val="DD86D842"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D8B322C"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64486A60"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="81C29384"/>
+    <w:tmpl w:val="B8C4AE5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F734EB5"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="652471F6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6FFEEBAE"/>
+    <w:tmpl w:val="C6184148"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="700118BB"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6ADC56E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6EAC5962"/>
+    <w:tmpl w:val="85DCECEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="706A74E8"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BBF5E90"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AFF4B89C"/>
+    <w:tmpl w:val="C6184148"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70BF302B"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6EA4471C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF26A5DC"/>
+    <w:tmpl w:val="4D18F132"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="737F21C8"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="71E77006"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0DA6F1E8"/>
+    <w:tmpl w:val="05525CEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75AF1109"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="73F3785B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9F1A1078"/>
+    <w:tmpl w:val="B3CE8018"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AAF606F"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="790B6536"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0D087B2"/>
-[...41 lines deleted...]
-    <w:tmpl w:val="0BA8A1C8"/>
+    <w:tmpl w:val="F44EF1A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="10">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="11">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="13">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="14">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="25">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="14">
-    <w:abstractNumId w:val="31"/>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="33">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="16">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="17">
-[...17 lines deleted...]
-  <w:num w:numId="23">
+  <w:num w:numId="35">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="24">
-[...34 lines deleted...]
-  </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3078,57 +3078,57 @@
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
-    <w:rsid w:val="00E4499A"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
+    <w:rsid w:val="00F93A57"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -4176,61 +4176,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E4499A"/>
+    <w:rsid w:val="00F93A57"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E4499A"/>
+    <w:rsid w:val="00F93A57"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4516,51 +4516,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68DA64FA-5F02-4EC2-92CF-A9EDAAB34D08}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68BA0C9A-8E94-498D-852D-C436C9D54D6C}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>248</Words>
   <Characters>1414</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1659</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>