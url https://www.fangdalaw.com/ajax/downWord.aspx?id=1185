--- v1 (2026-08-19)
+++ v2 (2026-10-20)
@@ -36,180 +36,180 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="4D4FF2EC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+          <w:p w14:paraId="2C4F11E8" w14:textId="1069B957" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006A3786" w:rsidP="006A3786">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00F93A57">
+            <w:r w:rsidRPr="006A3786">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>谭舸</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="6A348219" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+          <w:p w14:paraId="706EB16B" w14:textId="3D8D5B9C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006A3786" w:rsidP="006A3786">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00F93A57">
+            <w:r w:rsidRPr="006A3786">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
-            <w:r w:rsidRPr="00F93A57">
+            <w:r w:rsidRPr="006A3786">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve"> | 北京 | 广州</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="7B6FF875" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+          <w:p w14:paraId="6199424A" w14:textId="7300538C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006A3786" w:rsidP="006A3786">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00F93A57">
+            <w:r w:rsidRPr="006A3786">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 20 3225 3809</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="119B989E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+          <w:p w14:paraId="4F910ACA" w14:textId="6E9226EE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006A3786" w:rsidP="006A3786">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00F93A57">
+            <w:r w:rsidRPr="006A3786">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Judy.Tan@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="3F085B21" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F93A57" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="5337A30A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006A3786" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3E9CC9E5" wp14:editId="6CC54E10">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="18768682" wp14:editId="02302187">
                   <wp:extent cx="1651000" cy="2145249"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -249,60 +249,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="193A9F78" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00F93A57" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="77EC6913" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="006A3786" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00F93A57">
+            <w:r w:rsidRPr="006A3786">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>谭舸律师的主要执业领域为银行与金融（尤其是航空融资和租赁）、航空领域各项法律事务等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -362,51 +362,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B556244" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="37DFE702" w14:textId="77777777" w:rsidR="006A3786" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -447,1204 +447,1204 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B9A47BE" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+    <w:p w14:paraId="73CC0BA5" w14:textId="77777777" w:rsidR="006A3786" w:rsidRDefault="006A3786" w:rsidP="006A3786">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>谭舸律师尤其专长于航空融资和租赁，代表过国内外金融机构、租赁公司、航空企业及物流运输企业等，曾参与诸多飞机、模拟机、发动机和航空设备的购买、处置、融资与租赁项目。这些项目涉及各类型飞机（包括波音飞机、空客飞机、庞巴迪飞机、各类公务飞机和直升机等）以及模拟机、发动机及各类航材等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FCE7A31" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+    <w:p w14:paraId="1B2BAC2F" w14:textId="77777777" w:rsidR="006A3786" w:rsidRDefault="006A3786" w:rsidP="006A3786">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>谭舸律师经常性地代表众多境外银行、境内银行、租赁公司等参与各类融资及租赁项目，涉及到的交易结构包括预付款融资、经营性租赁、融资性租赁、售后回租、飞机资产的资产证券化、中国保税区租赁、日本经营租赁、法国税收结构租赁和欧洲及美国出口信贷融资等。谭舸律师还广泛地参与公务飞机的出售、购买及托管业务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27037146" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+    <w:p w14:paraId="7890D303" w14:textId="77777777" w:rsidR="006A3786" w:rsidRDefault="006A3786" w:rsidP="006A3786">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6101C640" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+    <w:p w14:paraId="70AEDF3C" w14:textId="77777777" w:rsidR="006A3786" w:rsidRDefault="006A3786" w:rsidP="006A3786">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="118D45D6" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+    <w:p w14:paraId="593056E0" w14:textId="77777777" w:rsidR="006A3786" w:rsidRDefault="006A3786" w:rsidP="006A3786">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表法国外贸银行</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(NATIXIS)完成共计近30架飞机的法国税务融资结合中国境内保税区租赁项目</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>——</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>项目荣获2018年Air Finance最佳融资租赁交易大奖及第七届中国航空金融万户奖国际合作奖</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="279544CC" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+    <w:p w14:paraId="19D83576" w14:textId="77777777" w:rsidR="006A3786" w:rsidRDefault="006A3786" w:rsidP="006A3786">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表欧洲出口信贷机构、法国外贸银行</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(NATIXIS)以及日本银团完成境内首单涉及日本经营租赁结构的日元LIBOR利率转换融资变更项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BA53A80" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+    <w:p w14:paraId="4F27563C" w14:textId="77777777" w:rsidR="006A3786" w:rsidRDefault="006A3786" w:rsidP="006A3786">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国进出口银行完成跨境飞机融资结合爱尔兰租赁结构项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4310177C" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+    <w:p w14:paraId="26041204" w14:textId="77777777" w:rsidR="006A3786" w:rsidRDefault="006A3786" w:rsidP="006A3786">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国进出口银行向设立在广州南沙自贸区的借款人</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SPV提供首单飞机融资领域以SOFR计价的美元贷款</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35131461" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+    <w:p w14:paraId="0BC7964D" w14:textId="77777777" w:rsidR="006A3786" w:rsidRDefault="006A3786" w:rsidP="006A3786">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表境内头部金融租赁公司完成与境内航空公司的国产飞机融资租赁结合制造商买方信贷融资项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13D114D2" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+    <w:p w14:paraId="6BC8D931" w14:textId="77777777" w:rsidR="006A3786" w:rsidRDefault="006A3786" w:rsidP="006A3786">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表招银金融租赁完成涉及</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>5架飞机的融资引进</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="633A6A05" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+    <w:p w14:paraId="52048BA3" w14:textId="77777777" w:rsidR="006A3786" w:rsidRDefault="006A3786" w:rsidP="006A3786">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国飞机租赁（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1848.HK）完成数批次近20架飞机的飞机经营性租赁资产包出售</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CCFC78C" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+    <w:p w14:paraId="0476E100" w14:textId="77777777" w:rsidR="006A3786" w:rsidRDefault="006A3786" w:rsidP="006A3786">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国航空企业完成共数百架</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A319/A320/A321/A330飞机购买项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58970FC5" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+    <w:p w14:paraId="56BFD6A6" w14:textId="77777777" w:rsidR="006A3786" w:rsidRDefault="006A3786" w:rsidP="006A3786">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国某航空公司完成数批次超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>40架的老旧飞机国有资产进场处置结合售后经营性租赁</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28C0E3C4" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+    <w:p w14:paraId="70BC5548" w14:textId="77777777" w:rsidR="006A3786" w:rsidRDefault="006A3786" w:rsidP="006A3786">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国某航空公司先后与</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>CFM、IAE、罗罗和Honeywell等航空设备制造及维修服务提供商完成航空发动机、APU等采购框架协议、小时包修协议、送修协议的谈判</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F59CC1E" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+    <w:p w14:paraId="7D76E2E0" w14:textId="77777777" w:rsidR="006A3786" w:rsidRDefault="006A3786" w:rsidP="006A3786">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国某航空公司开展其波音和空客机队的经营性租赁引进</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="174AFA96" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+    <w:p w14:paraId="3F98A914" w14:textId="77777777" w:rsidR="006A3786" w:rsidRDefault="006A3786" w:rsidP="006A3786">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60493813" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+    <w:p w14:paraId="4993A6DB" w14:textId="77777777" w:rsidR="006A3786" w:rsidRDefault="006A3786" w:rsidP="006A3786">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国芝加哥肯特法学院，法学硕士，以“优异成绩</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(with Distinction)</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>毕业</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CA8BB36" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+    <w:p w14:paraId="1190F8B1" w14:textId="77777777" w:rsidR="006A3786" w:rsidRDefault="006A3786" w:rsidP="006A3786">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CD5DBBA" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+    <w:p w14:paraId="16266785" w14:textId="77777777" w:rsidR="006A3786" w:rsidRDefault="006A3786" w:rsidP="006A3786">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="795DD9DA" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+    <w:p w14:paraId="03E43F57" w14:textId="77777777" w:rsidR="006A3786" w:rsidRDefault="006A3786" w:rsidP="006A3786">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AE20996" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+    <w:p w14:paraId="6451569D" w14:textId="77777777" w:rsidR="006A3786" w:rsidRDefault="006A3786" w:rsidP="006A3786">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EC3F02F" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+    <w:p w14:paraId="46A2D28E" w14:textId="77777777" w:rsidR="006A3786" w:rsidRDefault="006A3786" w:rsidP="006A3786">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50DDCFCE" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+    <w:p w14:paraId="71A94761" w14:textId="77777777" w:rsidR="006A3786" w:rsidRDefault="006A3786" w:rsidP="006A3786">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DCEB5E9" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+    <w:p w14:paraId="14A8FEEF" w14:textId="77777777" w:rsidR="006A3786" w:rsidRDefault="006A3786" w:rsidP="006A3786">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F428DEB" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+    <w:p w14:paraId="7F157F99" w14:textId="77777777" w:rsidR="006A3786" w:rsidRDefault="006A3786" w:rsidP="006A3786">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>加入方达前，谭舸律师曾在一家领先的中资所担任合伙人，此前还曾在中国民用航空局和多家知名外资所的境外办公室任职。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="284500BE" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+    <w:p w14:paraId="2636A284" w14:textId="77777777" w:rsidR="006A3786" w:rsidRDefault="006A3786" w:rsidP="006A3786">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B4A3FC1" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+    <w:p w14:paraId="5D029F6E" w14:textId="77777777" w:rsidR="006A3786" w:rsidRDefault="006A3786" w:rsidP="006A3786">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>获奖情况</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D9024CB" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+    <w:p w14:paraId="778DCFFD" w14:textId="77777777" w:rsidR="006A3786" w:rsidRDefault="006A3786" w:rsidP="006A3786">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>钱伯斯(Chambers)《2023全球法律指南》榜单：航空金融</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 第一级别律师 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AF319BA" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+    <w:p w14:paraId="03F19B52" w14:textId="77777777" w:rsidR="006A3786" w:rsidRDefault="006A3786" w:rsidP="006A3786">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>钱伯斯(Chambers)《2023大中华区法律指南》榜单：航空金融</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 第一级别律师 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5979ADF1" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+    <w:p w14:paraId="5F9F0BCE" w14:textId="77777777" w:rsidR="006A3786" w:rsidRDefault="006A3786" w:rsidP="006A3786">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>钱伯斯(Chambers)《2022全球法律指南》榜单：航空金融</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 第一级别律师 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09FE72D8" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+    <w:p w14:paraId="2B92D435" w14:textId="77777777" w:rsidR="006A3786" w:rsidRDefault="006A3786" w:rsidP="006A3786">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>钱伯斯(Chambers)《2022大中华区法律指南》榜单：航空金融</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 第一级别律师 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01616027" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+    <w:p w14:paraId="0CBFD1F7" w14:textId="77777777" w:rsidR="006A3786" w:rsidRDefault="006A3786" w:rsidP="006A3786">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>钱伯斯(Chambers)《2021全球法律指南》榜单：航空金融</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 第一级别律师 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CBE2629" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+    <w:p w14:paraId="50E0647C" w14:textId="77777777" w:rsidR="006A3786" w:rsidRDefault="006A3786" w:rsidP="006A3786">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>钱伯斯(Chambers)《2021亚太法律指南》榜单：航空金融</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 第一级别律师 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F1442FA" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+    <w:p w14:paraId="4BEE6B5C" w14:textId="77777777" w:rsidR="006A3786" w:rsidRDefault="006A3786" w:rsidP="006A3786">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2021年度LEGALBAND风云榜：交易律师15强 谭舸 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D217B12" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+    <w:p w14:paraId="445D1F8F" w14:textId="77777777" w:rsidR="006A3786" w:rsidRDefault="006A3786" w:rsidP="006A3786">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2021年 IFLR1000年度榜单：Highly Regarded Lawyer </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="195C305C" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+    <w:p w14:paraId="481D71C3" w14:textId="77777777" w:rsidR="006A3786" w:rsidRDefault="006A3786" w:rsidP="006A3786">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">2021年IFLR1000 女性领军人物指南（IFLR1000 Women Leaders 2021） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48433365" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+    <w:p w14:paraId="2D6A4EB5" w14:textId="77777777" w:rsidR="006A3786" w:rsidRDefault="006A3786" w:rsidP="006A3786">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《商法》2020年度：100位中国业务优秀律师 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="130AE964" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+    <w:p w14:paraId="4CD871CA" w14:textId="77777777" w:rsidR="006A3786" w:rsidRDefault="006A3786" w:rsidP="006A3786">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>《亚洲法律杂志》（ALB）</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019年度中国十五佳女律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78215809" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+    <w:p w14:paraId="2220EF72" w14:textId="77777777" w:rsidR="006A3786" w:rsidRDefault="006A3786" w:rsidP="006A3786">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《航空金融》（Airfinance Journal）2018年最佳融资租赁交易大奖 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C7A7BD9" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+    <w:p w14:paraId="0DC8CECE" w14:textId="77777777" w:rsidR="006A3786" w:rsidRDefault="006A3786" w:rsidP="006A3786">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>第七届中国航空金融</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>万户奖</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">国际合作奖 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56328D21" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+    <w:p w14:paraId="1EE39089" w14:textId="77777777" w:rsidR="006A3786" w:rsidRDefault="006A3786" w:rsidP="006A3786">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4707B9B5" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+    <w:p w14:paraId="20F8DB10" w14:textId="77777777" w:rsidR="006A3786" w:rsidRDefault="006A3786" w:rsidP="006A3786">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">中国海事仲裁委员会仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="353AE57C" w14:textId="77777777" w:rsidR="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+    <w:p w14:paraId="52EC8C8F" w14:textId="77777777" w:rsidR="006A3786" w:rsidRDefault="006A3786" w:rsidP="006A3786">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">深圳国际仲裁院仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="3DA7A264" w:rsidR="00A46A04" w:rsidRPr="00F93A57" w:rsidRDefault="00F93A57" w:rsidP="00F93A57">
+    <w:p w14:paraId="4F0A196B" w14:textId="42ABB21F" w:rsidR="00A46A04" w:rsidRPr="006A3786" w:rsidRDefault="006A3786" w:rsidP="006A3786">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F93A57">
+      <w:r w:rsidRPr="006A3786">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">中国法学会航空法学研究会理事 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00F93A57" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="006A3786" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1850,281 +1850,323 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AE825EC"/>
+    <w:nsid w:val="013B7059"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F79A93E6"/>
+    <w:tmpl w:val="5158377A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12D7644F"/>
+    <w:nsid w:val="04295458"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1AF69436"/>
+    <w:tmpl w:val="B072B4D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16E056E9"/>
+    <w:nsid w:val="04AB4EE8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE12962E"/>
+    <w:tmpl w:val="68AAA364"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17572252"/>
+    <w:nsid w:val="08D17884"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="54B2B6A8"/>
+    <w:tmpl w:val="F8D211DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19132156"/>
+    <w:nsid w:val="0A1027FA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="10EC85E4"/>
+    <w:tmpl w:val="F828CCC2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25EE50F6"/>
+    <w:nsid w:val="153D08FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="11426D44"/>
+    <w:tmpl w:val="6FDE380A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26D97DE1"/>
+    <w:nsid w:val="158B2543"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9F200D38"/>
+    <w:tmpl w:val="4F3878C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27065965"/>
+    <w:nsid w:val="1BF65B3E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="740A08B4"/>
+    <w:tmpl w:val="9FB8E282"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28353888"/>
+    <w:nsid w:val="1DFC7730"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="89EC9D00"/>
+    <w:tmpl w:val="E798785A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="284756DB"/>
+    <w:nsid w:val="2BF05549"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D5CA3BE2"/>
+    <w:tmpl w:val="030648C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D915653"/>
+    <w:nsid w:val="2CD47B28"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C30D68E"/>
+    <w:tmpl w:val="F9526AE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DD87092"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="1A5EE6FC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E150537"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DA9E5D74"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2193,114 +2235,156 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33295AC2"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32413215"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="17B87402"/>
+    <w:tmpl w:val="B6B85744"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34183537"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="352F1918"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0AA4A544"/>
+    <w:tmpl w:val="9FB8E282"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AA63229"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36884FFA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0D84C6A6"/>
+    <w:tmpl w:val="BA3AF078"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38751F47"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0052C2EA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B586CA7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2E42E816"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2372,577 +2456,493 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C640495"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E1E4FF1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F38A7B14"/>
+    <w:tmpl w:val="F1F87E00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F7703FE"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4209123D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A36B6BA"/>
+    <w:tmpl w:val="608433CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="478B7085"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45EA778B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="067AD442"/>
+    <w:tmpl w:val="3746CBE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="491C73DF"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50760E6A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E9BC640A"/>
+    <w:tmpl w:val="602AAD36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49D704F8"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58A7579F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B00891E0"/>
+    <w:tmpl w:val="104693FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A707AAF"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59A42443"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BC72D03A"/>
+    <w:tmpl w:val="1FB849BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D353984"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D0E22BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D5C208C8"/>
+    <w:tmpl w:val="A92ED2E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="517F3D1F"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61F7036F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE30ECE2"/>
+    <w:tmpl w:val="C518AD0E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51933462"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="622154F5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EA960148"/>
+    <w:tmpl w:val="BB96E39C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="530D62E8"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62855C76"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FD2C1B18"/>
+    <w:tmpl w:val="5846E078"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59CB0831"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="657C0F83"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D60AC1AA"/>
+    <w:tmpl w:val="4AAAD77A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="608777FF"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C53746B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DD86D842"/>
+    <w:tmpl w:val="17661A32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64486A60"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FB00BB7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8C4AE5A"/>
+    <w:tmpl w:val="3C7CBE22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="652471F6"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FC94BC9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C6184148"/>
+    <w:tmpl w:val="7930886A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6ADC56E6"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74D319DF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="85DCECEA"/>
+    <w:tmpl w:val="CD3C09E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BBF5E90"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7891240E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C6184148"/>
+    <w:tmpl w:val="8CAACB28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-[...82 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="20">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="3">
-[...38 lines deleted...]
-  <w:num w:numId="16">
+  <w:num w:numId="36">
     <w:abstractNumId w:val="7"/>
-  </w:num>
-[...58 lines deleted...]
-    <w:abstractNumId w:val="31"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3002,50 +3002,51 @@
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
+    <w:rsid w:val="006A3786"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
@@ -3084,51 +3085,50 @@
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
-    <w:rsid w:val="00F93A57"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
@@ -4176,61 +4176,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F93A57"/>
+    <w:rsid w:val="006A3786"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F93A57"/>
+    <w:rsid w:val="006A3786"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4516,60 +4516,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{68BA0C9A-8E94-498D-852D-C436C9D54D6C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{34F0C382-0980-4002-B61D-4F73FF952ED5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>248</Words>
   <Characters>1414</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1659</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>