--- v0 (2026-04-29)
+++ v1 (2026-07-03)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="4A8AAEBD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+          <w:p w14:paraId="2C4F11E8" w14:textId="1DF59471" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00325565" w:rsidP="00325565">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="0022112E">
+            <w:r w:rsidRPr="00325565">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>邹雯</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="455E6FFC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+          <w:p w14:paraId="706EB16B" w14:textId="714C7BF4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00325565" w:rsidP="00325565">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="0022112E">
+            <w:r w:rsidRPr="00325565">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·深圳</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="52FB02E4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+          <w:p w14:paraId="6199424A" w14:textId="1E3C35BB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00325565" w:rsidP="00325565">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="0022112E">
+            <w:r w:rsidRPr="00325565">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 755 8159 3550 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="02AAD7B2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+          <w:p w14:paraId="4F910ACA" w14:textId="06E6049A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00325565" w:rsidP="00325565">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="0022112E">
+            <w:r w:rsidRPr="00325565">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>wen.zou@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="40FA47AB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0022112E" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="3562C33A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00325565" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5C9C3AEB" wp14:editId="4CC26376">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="28E8679B" wp14:editId="1609D8FE">
                   <wp:extent cx="1651000" cy="2143081"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="6F218C98" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="0022112E" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="414B4E3A" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00325565" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="0022112E">
+            <w:r w:rsidRPr="00325565">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>邹雯律师的专业领域为知识产权诉讼与仲裁、商业秘密刑民保护、海外诉讼管理、知识产权合规及刑事风控。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22DE0C27" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="42FDC10C" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,2349 +438,2349 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E1B2739" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0022112E">
+    <w:p w14:paraId="5EA58AEE" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>邹雯律师善于处理对抗性强的疑难复杂案件，律师执业以来帮助利安德巴赛尔、</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bilibili、得润等多家跨国企业、互联网头部企业、上市公司实现商业秘密刑事、民事维权，为客户取得临时禁令、侵权人定罪入刑、高额赔偿等积极成果；代表日亚、华灿、理邦、爱立信等涉及半导体、医疗器械、通信领域的头部企业处理大量涉及竞争对手的专利战，以及处理标准必要专利纠纷；为多家企业提供海外诉讼管理服务并代表其在国内发起或应对平行诉讼。此外，邹雯律师还为SHEIN、小罐茶、Anker等国内外知名企业的核心商标、域名及其他权利、权益提供维权</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>服务。</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 邹雯律师为钱伯斯大中华区知识产权诉讼业务领域上榜，并获评LEGALBAND中国女律师15强、经济犯罪领域律师特别推荐榜15强、知识产权诉讼特别推荐律师，《商法》</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The A-List 法律精英</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>律界精锐</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F296844" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="6C30875C" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6217524D" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0022112E">
+    <w:p w14:paraId="390F0C64" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>商业秘密</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="207FBCA5" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="24F5F0C5" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E480B7D" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="0A87CBC7" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某新能源集团股份公司进行商业秘密刑事维权，本案获选“</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2020年度广东省知识产权审判十大案件</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2020年度广东省商业秘密保护大事件</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>广东法院保护商业秘密典型案例</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="388B9392" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="20DEF7A5" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表利安德巴赛尔工业公司就其离职员工带走核心商业秘密进行内部调查及民事维权，成功在调查环节迫使员工交出拷贝商业秘密资料的移动存储设备，并且在诉讼过程中获得诉中禁令；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15CE93DD" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="04603780" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某外资</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>500强企业就离职员工窃取商业秘密案件进行前期调查，成功迫使员工交还移动存储设备；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="353E0FF1" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="1D9B350F" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某外资</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>500强企业就竞争对手伙同离职员工窃取商业秘密案件成功推动刑事立案及公安调查；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="090B1A68" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="419AF736" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某互联网头部企业就其涉及源代码的商业秘密案件进行民事维权，仅两个月实现维权目标；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C08405D" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="12506BC0" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某互联网头部企业就其涉及经营信息的商业秘密案件进行民事维权，获得过千万的赔偿；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13577618" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="6C1492A0" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某外资种业公司进行商业秘密民事及刑事维权；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E26F2BD" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="230E59AC" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某医疗器械头部企业进行商业秘密民事维权，获得高额判赔。</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">   合规与咨询</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="556CD954" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="0DDB9C1C" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某半导体芯片代工厂商提供商业秘密合规体系搭建服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2509FCBE" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="62770ABF" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某医疗环境领域知名企业搭建商业秘密保护体系、竞业限制制度；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41437237" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="03C7DCDB" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为金地集团搭建包括商业秘密保护体系在内的全方位知识产权管理体系；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36FF9CBF" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="38CA52C4" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国内某视觉领域知名高科技公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pre-IPO）搭建商业秘密风险隔离制度体系；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C9EA1C7" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="6A5C74C1" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国内某制造型企业（</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pre-IPO）搭建商业秘密风险隔离制度体系，并就核心风险点提供应对预案，该企业现已成功上市；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11305821" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="031AF267" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为北方华创科技集团股份有限公司旗下某元器件公司提供商业秘密体检服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15F5741E" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="568D3919" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某外资</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>500强知名药企就商业秘密保护体系提供咨询意见；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22B81ECF" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="540D0367" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某医疗器械公司就商业秘密保护体系提供咨询意见以满足其上市需求，该企业现已成功上市；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13439D6C" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="46DF0C2B" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名投资公司应对被投企业所涉商业秘密刑事风险提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BEBEFFC" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="7FDD815B" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名投资公司就其拟投资企业进行商业秘密刑事风险评估</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76E853A2" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0022112E">
+    <w:p w14:paraId="7E21C889" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>专利诉讼及策略咨询</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71ABE375" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="5A9085B2" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本日亚公司就其与台湾亿光公司在境内法院及专利复审委员会的一系列专利诉讼及无效程序提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="703F9CBD" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="58F15136" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内头部</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LED芯片企业华灿就其与三安之间的专利战提供全方位支持，并为华灿提供商业秘密及竞业限制相关的法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4101AE0E" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="4032A633" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内头部声学领域企业就其与竞争对手之间的专利战提供全方位支持；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="007DFD4D" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="3A52B6CF" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某医疗器械头部企业就其与竞争对手之间的专利战提供全方位的支持，获得积极效果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="160CD009" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="2BECD3FF" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某医疗器械领域</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pre-IPO的企业对抗行业头部企业的专利战，全面获得有利结果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E7D318C" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="0CE10CFC" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表爱立信就其与国内手机厂商的标准必要专利诉讼提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11F5693E" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="499F9179" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某互联网头部企业就音视频领域标准必要专利搭建风控流程，并进行多个法域的相关法律研究；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BB224C5" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="158A3DE0" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为宁波健世科技股份有限公司在</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pre-IPO阶段提供中国和欧洲自由实施分析（FTO）及专利稳定性分析服务（欧洲部分与欧洲律所合作），助力客户成功港股上市；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C0D9F11" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="267103A3" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某医疗器械头部企业就新研发产品提供专利布局及商业秘密专项保护服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D598C34" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0022112E">
+    <w:p w14:paraId="733666FE" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>平行诉讼及海外诉讼管理</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23B42846" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="3114901D" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某锂电池行业上市企业就其与美国竞争对手在中美英三个法域展开的专利、商业秘密平行诉讼提供法律服务，包括境内诉讼及海外诉讼管理；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01BF26A9" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="3533044B" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某高科技公司就其在美股上市进程中遭遇的中美两个法域的平行诉讼提供法律服务，包括境内诉讼及海外诉讼管理；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="246DDC23" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="108E0040" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在一宗涉及创新药商业秘密侵权及专利权属纠纷的中美平行诉讼案件中，代理被告在中国的诉讼，并支持美国的关联诉讼，成功迫使原告撤回在中美两个法域的起诉；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F251335" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="30969037" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某香港上市公司的美国、中国香港及中国大陆子公司涉及中国香港及中国大陆的商业秘密平行诉讼提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="731BA4B6" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="0EC24FFB" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某智能终端零件上市公司处理其与美国公司之间美国专利纠纷和解谈判；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D748364" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="2AF4AA91" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某高科技企业在美涉诉案件的送达程序提供咨询并出具律师意见，该律师意见被美国法院采纳并导致该海牙公约送达程序被美国法院裁定无效；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A8EAE6A" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="0EF3BCFE" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某通讯细分领域头部企业在美涉诉案件的全球反执行程序提供国内法支持，并出具律师意见；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D4A6981" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="42E0CE19" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某互联网头部企业就其在美涉诉案件的海牙公约送达问题提供咨询意见；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="796D6B9D" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="5D5D3BE0" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名制造型国有企业就其在美涉诉案件的海牙公约送达问题提供咨询意见；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05B73596" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="1A71B045" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某互联网企业提供海外诉讼监控、管理服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78FCC90C" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0022112E">
+    <w:p w14:paraId="13D7A675" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>知识产权合规及刑事风控</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02BA2C1C" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="7DF55BEC" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某互联网衍生软件企业就其核心产品提供合规服务，分析其刑事、民事、行政等多维度风险并就相关政策进行研判，提供整改意见；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BB77169" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="481FB593" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某互联网头部企业提供产品刑事风险防控专项法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47FB92F0" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="3A65E4A7" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某互联网企业的数据刑事合规提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4737136E" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="5F00CA7C" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某国有金融企业提供刑事专项法律咨询服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11902C72" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="399733F5" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某广告企业提供刑事合规法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5179DBFB" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="0022112E">
+    <w:p w14:paraId="320471E0" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>著作权、商标及不正当竞争诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BC3D4B6" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="7A4422CA" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表著名时尚电子商务公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SHEIN提起多宗著作权维权案件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53D7053C" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="5B083CE3" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表著名中国茶品牌“小罐茶”进行商标行政诉讼及民事诉讼，维护其商标显著性；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="703C0E4E" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="0C5B5E2D" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表深圳某工程地质勘察公司应对商标侵权及不正当竞争诉讼，法院判决驳回原告全部诉讼请求；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07D5F6E7" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="364CB306" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某互联网头部企业提起多起不正当竞争诉讼，部分获评广州知识产权法院“</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2022年服务和保障科技创新十大典型案例</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2022年度四川法院知识产权司法保护十大典型案例</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="711D2730" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="0A35D601" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中海地产提起商标侵权及不正当竞争诉讼，实现快速和解获赔结案；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="750E1C72" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="1BE770A6" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表烘焙原料龙头企业立高提起不正当竞争诉讼，认定其产品包装、装潢的重要组成部分“蓝条纹”为有一定影响的装潢。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AFE25D2" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="3DB96F3F" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CB73E75" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="783ED9C1" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>武汉大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AF61F0B" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="1A5A4E7A" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>武汉大学，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DC3E213" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="545C8BEC" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B3FF589" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="7ADACB35" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15FE4E3B" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="40ED2CC3" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5363E64A" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="785BDD44" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>邹雯律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2022年作为合伙人加入方达，此前已有16年法律职业经验。其兼具知识产权审判及经济犯罪审判经验。邹雯律师于2019年6月在深圳取得律师证开始执业。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06354C19" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="790BD960" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62486FDF" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="0C89DE68" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="137AAF12" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="48A7F332" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>行业报告</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">   《关于员工离职引发商业秘密争议案件的法律研究报告（2019-2021）》，邹雯，律商联讯，2022年5月； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F4513BE" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="3946E9C6" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《关于员工离职引发商业秘密争议案件的法律研究报告（2015-2018）》，邹雯，律商联讯，2019年5月。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45ABB164" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="38995549" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">文章   《商业秘密前沿观察：大数据中的秘密》，邹雯、刘雪晴，《法人》，2022年7月4日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00CCA433" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="77F7F379" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《商业秘密2022（第二版）》，夏锋、董宁、邹雯，Law Business Research Ltd，2022年4月； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20ADC03F" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="1834FA4B" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《商业秘密侵权案件惩罚性赔偿实务要点探析》，邹雯、刘雪晴，知产力，2022年2月； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="160E2F1E" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="50116149" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《从商业秘密实务角度解读〈深圳经济特区反不正当竞争条例（征求意见稿）〉》，邹雯、刘雪晴，律商联讯，2021年12月； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C3A164A" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="515FDE69" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《2020年商业秘密修法带来的影响》，邹雯、肖雯敏，威科先行，2021年2月； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45F89183" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="1E35D243" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《从实务角度浅析近期商业秘密刑事修法及司法解释之亮点》，邹雯、邓艳艳，知产力，2020年10月22日； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="142B7A8E" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="77209905" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">从实务角度浅析《最高人民法院关于审理侵犯商业秘密纠纷民事案件应用法律若干问题的解释（征求意见稿）》，邹雯、刘雪晴，知产力，2020年6月17日； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41D46542" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="323EF9A3" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Implications of the US-China Phase One Trade Deal on Trade Secret Enforcement (Jerry XIA, Wen ZOU, Jing HE), LEGALBAND, March 2020； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D78BE04" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="0AFCE104" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The New Situation and New Problems of Trade Secret Protection (Wen ZOU), LexisNexis, January 2020； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EF058A2" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="1642E578" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《浅析知识产权案件中的刑民交叉问题》，邹雯、张佳欣，知产力，2019年10月； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12FEEAED" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="70616B1F" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s New Legislative Efforts to Improve Protection of Trade Secrets (Wen ZOU), LEXOLOGY, September 2019； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1819D7D9" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="09F11879" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《客户名单构成商业秘密的认定标准和启示》，邹雯、许安碧，知产力，2018年12月； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D82CFF1" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="37A65445" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《商业秘密与专利的羁绊缱绻》，邹雯、刘悦，知产力，2018年10月； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B9D49F2" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="5A980B35" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《三个维度全面梳理商业秘密案件管辖问题》，邹雯、郑渊，知产力，2018年1月。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="063E2746" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="635D16F7" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="726B34FB" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="1FAC4663" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">深圳国际仲裁院仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43202E4A" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="1FF2C3C4" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="70"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">香港国际仲裁中心域名专家组成员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B9D7E81" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="5CC47AAD" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">广东省精准医学应用学会生物医药知识产权分会副会长 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E06B18D" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="6137C7FE" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="72"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">广东省深圳市南山区三级共建商业秘密保护基地专家库专家 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53F62068" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="7A22752C" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">浙江省商业秘密专家人才库商业秘密行业专家 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4334341E" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="75791BBF" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">香港国际仲裁中心域名争议解决专家组专家 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0937AC88" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="6A64C2A0" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="75"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">深圳市市场监督管理局专家库专家 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CF3037D" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="02463F5F" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="76"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">深圳市公平竞争审查和竞争法专家库专家 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04001077" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="07C4D529" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="77"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">中国（深圳）知识产权保护中心海外维权专家库专家 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BDA3CCA" w14:textId="77777777" w:rsidR="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="06147821" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="78"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">首都知识产权服务业协会商业秘密委员会专家 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="03715F44" w:rsidR="00A46A04" w:rsidRPr="0022112E" w:rsidRDefault="0022112E" w:rsidP="0022112E">
+    <w:p w14:paraId="4F0A196B" w14:textId="7AACC485" w:rsidR="00A46A04" w:rsidRPr="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="79"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0022112E">
+      <w:r w:rsidRPr="00325565">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">深圳市品牌保护与发展促进会专家库专家 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="0022112E" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00325565" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2986,1944 +2986,1944 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="03383C52"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2A3EDDDE"/>
+    <w:nsid w:val="05F245C1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="70886C32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="037A14C2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C9D2FB86"/>
+    <w:nsid w:val="063B2616"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="84A65F6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="081E2991"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A6268D96"/>
+    <w:nsid w:val="077A73C2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AFDE4776"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09C170E1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="11B84726"/>
+    <w:nsid w:val="08ED2B23"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9846625A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AFD2BD1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BD5C2080"/>
+    <w:nsid w:val="0C6A6EB4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3EACA3EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B445F9B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="34C276A4"/>
+    <w:nsid w:val="0ECC5D72"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8D84A36C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C6E0E05"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1F125DA8"/>
+    <w:nsid w:val="0EE21E65"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9ADA354C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C7B01B3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5D30595C"/>
+    <w:nsid w:val="10EA12F7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="63BE014E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DE66A03"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E8406E24"/>
+    <w:nsid w:val="11E95101"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4948A856"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DF17FCE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4EA0AB14"/>
+    <w:nsid w:val="122C4404"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EA1CB918"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E8B212F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B45A4E0C"/>
+    <w:nsid w:val="12586DB8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="31BEC436"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="106F1701"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C8C02818"/>
+    <w:nsid w:val="14C6345F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E5FA6C80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11D12F75"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CD7E0CCE"/>
+    <w:nsid w:val="17392269"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BB900C42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11F34673"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3A448B2E"/>
+    <w:nsid w:val="19E34678"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3F04EAD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12E330A4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0DCCB03E"/>
+    <w:nsid w:val="1C8855BA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4ED23DF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14A6506C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="7CB4882E"/>
+    <w:nsid w:val="1D475CC6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A43ACFD8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15BC7348"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EE2821FC"/>
+    <w:nsid w:val="1FBE62AF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="911C5406"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16224812"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="856AC3DE"/>
+    <w:nsid w:val="214758FD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8D24425A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17F84C5D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1E284A34"/>
+    <w:nsid w:val="23326FFE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="10EC8602"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A987652"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="96B2CF08"/>
+    <w:nsid w:val="245D4C53"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D4DEF160"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BD450BA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1B04CFCE"/>
+    <w:nsid w:val="24FB5CC4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F528AA9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C203437"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="81946E24"/>
+    <w:nsid w:val="2518377D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F62A2B0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CBA45E2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2EF28036"/>
+    <w:nsid w:val="266A59E8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A4A03F26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DA2132F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EA8C9BC4"/>
+    <w:nsid w:val="2FF86CC6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="23E69DF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20B86A27"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CEFAF28A"/>
+    <w:nsid w:val="305F5727"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="805A77A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21A26F96"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1E96E1CA"/>
+    <w:nsid w:val="31430614"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A1F6E230"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24977060"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="38E4D580"/>
+    <w:nsid w:val="31565C51"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="73FCE5AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26513089"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9C30630C"/>
+    <w:nsid w:val="325B048D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4FBC7928"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27F104A6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2666A09C"/>
+    <w:nsid w:val="382814B6"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D242E26E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="293175E3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="69D6D22E"/>
+    <w:nsid w:val="3E0C1E38"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="40C080AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B2B5918"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="ED0CA8A0"/>
+    <w:nsid w:val="444014B3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="442E1AF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DCA5605"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="70C0FF0A"/>
+    <w:nsid w:val="45563CB0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6BA2906C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F895C04"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3AB6DCCA"/>
+    <w:nsid w:val="45761303"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B68E116A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="307E1657"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DCB6DC38"/>
+    <w:nsid w:val="45796C3D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D79E771A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36E950AD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3F7A9926"/>
+    <w:nsid w:val="46254CE3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6D56D31A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="398866CB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C0AE449A"/>
+    <w:nsid w:val="477F2861"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="02DAA7DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C1C4408"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CBCA7D64"/>
+    <w:nsid w:val="4826175E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="213A2C1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CC8162F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4F40D3C6"/>
+    <w:nsid w:val="48994A00"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8CE8203E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3EA8729D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="385C7426"/>
+    <w:nsid w:val="48EC3FB4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0CF8D9CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43334534"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F1D4FB1C"/>
+    <w:nsid w:val="4993634B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="491AD368"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46A62351"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C0DC6476"/>
+    <w:nsid w:val="4A79447B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8A9ACDC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49335B09"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6F50EBC6"/>
+    <w:nsid w:val="4B3613B8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AAB698A4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="498701AB"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4CD2987C"/>
+    <w:nsid w:val="4CBD3DFA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4F8E4B64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AED35DC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="25B0392E"/>
+    <w:nsid w:val="4E863519"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BAD02BCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F523D9D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FBF0E238"/>
+    <w:nsid w:val="5372717D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B0F6805E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F5B2705"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5EBE3DF0"/>
+    <w:nsid w:val="54505A1F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D312DFA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50BC1040"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2766BCB2"/>
+    <w:nsid w:val="5C131681"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D24C425A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="517C4CA5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B8F07E72"/>
+    <w:nsid w:val="60DE6DE2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="21B8F6F4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51CA79E3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="CA56D0F0"/>
+    <w:nsid w:val="617E6CD2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E2FA4B4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52461D9E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D61CAE86"/>
+    <w:nsid w:val="62E10B17"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B35EBE34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53A07A51"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B4FA6FD4"/>
+    <w:nsid w:val="64462F2C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BD18C6BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54394FAE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D062E6B6"/>
+    <w:nsid w:val="646530B3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F57C31C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55765FF3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F314FC08"/>
+    <w:nsid w:val="64AC6B27"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="93AE1C10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56B51F0C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="05700FA2"/>
+    <w:nsid w:val="655B26E1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="087AAF96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57D24D18"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="76D8CFA0"/>
+    <w:nsid w:val="660E7303"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A1F6E230"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F120B40"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B702579A"/>
+    <w:nsid w:val="663D7ED9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4D5AC9AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F5160D5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="21DA1146"/>
+    <w:nsid w:val="664352B9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="54BAD904"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60D04436"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9B721058"/>
+    <w:nsid w:val="67685B77"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="94CAA600"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61EA10CE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D7E6119E"/>
+    <w:nsid w:val="6A9A6131"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4434CAF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64E14B30"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4184C520"/>
+    <w:nsid w:val="6BBA1517"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2BB4EBE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="650247AF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C00E689C"/>
+    <w:nsid w:val="6CF66448"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D2FEF258"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="654A03AC"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="5EBE3DF0"/>
+    <w:nsid w:val="6E033E5F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3DEE492C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67A4580D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2C868184"/>
+    <w:nsid w:val="6F64240F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A3349616"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CC767F5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="49328244"/>
+    <w:nsid w:val="6FC52272"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6A8E5994"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D191A86"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="FFA04FA4"/>
+    <w:nsid w:val="708D1B0D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F62ED9A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D57795A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="32C2A3B2"/>
+    <w:nsid w:val="733B6D0C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="869C8406"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F94497E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="673E2910"/>
+    <w:nsid w:val="74401C65"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D092276E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FC4704F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="1E52B582"/>
+    <w:nsid w:val="76601845"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4140AE8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="723F3924"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8DB83220"/>
+    <w:nsid w:val="76C77174"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="025E2964"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74BB7DE7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="04A0EFEA"/>
+    <w:nsid w:val="76CC37B5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="69B4A470"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75201423"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="85FA2E98"/>
+    <w:nsid w:val="78E707F1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DE82A052"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="765906A0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3E42F6E6"/>
+    <w:nsid w:val="78ED66FA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2B301D40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76961932"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E312AAD4"/>
+    <w:nsid w:val="7A086153"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B95A3E9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77CC23D9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="039E2A10"/>
+    <w:nsid w:val="7A155028"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8F1A7AFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78900025"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A88C9C7A"/>
+    <w:nsid w:val="7AAC68C9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9E34CA66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78AC380E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AFA02284"/>
+    <w:nsid w:val="7D3C3854"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4A200BB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78B45384"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0050659E"/>
+    <w:nsid w:val="7F1B0BA1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E110BE14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="794B7C69"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="C5A291CC"/>
+    <w:nsid w:val="7F511117"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B06C9DE4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7ED0507A"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D37E3148"/>
+    <w:nsid w:val="7FED7760"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="31807D1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="78"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="4">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="5">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="75"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="77"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="78"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="71"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="37">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="65"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="76"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="73"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="56">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="57">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="58">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="59">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="60">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="61">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="62">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="63">
+    <w:abstractNumId w:val="55"/>
+  </w:num>
+  <w:num w:numId="64">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="65">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="66">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="67">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="68">
+    <w:abstractNumId w:val="72"/>
+  </w:num>
+  <w:num w:numId="69">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="70">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="71">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="72">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="73">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="74">
     <w:abstractNumId w:val="39"/>
   </w:num>
-  <w:num w:numId="7">
-[...202 lines deleted...]
-  </w:num>
   <w:num w:numId="75">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="61"/>
   </w:num>
   <w:num w:numId="76">
     <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="77">
-    <w:abstractNumId w:val="66"/>
+    <w:abstractNumId w:val="74"/>
   </w:num>
   <w:num w:numId="78">
-    <w:abstractNumId w:val="61"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="79">
-    <w:abstractNumId w:val="45"/>
+    <w:abstractNumId w:val="54"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="79"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -4941,64 +4941,64 @@
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
-    <w:rsid w:val="0022112E"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
+    <w:rsid w:val="00325565"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
@@ -6158,61 +6158,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0022112E"/>
+    <w:rsid w:val="00325565"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0022112E"/>
+    <w:rsid w:val="00325565"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -6498,51 +6498,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A1F39603-4A9D-4D8E-A654-465FD31599BC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{982D2D1E-4389-4D43-9A82-042C021209A5}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>599</Words>
   <Characters>3415</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4006</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>