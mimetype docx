--- v1 (2026-07-03)
+++ v2 (2026-09-05)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="1DF59471" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00325565" w:rsidP="00325565">
+          <w:p w14:paraId="2C4F11E8" w14:textId="0A4202DD" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00325565">
+            <w:r w:rsidRPr="00D234BD">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>邹雯</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="714C7BF4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00325565" w:rsidP="00325565">
+          <w:p w14:paraId="706EB16B" w14:textId="21748458" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00325565">
+            <w:r w:rsidRPr="00D234BD">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·深圳</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="1E3C35BB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00325565" w:rsidP="00325565">
+          <w:p w14:paraId="6199424A" w14:textId="0E05F651" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00325565">
+            <w:r w:rsidRPr="00D234BD">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 755 8159 3550 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="06E6049A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00325565" w:rsidP="00325565">
+          <w:p w14:paraId="4F910ACA" w14:textId="15C74CCE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00325565">
+            <w:r w:rsidRPr="00D234BD">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>wen.zou@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="3562C33A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00325565" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="6EE2ACCB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D234BD" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="28E8679B" wp14:editId="1609D8FE">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="090BCF00" wp14:editId="7BC6A21F">
                   <wp:extent cx="1651000" cy="2143081"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="414B4E3A" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00325565" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="19DA4A56" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00D234BD" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00325565">
+            <w:r w:rsidRPr="00D234BD">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>邹雯律师的专业领域为知识产权诉讼与仲裁、商业秘密刑民保护、海外诉讼管理、知识产权合规及刑事风控。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42FDC10C" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="4274FFE4" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,2349 +438,2349 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EA58AEE" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00325565">
+    <w:p w14:paraId="6B6CAB31" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>邹雯律师善于处理对抗性强的疑难复杂案件，律师执业以来帮助利安德巴赛尔、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Bilibili、得润等多家跨国企业、互联网头部企业、上市公司实现商业秘密刑事、民事维权，为客户取得临时禁令、侵权人定罪入刑、高额赔偿等积极成果；代表日亚、华灿、理邦、爱立信等涉及半导体、医疗器械、通信领域的头部企业处理大量涉及竞争对手的专利战，以及处理标准必要专利纠纷；为多家企业提供海外诉讼管理服务并代表其在国内发起或应对平行诉讼。此外，邹雯律师还为SHEIN、小罐茶、Anker等国内外知名企业的核心商标、域名及其他权利、权益提供维权</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>服务。</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 邹雯律师为钱伯斯大中华区知识产权诉讼业务领域上榜，并获评LEGALBAND中国女律师15强、经济犯罪领域律师特别推荐榜15强、知识产权诉讼特别推荐律师，《商法》</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>The A-List 法律精英</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>律界精锐</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C30875C" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="7E5829D6" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="390F0C64" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00325565">
+    <w:p w14:paraId="1954B749" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>商业秘密</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24F5F0C5" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="0023BFB7" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A87CBC7" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="122F5A9C" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某新能源集团股份公司进行商业秘密刑事维权，本案获选“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2020年度广东省知识产权审判十大案件</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2020年度广东省商业秘密保护大事件</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>广东法院保护商业秘密典型案例</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20DEF7A5" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="56BBE756" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表利安德巴赛尔工业公司就其离职员工带走核心商业秘密进行内部调查及民事维权，成功在调查环节迫使员工交出拷贝商业秘密资料的移动存储设备，并且在诉讼过程中获得诉中禁令；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04603780" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="3F5AE124" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某外资</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>500强企业就离职员工窃取商业秘密案件进行前期调查，成功迫使员工交还移动存储设备；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D9B350F" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="71A02B80" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某外资</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>500强企业就竞争对手伙同离职员工窃取商业秘密案件成功推动刑事立案及公安调查；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="419AF736" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="0276F9EA" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某互联网头部企业就其涉及源代码的商业秘密案件进行民事维权，仅两个月实现维权目标；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12506BC0" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="3CB808BB" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某互联网头部企业就其涉及经营信息的商业秘密案件进行民事维权，获得过千万的赔偿；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C1492A0" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="510001D7" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某外资种业公司进行商业秘密民事及刑事维权；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="230E59AC" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="7D591E7E" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某医疗器械头部企业进行商业秘密民事维权，获得高额判赔。</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">   合规与咨询</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DDB9C1C" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="5DD96C0D" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某半导体芯片代工厂商提供商业秘密合规体系搭建服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62770ABF" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="181689F6" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某医疗环境领域知名企业搭建商业秘密保护体系、竞业限制制度；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03C7DCDB" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="3B5127B7" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为金地集团搭建包括商业秘密保护体系在内的全方位知识产权管理体系；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38CA52C4" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="345A985C" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国内某视觉领域知名高科技公司（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pre-IPO）搭建商业秘密风险隔离制度体系；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A5C74C1" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="0B1B6199" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国内某制造型企业（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pre-IPO）搭建商业秘密风险隔离制度体系，并就核心风险点提供应对预案，该企业现已成功上市；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="031AF267" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="33CF383D" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为北方华创科技集团股份有限公司旗下某元器件公司提供商业秘密体检服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="568D3919" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="27222F24" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某外资</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>500强知名药企就商业秘密保护体系提供咨询意见；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="540D0367" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="4A9D9C8C" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某医疗器械公司就商业秘密保护体系提供咨询意见以满足其上市需求，该企业现已成功上市；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46DF0C2B" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="04D56B25" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名投资公司应对被投企业所涉商业秘密刑事风险提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FDD815B" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="3CFEE44D" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名投资公司就其拟投资企业进行商业秘密刑事风险评估</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E21C889" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00325565">
+    <w:p w14:paraId="1A9F25F2" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>专利诉讼及策略咨询</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A9085B2" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="5A65E413" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本日亚公司就其与台湾亿光公司在境内法院及专利复审委员会的一系列专利诉讼及无效程序提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58F15136" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="004A46EC" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内头部</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>LED芯片企业华灿就其与三安之间的专利战提供全方位支持，并为华灿提供商业秘密及竞业限制相关的法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4032A633" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="7BA2B1C2" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内头部声学领域企业就其与竞争对手之间的专利战提供全方位支持；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A52B6CF" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="2E467232" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某医疗器械头部企业就其与竞争对手之间的专利战提供全方位的支持，获得积极效果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BECD3FF" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="452EBC05" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某医疗器械领域</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pre-IPO的企业对抗行业头部企业的专利战，全面获得有利结果；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CE10CFC" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="262D59F3" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表爱立信就其与国内手机厂商的标准必要专利诉讼提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="499F9179" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="46C33C0C" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某互联网头部企业就音视频领域标准必要专利搭建风控流程，并进行多个法域的相关法律研究；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="158A3DE0" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="17BE8621" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为宁波健世科技股份有限公司在</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Pre-IPO阶段提供中国和欧洲自由实施分析（FTO）及专利稳定性分析服务（欧洲部分与欧洲律所合作），助力客户成功港股上市；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="267103A3" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="24180516" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某医疗器械头部企业就新研发产品提供专利布局及商业秘密专项保护服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="733666FE" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00325565">
+    <w:p w14:paraId="0BEBA47B" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>平行诉讼及海外诉讼管理</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3114901D" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="7BC60462" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某锂电池行业上市企业就其与美国竞争对手在中美英三个法域展开的专利、商业秘密平行诉讼提供法律服务，包括境内诉讼及海外诉讼管理；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3533044B" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="0614341A" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某高科技公司就其在美股上市进程中遭遇的中美两个法域的平行诉讼提供法律服务，包括境内诉讼及海外诉讼管理；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="108E0040" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="5E265F72" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在一宗涉及创新药商业秘密侵权及专利权属纠纷的中美平行诉讼案件中，代理被告在中国的诉讼，并支持美国的关联诉讼，成功迫使原告撤回在中美两个法域的起诉；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30969037" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="7A55DEE3" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某香港上市公司的美国、中国香港及中国大陆子公司涉及中国香港及中国大陆的商业秘密平行诉讼提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EC24FFB" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="1A6E4A55" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某智能终端零件上市公司处理其与美国公司之间美国专利纠纷和解谈判；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AF4AA91" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="597BA119" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某高科技企业在美涉诉案件的送达程序提供咨询并出具律师意见，该律师意见被美国法院采纳并导致该海牙公约送达程序被美国法院裁定无效；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EF3BCFE" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="1D37F54D" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某通讯细分领域头部企业在美涉诉案件的全球反执行程序提供国内法支持，并出具律师意见；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42E0CE19" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="13BDBC24" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某互联网头部企业就其在美涉诉案件的海牙公约送达问题提供咨询意见；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D5D3BE0" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="78BBCF3F" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某知名制造型国有企业就其在美涉诉案件的海牙公约送达问题提供咨询意见；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A71B045" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="6D90741D" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某互联网企业提供海外诉讼监控、管理服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13D7A675" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00325565">
+    <w:p w14:paraId="468430B0" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>知识产权合规及刑事风控</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DF55BEC" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="451AC850" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某互联网衍生软件企业就其核心产品提供合规服务，分析其刑事、民事、行政等多维度风险并就相关政策进行研判，提供整改意见；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="481FB593" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="0B6121C0" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某互联网头部企业提供产品刑事风险防控专项法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A65E4A7" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="6D060CD0" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某互联网企业的数据刑事合规提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F00CA7C" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="439098C7" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某国有金融企业提供刑事专项法律咨询服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="399733F5" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="06D26CCA" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某广告企业提供刑事合规法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="320471E0" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00325565">
+    <w:p w14:paraId="7886F29C" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>著作权、商标及不正当竞争诉讼</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A4422CA" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="799EF0D9" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表著名时尚电子商务公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SHEIN提起多宗著作权维权案件；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B083CE3" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="5EC2B811" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表著名中国茶品牌“小罐茶”进行商标行政诉讼及民事诉讼，维护其商标显著性；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C5B5E2D" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="0CB2DC28" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表深圳某工程地质勘察公司应对商标侵权及不正当竞争诉讼，法院判决驳回原告全部诉讼请求；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="364CB306" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="41917750" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某互联网头部企业提起多起不正当竞争诉讼，部分获评广州知识产权法院“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2022年服务和保障科技创新十大典型案例</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2022年度四川法院知识产权司法保护十大典型案例</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A35D601" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="7E6AF3C9" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中海地产提起商标侵权及不正当竞争诉讼，实现快速和解获赔结案；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BE770A6" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="1705F08C" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表烘焙原料龙头企业立高提起不正当竞争诉讼，认定其产品包装、装潢的重要组成部分“蓝条纹”为有一定影响的装潢。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DB96F3F" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="642E97A9" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="783ED9C1" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="7116148F" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>武汉大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A5A4E7A" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="2E948FD6" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>武汉大学，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="545C8BEC" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="4144F8F2" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ADACB35" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="10DA408A" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="51"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40ED2CC3" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="41704761" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="785BDD44" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="24F9EA12" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="52"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>邹雯律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2022年作为合伙人加入方达，此前已有16年法律职业经验。其兼具知识产权审判及经济犯罪审判经验。邹雯律师于2019年6月在深圳取得律师证开始执业。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="790BD960" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="759FEF75" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C89DE68" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="7BE1531E" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48A7F332" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="76745EC2" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="53"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>行业报告</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">   《关于员工离职引发商业秘密争议案件的法律研究报告（2019-2021）》，邹雯，律商联讯，2022年5月； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3946E9C6" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="124D5425" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="54"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《关于员工离职引发商业秘密争议案件的法律研究报告（2015-2018）》，邹雯，律商联讯，2019年5月。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38995549" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="475E6188" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="55"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">文章   《商业秘密前沿观察：大数据中的秘密》，邹雯、刘雪晴，《法人》，2022年7月4日 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77F7F379" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="4A1B2FD9" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="56"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《商业秘密2022（第二版）》，夏锋、董宁、邹雯，Law Business Research Ltd，2022年4月； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1834FA4B" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="71EEDBE5" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="57"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《商业秘密侵权案件惩罚性赔偿实务要点探析》，邹雯、刘雪晴，知产力，2022年2月； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50116149" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="48E8177D" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="58"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《从商业秘密实务角度解读〈深圳经济特区反不正当竞争条例（征求意见稿）〉》，邹雯、刘雪晴，律商联讯，2021年12月； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="515FDE69" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="2533A20C" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="59"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《2020年商业秘密修法带来的影响》，邹雯、肖雯敏，威科先行，2021年2月； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E35D243" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="61FE4DEC" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="60"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《从实务角度浅析近期商业秘密刑事修法及司法解释之亮点》，邹雯、邓艳艳，知产力，2020年10月22日； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77209905" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="5A82167A" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="61"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">从实务角度浅析《最高人民法院关于审理侵犯商业秘密纠纷民事案件应用法律若干问题的解释（征求意见稿）》，邹雯、刘雪晴，知产力，2020年6月17日； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="323EF9A3" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="6963006D" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="62"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">Implications of the US-China Phase One Trade Deal on Trade Secret Enforcement (Jerry XIA, Wen ZOU, Jing HE), LEGALBAND, March 2020； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AFCE104" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="3DE874AD" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="63"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">The New Situation and New Problems of Trade Secret Protection (Wen ZOU), LexisNexis, January 2020； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1642E578" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="742B27B6" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="64"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《浅析知识产权案件中的刑民交叉问题》，邹雯、张佳欣，知产力，2019年10月； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70616B1F" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="1E199864" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="65"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>China</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>’</w:t>
       </w:r>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">s New Legislative Efforts to Improve Protection of Trade Secrets (Wen ZOU), LEXOLOGY, September 2019； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09F11879" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="559CE4AA" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="66"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《客户名单构成商业秘密的认定标准和启示》，邹雯、许安碧，知产力，2018年12月； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37A65445" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="2F48BD76" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="67"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《商业秘密与专利的羁绊缱绻》，邹雯、刘悦，知产力，2018年10月； </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A980B35" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="59A242CF" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="68"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《三个维度全面梳理商业秘密案件管辖问题》，邹雯、郑渊，知产力，2018年1月。 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="635D16F7" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="5174370D" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FAC4663" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="42784E71" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="69"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">深圳国际仲裁院仲裁员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1FF2C3C4" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="6D517ABA" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="70"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">香港国际仲裁中心域名专家组成员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CC47AAD" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="30836462" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="71"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">广东省精准医学应用学会生物医药知识产权分会副会长 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6137C7FE" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="3EA0056F" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="72"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">广东省深圳市南山区三级共建商业秘密保护基地专家库专家 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A22752C" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="0AF55703" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="73"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">浙江省商业秘密专家人才库商业秘密行业专家 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75791BBF" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="70AF9605" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="74"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">香港国际仲裁中心域名争议解决专家组专家 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A64C2A0" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="081090EF" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="75"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">深圳市市场监督管理局专家库专家 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02463F5F" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="2D7681C3" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="76"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">深圳市公平竞争审查和竞争法专家库专家 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C4D529" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="293782F1" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="77"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">中国（深圳）知识产权保护中心海外维权专家库专家 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06147821" w14:textId="77777777" w:rsidR="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="1AEF5FD7" w14:textId="77777777" w:rsidR="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="78"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">首都知识产权服务业协会商业秘密委员会专家 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="7AACC485" w:rsidR="00A46A04" w:rsidRPr="00325565" w:rsidRDefault="00325565" w:rsidP="00325565">
+    <w:p w14:paraId="4F0A196B" w14:textId="67D51FFE" w:rsidR="00A46A04" w:rsidRPr="00D234BD" w:rsidRDefault="00D234BD" w:rsidP="00D234BD">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="79"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00325565">
+      <w:r w:rsidRPr="00D234BD">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">深圳市品牌保护与发展促进会专家库专家 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00325565" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00D234BD" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2986,1944 +2986,1944 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05F245C1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="70886C32"/>
+    <w:nsid w:val="00BE1CAA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="95CACE9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="063B2616"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="84A65F6A"/>
+    <w:nsid w:val="019B3E71"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="551A5994"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="077A73C2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AFDE4776"/>
+    <w:nsid w:val="034E67DA"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="206C1B4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08ED2B23"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9846625A"/>
+    <w:nsid w:val="039176CB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8B54A90C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C6A6EB4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3EACA3EE"/>
+    <w:nsid w:val="042C48AC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="25FEE998"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0ECC5D72"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8D84A36C"/>
+    <w:nsid w:val="04902AB1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="43A44D8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EE21E65"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9ADA354C"/>
+    <w:nsid w:val="05762C25"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E052626A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10EA12F7"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="63BE014E"/>
+    <w:nsid w:val="07587A83"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="83224964"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11E95101"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4948A856"/>
+    <w:nsid w:val="0A3D01B3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C60665D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="122C4404"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="EA1CB918"/>
+    <w:nsid w:val="0B9A4A48"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="12C21814"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12586DB8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="31BEC436"/>
+    <w:nsid w:val="0D344154"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="159C79C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14C6345F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E5FA6C80"/>
+    <w:nsid w:val="118561EE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="25B4CE22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17392269"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BB900C42"/>
+    <w:nsid w:val="119C33DB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5A42F4AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19E34678"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3F04EAD0"/>
+    <w:nsid w:val="14E971F0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4094BE24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C8855BA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4ED23DF8"/>
+    <w:nsid w:val="1AF42DF5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="99328DC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D475CC6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A43ACFD8"/>
+    <w:nsid w:val="1EFC534B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="36667942"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FBE62AF"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="911C5406"/>
+    <w:nsid w:val="20760C97"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="074A24D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="214758FD"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8D24425A"/>
+    <w:nsid w:val="273E2113"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="549C4BB0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23326FFE"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="10EC8602"/>
+    <w:nsid w:val="2781438D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D0A60A62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="245D4C53"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D4DEF160"/>
+    <w:nsid w:val="27D97CC3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D360812A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24FB5CC4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F528AA9A"/>
+    <w:nsid w:val="287B2F6F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2FB0F1CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2518377D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F62A2B0C"/>
+    <w:nsid w:val="28BF64F1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A4641B4C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="266A59E8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A4A03F26"/>
+    <w:nsid w:val="2ABF1324"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B328862E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FF86CC6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="23E69DF6"/>
+    <w:nsid w:val="2D2A63C7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C1463A9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="305F5727"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="805A77A2"/>
+    <w:nsid w:val="2E287980"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="19DA2B6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31430614"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A1F6E230"/>
+    <w:nsid w:val="31861193"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6ACEDD0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31565C51"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="73FCE5AC"/>
+    <w:nsid w:val="318A31E8"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="84B2270E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="325B048D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4FBC7928"/>
+    <w:nsid w:val="31F968CD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="0FDA9B72"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="382814B6"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D242E26E"/>
+    <w:nsid w:val="344E4B06"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EC701F50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E0C1E38"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="40C080AE"/>
+    <w:nsid w:val="34740BED"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CE8C918A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="444014B3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="442E1AF2"/>
+    <w:nsid w:val="34A85825"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="62EEDFD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45563CB0"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6BA2906C"/>
+    <w:nsid w:val="34F3009D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E1145056"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45761303"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B68E116A"/>
+    <w:nsid w:val="37976828"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E9422EBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45796C3D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D79E771A"/>
+    <w:nsid w:val="38EE39EB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="ABE87F76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46254CE3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6D56D31A"/>
+    <w:nsid w:val="3A050CDB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5716642C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="477F2861"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="02DAA7DC"/>
+    <w:nsid w:val="3AD40A3F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8E003332"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4826175E"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="213A2C1E"/>
+    <w:nsid w:val="3CC812DC"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2494BE4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48994A00"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8CE8203E"/>
+    <w:nsid w:val="3CC9355F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="68B8E3F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48EC3FB4"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="0CF8D9CC"/>
+    <w:nsid w:val="3CFE290E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6BCCE15C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4993634B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="491AD368"/>
+    <w:nsid w:val="3D470A49"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E7649DFE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A79447B"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8A9ACDC8"/>
+    <w:nsid w:val="3D564666"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="886AD72C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B3613B8"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="AAB698A4"/>
+    <w:nsid w:val="3FCC253D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D3CA8CF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CBD3DFA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4F8E4B64"/>
+    <w:nsid w:val="43961955"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D4021210"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E863519"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BAD02BCE"/>
+    <w:nsid w:val="43D5111D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A3E28F5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5372717D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B0F6805E"/>
+    <w:nsid w:val="475953D9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D894369A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54505A1F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D312DFA2"/>
+    <w:nsid w:val="47F259B1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="01EE3FF8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C131681"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D24C425A"/>
+    <w:nsid w:val="49076369"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="33DCCC4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60DE6DE2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="21B8F6F4"/>
+    <w:nsid w:val="4F721C5C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="BB82180C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="617E6CD2"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E2FA4B4C"/>
+    <w:nsid w:val="50190583"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="195406E8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62E10B17"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B35EBE34"/>
+    <w:nsid w:val="51EC1C29"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8AFA2FB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="50" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64462F2C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="BD18C6BC"/>
+    <w:nsid w:val="52CC343A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="4EBCFD30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="51" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="646530B3"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F57C31C0"/>
+    <w:nsid w:val="52D5732B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C71AD732"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="52" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64AC6B27"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="93AE1C10"/>
+    <w:nsid w:val="54D11F38"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="CB7600A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="53" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="655B26E1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="087AAF96"/>
+    <w:nsid w:val="54EA5094"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EDAA24BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="54" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="660E7303"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A1F6E230"/>
+    <w:nsid w:val="557115EE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8EC6D360"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="55" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="663D7ED9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4D5AC9AC"/>
+    <w:nsid w:val="587E1CE3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AAD4216E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="56" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="664352B9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="54BAD904"/>
+    <w:nsid w:val="59223B9A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="91365948"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="57" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67685B77"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="94CAA600"/>
+    <w:nsid w:val="5DF30D37"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EFFC5C2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="58" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A9A6131"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4434CAF0"/>
+    <w:nsid w:val="5E9C484C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="596A9BB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="59" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BBA1517"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2BB4EBE6"/>
+    <w:nsid w:val="5FEE73DE"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D6062264"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="60" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CF66448"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D2FEF258"/>
+    <w:nsid w:val="623F5552"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EF30A2B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="61" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E033E5F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="3DEE492C"/>
+    <w:nsid w:val="62A341F7"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="EC701F50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="62" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F64240F"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="A3349616"/>
+    <w:nsid w:val="647F2765"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="120EE5C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="63" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FC52272"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="6A8E5994"/>
+    <w:nsid w:val="66307B94"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F6B05FA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="64" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="708D1B0D"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="F62ED9A0"/>
+    <w:nsid w:val="6AC42487"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C870EE04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="65" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="733B6D0C"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="869C8406"/>
+    <w:nsid w:val="6C1E0D14"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="202CBE16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="66" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74401C65"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="D092276E"/>
+    <w:nsid w:val="6EAA50F3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6EF8A85C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="67" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76601845"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4140AE8C"/>
+    <w:nsid w:val="71772397"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="388CAD34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="68" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76C77174"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="025E2964"/>
+    <w:nsid w:val="71E82C0C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AD52D1CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="69" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76CC37B5"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="69B4A470"/>
+    <w:nsid w:val="71F938BF"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="978E91BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="70" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78E707F1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="DE82A052"/>
+    <w:nsid w:val="7450654F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="61CC63FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="71" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78ED66FA"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="2B301D40"/>
+    <w:nsid w:val="74F53828"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="979A8768"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="72" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A086153"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B95A3E9E"/>
+    <w:nsid w:val="75ED50D0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3EBE79F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="73" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A155028"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="8F1A7AFA"/>
+    <w:nsid w:val="7728134A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="28F6C92E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="74" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7AAC68C9"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="9E34CA66"/>
+    <w:nsid w:val="79EE752D"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8FF08E60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="75" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7D3C3854"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="4A200BB0"/>
+    <w:nsid w:val="7A526EC0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E5B273D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="76" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F1B0BA1"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="E110BE14"/>
+    <w:nsid w:val="7B955E28"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7520B73A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="77" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F511117"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="B06C9DE4"/>
+    <w:nsid w:val="7D993CAD"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7382E5AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="78" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FED7760"/>
-[...1 lines deleted...]
-    <w:tmpl w:val="31807D1C"/>
+    <w:nsid w:val="7EE03DF3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="977E35FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="66"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="67"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="56"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="71"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="70"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="60"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="74"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="50"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="68"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="64"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="62"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="72"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="63"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="52"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="78"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="51"/>
+  </w:num>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="49">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="50">
+    <w:abstractNumId w:val="53"/>
+  </w:num>
+  <w:num w:numId="51">
+    <w:abstractNumId w:val="59"/>
+  </w:num>
+  <w:num w:numId="52">
+    <w:abstractNumId w:val="54"/>
+  </w:num>
+  <w:num w:numId="53">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="54">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="55">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="56">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2">
-[...101 lines deleted...]
-  <w:num w:numId="36">
+  <w:num w:numId="57">
     <w:abstractNumId w:val="38"/>
-  </w:num>
-[...61 lines deleted...]
-    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="58">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="59">
-    <w:abstractNumId w:val="49"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="60">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="65"/>
   </w:num>
   <w:num w:numId="61">
-    <w:abstractNumId w:val="70"/>
+    <w:abstractNumId w:val="77"/>
   </w:num>
   <w:num w:numId="62">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="63">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="64">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="65">
+    <w:abstractNumId w:val="76"/>
+  </w:num>
+  <w:num w:numId="66">
+    <w:abstractNumId w:val="69"/>
+  </w:num>
+  <w:num w:numId="67">
+    <w:abstractNumId w:val="57"/>
+  </w:num>
+  <w:num w:numId="68">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="69">
+    <w:abstractNumId w:val="73"/>
+  </w:num>
+  <w:num w:numId="70">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="71">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="72">
     <w:abstractNumId w:val="55"/>
   </w:num>
-  <w:num w:numId="64">
+  <w:num w:numId="73">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="74">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="75">
+    <w:abstractNumId w:val="58"/>
+  </w:num>
+  <w:num w:numId="76">
+    <w:abstractNumId w:val="75"/>
+  </w:num>
+  <w:num w:numId="77">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="78">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="65">
-[...29 lines deleted...]
-  <w:num w:numId="75">
+  <w:num w:numId="79">
     <w:abstractNumId w:val="61"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="54"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="79"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -4954,51 +4954,50 @@
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
-    <w:rsid w:val="00325565"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
@@ -5049,50 +5048,51 @@
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
+    <w:rsid w:val="00D234BD"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
@@ -6158,61 +6158,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00325565"/>
+    <w:rsid w:val="00D234BD"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00325565"/>
+    <w:rsid w:val="00D234BD"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -6498,51 +6498,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{982D2D1E-4389-4D43-9A82-042C021209A5}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6751ED16-59F3-435B-921F-EE86648C82D0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>599</Words>
   <Characters>3415</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>28</Lines>
   <Paragraphs>8</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>4006</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>