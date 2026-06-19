--- v0 (2026-04-29)
+++ v1 (2026-06-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="41889497" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0099556B" w:rsidP="0099556B">
+          <w:p w14:paraId="2C4F11E8" w14:textId="2758887B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004F761D" w:rsidP="004F761D">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="0099556B">
+            <w:r w:rsidRPr="004F761D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>宁敏</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="2FB93614" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0099556B" w:rsidP="0099556B">
+          <w:p w14:paraId="706EB16B" w14:textId="0A78B0FA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004F761D" w:rsidP="004F761D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="0099556B">
+            <w:r w:rsidRPr="004F761D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深顾问·深圳</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="6F5C7335" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0099556B" w:rsidP="0099556B">
+          <w:p w14:paraId="6199424A" w14:textId="532A1593" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004F761D" w:rsidP="004F761D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="0099556B">
+            <w:r w:rsidRPr="004F761D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 755 8159 3551 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="48BC9F35" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0099556B" w:rsidP="0099556B">
+          <w:p w14:paraId="4F910ACA" w14:textId="108A8F6F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004F761D" w:rsidP="004F761D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="0099556B">
+            <w:r w:rsidRPr="004F761D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>michelle.ning@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="3B7E7D56" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0099556B" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="64335A7F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004F761D" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="7E9B1645" wp14:editId="6F658442">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2123A643" wp14:editId="25171F86">
                   <wp:extent cx="1651000" cy="2143081"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="07347DEA" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="0099556B" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2EAD3F6F" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="004F761D" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="0099556B">
+            <w:r w:rsidRPr="004F761D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>宁敏律师的主要执业领域为公司知识产权业务，包括海外知识产权诉讼管理、知识产权交易、知识产权合规及相关的公司治理事务。宁敏律师拥有在律师事务所及上市公司任职的经验，擅长处理科技型公司各类复杂法律事务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B09899E" w14:textId="77777777" w:rsidR="0099556B" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="262BA9E7" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,881 +438,881 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59D9F30A" w14:textId="77777777" w:rsidR="0099556B" w:rsidRDefault="0099556B" w:rsidP="0099556B">
+    <w:p w14:paraId="460078C8" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099556B">
+      <w:r w:rsidRPr="004F761D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C3EBB94" w14:textId="77777777" w:rsidR="0099556B" w:rsidRDefault="0099556B" w:rsidP="0099556B">
+    <w:p w14:paraId="427C67D1" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099556B">
+      <w:r w:rsidRPr="004F761D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>知识产权诉讼与纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C2F83EE" w14:textId="77777777" w:rsidR="0099556B" w:rsidRDefault="0099556B" w:rsidP="0099556B">
+    <w:p w14:paraId="78D8E3EA" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099556B">
+      <w:r w:rsidRPr="004F761D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内某通信设备上市公司管理其与海外竞争对手之间全球商业秘密、专利及反垄断诉讼，涉及美国、澳大利亚、德国、英国及中国十多件诉讼，诉讼标的达数十亿元人民币；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71075B02" w14:textId="77777777" w:rsidR="0099556B" w:rsidRDefault="0099556B" w:rsidP="0099556B">
+    <w:p w14:paraId="1AB170D6" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099556B">
+      <w:r w:rsidRPr="004F761D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内某医疗器械上市公司管理其与多个国内竞争对手之间商业秘密、专利及不正当竞争诉讼，案件数量达几十件，诉讼标的达数亿元人民币；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BC6FAD2" w14:textId="77777777" w:rsidR="0099556B" w:rsidRDefault="0099556B" w:rsidP="0099556B">
+    <w:p w14:paraId="542B8DAC" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099556B">
+      <w:r w:rsidRPr="004F761D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内公司处理其与美国</w:t>
       </w:r>
-      <w:r w:rsidRPr="0099556B">
+      <w:r w:rsidRPr="004F761D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>NPE的美国专利诉讼；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D3E952F" w14:textId="77777777" w:rsidR="0099556B" w:rsidRDefault="0099556B" w:rsidP="0099556B">
+    <w:p w14:paraId="3D66D339" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099556B">
+      <w:r w:rsidRPr="004F761D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内科技公司处理其与美国软件公司的软件许可纠纷谈判，争议金额超</w:t>
       </w:r>
-      <w:r w:rsidRPr="0099556B">
+      <w:r w:rsidRPr="004F761D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿元人民币，最终以少于2000万元人民币达成和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A6BCAA8" w14:textId="77777777" w:rsidR="0099556B" w:rsidRDefault="0099556B" w:rsidP="0099556B">
+    <w:p w14:paraId="5BA00804" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099556B">
+      <w:r w:rsidRPr="004F761D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内科技公司处理其与新西兰公司之间的技术许可合同纠纷及和解谈判；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6ED07667" w14:textId="77777777" w:rsidR="0099556B" w:rsidRDefault="0099556B" w:rsidP="0099556B">
+    <w:p w14:paraId="5D1F7F00" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099556B">
+      <w:r w:rsidRPr="004F761D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某智能终端零件上市公司处理其与美国公司之间美国专利纠纷和解谈判；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48505407" w14:textId="77777777" w:rsidR="0099556B" w:rsidRDefault="0099556B" w:rsidP="0099556B">
+    <w:p w14:paraId="2AE40DC4" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099556B">
+      <w:r w:rsidRPr="004F761D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某锂电池原材料上市公司与美国竞争对手之间商业秘密诉讼提供海外诉讼管理咨询；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68791CDE" w14:textId="77777777" w:rsidR="0099556B" w:rsidRDefault="0099556B" w:rsidP="0099556B">
+    <w:p w14:paraId="15804998" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099556B">
+      <w:r w:rsidRPr="004F761D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某香港上市公司处理其与国内企业之间关于合作在国内投资运营医院项目的纠纷及和解谈判，标的金额超</w:t>
       </w:r>
-      <w:r w:rsidRPr="0099556B">
+      <w:r w:rsidRPr="004F761D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.5亿元人民币；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C83DC98" w14:textId="77777777" w:rsidR="0099556B" w:rsidRDefault="0099556B" w:rsidP="0099556B">
+    <w:p w14:paraId="4DA11533" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099556B">
+      <w:r w:rsidRPr="004F761D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某香港上市公司处理其购买的比利时医疗器械公司债券纠纷和解谈判。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E9603EA" w14:textId="77777777" w:rsidR="0099556B" w:rsidRDefault="0099556B" w:rsidP="0099556B">
+    <w:p w14:paraId="4295CA53" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099556B">
+      <w:r w:rsidRPr="004F761D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>知识产权交易及合规</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F905386" w14:textId="77777777" w:rsidR="0099556B" w:rsidRDefault="0099556B" w:rsidP="0099556B">
+    <w:p w14:paraId="75D5EC7A" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099556B">
+      <w:r w:rsidRPr="004F761D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内公司处理其购买美国</w:t>
       </w:r>
-      <w:r w:rsidRPr="0099556B">
+      <w:r w:rsidRPr="004F761D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IVD技术及资产项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6211E8EA" w14:textId="77777777" w:rsidR="0099556B" w:rsidRDefault="0099556B" w:rsidP="0099556B">
+    <w:p w14:paraId="2803F024" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099556B">
+      <w:r w:rsidRPr="004F761D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内公司处理其与德国公司的委托开发及技术许可项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F615AA4" w14:textId="77777777" w:rsidR="0099556B" w:rsidRDefault="0099556B" w:rsidP="0099556B">
+    <w:p w14:paraId="5FB25AB0" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099556B">
+      <w:r w:rsidRPr="004F761D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内公司处理其购买英国高校算法许可项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68619857" w14:textId="77777777" w:rsidR="0099556B" w:rsidRDefault="0099556B" w:rsidP="0099556B">
+    <w:p w14:paraId="2D483AAA" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099556B">
+      <w:r w:rsidRPr="004F761D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内公司处理其与美国国籍的“千人计划”专家的技术合作项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AE8AAEF" w14:textId="77777777" w:rsidR="0099556B" w:rsidRDefault="0099556B" w:rsidP="0099556B">
+    <w:p w14:paraId="564A740B" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099556B">
+      <w:r w:rsidRPr="004F761D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内公司处理其美国研究院引进研发负责人的项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17F5990F" w14:textId="77777777" w:rsidR="0099556B" w:rsidRDefault="0099556B" w:rsidP="0099556B">
+    <w:p w14:paraId="1A287DA4" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099556B">
+      <w:r w:rsidRPr="004F761D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内公司处理其美国子公司的美国专利全球许可项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="119D1007" w14:textId="77777777" w:rsidR="0099556B" w:rsidRDefault="0099556B" w:rsidP="0099556B">
+    <w:p w14:paraId="61C4713E" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099556B">
+      <w:r w:rsidRPr="004F761D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内公司管理某涉美诉讼软件整改合规项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="623EB91C" w14:textId="77777777" w:rsidR="0099556B" w:rsidRDefault="0099556B" w:rsidP="0099556B">
+    <w:p w14:paraId="165321F8" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099556B">
+      <w:r w:rsidRPr="004F761D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内公司处理其获取通信类</w:t>
       </w:r>
-      <w:r w:rsidRPr="0099556B">
+      <w:r w:rsidRPr="004F761D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SEP专利许可谈判项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3109CD7F" w14:textId="77777777" w:rsidR="0099556B" w:rsidRDefault="0099556B" w:rsidP="0099556B">
+    <w:p w14:paraId="44D85A6A" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099556B">
+      <w:r w:rsidRPr="004F761D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内公司处理其美国子公司破产重组中的无形资产转让项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BA2D3D3" w14:textId="77777777" w:rsidR="0099556B" w:rsidRDefault="0099556B" w:rsidP="0099556B">
+    <w:p w14:paraId="1AE7F103" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099556B">
+      <w:r w:rsidRPr="004F761D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内机器人公司为其商业秘密合规项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57B34165" w14:textId="77777777" w:rsidR="0099556B" w:rsidRDefault="0099556B" w:rsidP="0099556B">
+    <w:p w14:paraId="49D1EE12" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099556B">
+      <w:r w:rsidRPr="004F761D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内房地产上市公司为其知识产权体系建设项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E8D5700" w14:textId="77777777" w:rsidR="0099556B" w:rsidRDefault="0099556B" w:rsidP="0099556B">
+    <w:p w14:paraId="1BE9FC86" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099556B">
+      <w:r w:rsidRPr="004F761D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某香港注册的非政府组织及其国内多个相关主体为其引进美国科研人才合规风险评估项目提供法律服务</w:t>
       </w:r>
-      <w:r w:rsidRPr="0099556B">
+      <w:r w:rsidRPr="004F761D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45D2C8A6" w14:textId="77777777" w:rsidR="0099556B" w:rsidRDefault="0099556B" w:rsidP="0099556B">
+    <w:p w14:paraId="10A6D821" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099556B">
+      <w:r w:rsidRPr="004F761D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内上市公司为其提供开源软件合规评估法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D649233" w14:textId="77777777" w:rsidR="0099556B" w:rsidRDefault="0099556B" w:rsidP="0099556B">
+    <w:p w14:paraId="16BCA665" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099556B">
+      <w:r w:rsidRPr="004F761D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F598C8E" w14:textId="77777777" w:rsidR="0099556B" w:rsidRDefault="0099556B" w:rsidP="0099556B">
+    <w:p w14:paraId="0BCE49F2" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099556B">
+      <w:r w:rsidRPr="004F761D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中山大学，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="0099556B">
+      <w:r w:rsidRPr="004F761D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2003</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="402F1EAF" w14:textId="77777777" w:rsidR="0099556B" w:rsidRDefault="0099556B" w:rsidP="0099556B">
+    <w:p w14:paraId="09A5D3C5" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099556B">
+      <w:r w:rsidRPr="004F761D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>杜伦大学，国际贸易与商法硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="0099556B">
+      <w:r w:rsidRPr="004F761D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2005</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25C58AA0" w14:textId="77777777" w:rsidR="0099556B" w:rsidRDefault="0099556B" w:rsidP="0099556B">
+    <w:p w14:paraId="4FB2D0F5" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099556B">
+      <w:r w:rsidRPr="004F761D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BAF09C8" w14:textId="77777777" w:rsidR="0099556B" w:rsidRDefault="0099556B" w:rsidP="0099556B">
+    <w:p w14:paraId="22FD89DA" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099556B">
+      <w:r w:rsidRPr="004F761D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08104F93" w14:textId="77777777" w:rsidR="0099556B" w:rsidRDefault="0099556B" w:rsidP="0099556B">
+    <w:p w14:paraId="1AED50A8" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099556B">
+      <w:r w:rsidRPr="004F761D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36B4623B" w14:textId="77777777" w:rsidR="0099556B" w:rsidRDefault="0099556B" w:rsidP="0099556B">
+    <w:p w14:paraId="11AFD7F3" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099556B">
+      <w:r w:rsidRPr="004F761D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="662352C3" w14:textId="77777777" w:rsidR="0099556B" w:rsidRDefault="0099556B" w:rsidP="0099556B">
+    <w:p w14:paraId="422A1291" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099556B">
+      <w:r w:rsidRPr="004F761D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43DE8C68" w14:textId="77777777" w:rsidR="0099556B" w:rsidRDefault="0099556B" w:rsidP="0099556B">
+    <w:p w14:paraId="7154A0D7" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099556B">
+      <w:r w:rsidRPr="004F761D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="071D9ED8" w14:textId="77777777" w:rsidR="0099556B" w:rsidRDefault="0099556B" w:rsidP="0099556B">
+    <w:p w14:paraId="71D123B6" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099556B">
+      <w:r w:rsidRPr="004F761D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="7FB2BF74" w:rsidR="00A46A04" w:rsidRPr="0099556B" w:rsidRDefault="0099556B" w:rsidP="0099556B">
+    <w:p w14:paraId="4F0A196B" w14:textId="5138E66B" w:rsidR="00A46A04" w:rsidRPr="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0099556B">
+      <w:r w:rsidRPr="004F761D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>宁律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="0099556B">
+      <w:r w:rsidRPr="004F761D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2022年加入方达律师事务所。在此之前，她曾在中伦律师事务所及己任律师事务所工作，并曾担任医疗器械及通信设备上市公司的法务负责人。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="0099556B" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="004F761D" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1518,1003 +1518,1003 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00031FAF"/>
+    <w:nsid w:val="08AD04DC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E124A664"/>
+    <w:tmpl w:val="801E96CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02121D7B"/>
+    <w:nsid w:val="0B085D25"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0F28EABA"/>
+    <w:tmpl w:val="1DD842FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="037C5013"/>
+    <w:nsid w:val="0D3D0E34"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0D667124"/>
+    <w:tmpl w:val="65DC1110"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="094425CC"/>
+    <w:nsid w:val="0E825395"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="143A7D12"/>
+    <w:tmpl w:val="0376441C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B9468D1"/>
+    <w:nsid w:val="117A1C95"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D63EAD72"/>
+    <w:tmpl w:val="3E54659E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C0418FF"/>
+    <w:nsid w:val="13C35F17"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D2DE1182"/>
+    <w:tmpl w:val="DD0CA31A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FF2707D"/>
+    <w:nsid w:val="1AA2658A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="859E9CAA"/>
+    <w:tmpl w:val="7CBE1B94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="118C551A"/>
+    <w:nsid w:val="1CD416FD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0ECE6A02"/>
+    <w:tmpl w:val="D5FEF71C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14180F76"/>
+    <w:nsid w:val="22BC2BE2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="20C820A6"/>
+    <w:tmpl w:val="570866BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15AE57EE"/>
+    <w:nsid w:val="24E11111"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5A1EB2F6"/>
+    <w:tmpl w:val="00647BB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1846625D"/>
+    <w:nsid w:val="27261E40"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7ACA2554"/>
+    <w:tmpl w:val="405EDF56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19D0729F"/>
+    <w:nsid w:val="2AE36EAF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0ECE6A02"/>
+    <w:tmpl w:val="FBFEEA04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26C7593E"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F581256"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C03E7AA4"/>
+    <w:tmpl w:val="EC309688"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DEF67B1"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30D75E6F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E166936C"/>
+    <w:tmpl w:val="AF6C730C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F4D6C6C"/>
+    <w:nsid w:val="380420B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D97E407A"/>
+    <w:tmpl w:val="3ED84C38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3484571B"/>
+    <w:nsid w:val="3A9648A6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="862A5C72"/>
+    <w:tmpl w:val="F6FCB692"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3535624A"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CF53417"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C4894AE"/>
+    <w:tmpl w:val="1F04285A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B463E87"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E230A11"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0290D152"/>
+    <w:tmpl w:val="50261922"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43C17C79"/>
+    <w:nsid w:val="421269B9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0F16034C"/>
+    <w:tmpl w:val="94E6E2C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48C26E6C"/>
+    <w:nsid w:val="422D679F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="549427EC"/>
+    <w:tmpl w:val="703C481E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48F0684D"/>
+    <w:nsid w:val="432A69D8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F99EE90C"/>
+    <w:tmpl w:val="9B766344"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="504665FF"/>
+    <w:nsid w:val="4917445C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="36ACD946"/>
+    <w:tmpl w:val="B8FADFE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57867EE7"/>
+    <w:nsid w:val="4F57785D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3F5E5C7A"/>
+    <w:tmpl w:val="B77ED93A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60E2044C"/>
+    <w:nsid w:val="51FA2459"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CD5CFF66"/>
+    <w:tmpl w:val="C5CA80A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A547491"/>
+    <w:nsid w:val="618272C2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F844D0EC"/>
+    <w:tmpl w:val="0B3ECF24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E7C6932"/>
+    <w:nsid w:val="6CAD058D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7932EB7E"/>
+    <w:tmpl w:val="5AD063BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="788D7B2B"/>
+    <w:nsid w:val="73E86181"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BA6EC34A"/>
+    <w:tmpl w:val="AE765960"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79515B09"/>
+    <w:nsid w:val="7E16692E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6FB015FE"/>
+    <w:tmpl w:val="1DD842FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A0021B1"/>
+    <w:nsid w:val="7E9D2579"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D9E260D0"/>
+    <w:tmpl w:val="11A40A4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F437C76"/>
+    <w:nsid w:val="7FED774E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE90C0F8"/>
+    <w:tmpl w:val="51BAAB26"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="4">
-[...5 lines deleted...]
-  <w:num w:numId="6">
+  <w:num w:numId="29">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="7">
-[...20 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="15">
-[...2 lines deleted...]
-  <w:num w:numId="16">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="17">
-[...43 lines deleted...]
-  </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2559,50 +2559,51 @@
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
+    <w:rsid w:val="004F761D"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
@@ -2610,51 +2611,50 @@
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
-    <w:rsid w:val="0099556B"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
@@ -3748,61 +3748,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0099556B"/>
+    <w:rsid w:val="004F761D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0099556B"/>
+    <w:rsid w:val="004F761D"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4088,51 +4088,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D4104EA1-9258-475D-BB1A-E0E64FABD37D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6F87092-6F18-468D-A3B0-66AA673A2C53}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>174</Words>
   <Characters>995</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1167</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>