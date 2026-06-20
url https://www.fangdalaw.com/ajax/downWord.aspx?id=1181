--- v1 (2026-06-19)
+++ v2 (2026-06-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="2758887B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004F761D" w:rsidP="004F761D">
+          <w:p w14:paraId="2C4F11E8" w14:textId="14D439E9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="004F761D">
+            <w:r w:rsidRPr="00C225C8">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>宁敏</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="0A78B0FA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004F761D" w:rsidP="004F761D">
+          <w:p w14:paraId="706EB16B" w14:textId="2CBE4E1A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="004F761D">
+            <w:r w:rsidRPr="00C225C8">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深顾问·深圳</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="532A1593" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004F761D" w:rsidP="004F761D">
+          <w:p w14:paraId="6199424A" w14:textId="1BC7069A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="004F761D">
+            <w:r w:rsidRPr="00C225C8">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 755 8159 3551 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="108A8F6F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004F761D" w:rsidP="004F761D">
+          <w:p w14:paraId="4F910ACA" w14:textId="3D54FC8A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="004F761D">
+            <w:r w:rsidRPr="00C225C8">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>michelle.ning@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="64335A7F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004F761D" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="79E829F8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C225C8" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2123A643" wp14:editId="25171F86">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A9F1A4F" wp14:editId="40DEAEA5">
                   <wp:extent cx="1651000" cy="2143081"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="2EAD3F6F" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="004F761D" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="006915A0" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00C225C8" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="004F761D">
+            <w:r w:rsidRPr="00C225C8">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>宁敏律师的主要执业领域为公司知识产权业务，包括海外知识产权诉讼管理、知识产权交易、知识产权合规及相关的公司治理事务。宁敏律师拥有在律师事务所及上市公司任职的经验，擅长处理科技型公司各类复杂法律事务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="262BA9E7" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="34123945" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,881 +438,881 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="460078C8" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
+    <w:p w14:paraId="715FA97F" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F761D">
+      <w:r w:rsidRPr="00C225C8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="427C67D1" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
+    <w:p w14:paraId="7C92DB47" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F761D">
+      <w:r w:rsidRPr="00C225C8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>知识产权诉讼与纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78D8E3EA" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
+    <w:p w14:paraId="0F08886B" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F761D">
+      <w:r w:rsidRPr="00C225C8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内某通信设备上市公司管理其与海外竞争对手之间全球商业秘密、专利及反垄断诉讼，涉及美国、澳大利亚、德国、英国及中国十多件诉讼，诉讼标的达数十亿元人民币；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AB170D6" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
+    <w:p w14:paraId="14147ADF" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F761D">
+      <w:r w:rsidRPr="00C225C8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内某医疗器械上市公司管理其与多个国内竞争对手之间商业秘密、专利及不正当竞争诉讼，案件数量达几十件，诉讼标的达数亿元人民币；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="542B8DAC" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
+    <w:p w14:paraId="18565594" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F761D">
+      <w:r w:rsidRPr="00C225C8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内公司处理其与美国</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F761D">
+      <w:r w:rsidRPr="00C225C8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>NPE的美国专利诉讼；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D66D339" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
+    <w:p w14:paraId="6F64BC14" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F761D">
+      <w:r w:rsidRPr="00C225C8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内科技公司处理其与美国软件公司的软件许可纠纷谈判，争议金额超</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F761D">
+      <w:r w:rsidRPr="00C225C8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿元人民币，最终以少于2000万元人民币达成和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BA00804" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
+    <w:p w14:paraId="20E968B8" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F761D">
+      <w:r w:rsidRPr="00C225C8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内科技公司处理其与新西兰公司之间的技术许可合同纠纷及和解谈判；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D1F7F00" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
+    <w:p w14:paraId="7743D00D" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F761D">
+      <w:r w:rsidRPr="00C225C8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某智能终端零件上市公司处理其与美国公司之间美国专利纠纷和解谈判；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AE40DC4" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
+    <w:p w14:paraId="6156A9D9" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F761D">
+      <w:r w:rsidRPr="00C225C8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某锂电池原材料上市公司与美国竞争对手之间商业秘密诉讼提供海外诉讼管理咨询；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15804998" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
+    <w:p w14:paraId="0546AF49" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F761D">
+      <w:r w:rsidRPr="00C225C8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某香港上市公司处理其与国内企业之间关于合作在国内投资运营医院项目的纠纷及和解谈判，标的金额超</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F761D">
+      <w:r w:rsidRPr="00C225C8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.5亿元人民币；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DA11533" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
+    <w:p w14:paraId="62788924" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F761D">
+      <w:r w:rsidRPr="00C225C8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某香港上市公司处理其购买的比利时医疗器械公司债券纠纷和解谈判。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4295CA53" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
+    <w:p w14:paraId="04302F9E" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F761D">
+      <w:r w:rsidRPr="00C225C8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>知识产权交易及合规</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75D5EC7A" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
+    <w:p w14:paraId="49E61A90" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F761D">
+      <w:r w:rsidRPr="00C225C8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内公司处理其购买美国</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F761D">
+      <w:r w:rsidRPr="00C225C8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IVD技术及资产项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2803F024" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
+    <w:p w14:paraId="00A69C9C" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F761D">
+      <w:r w:rsidRPr="00C225C8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内公司处理其与德国公司的委托开发及技术许可项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FB25AB0" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
+    <w:p w14:paraId="03A07383" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F761D">
+      <w:r w:rsidRPr="00C225C8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内公司处理其购买英国高校算法许可项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D483AAA" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
+    <w:p w14:paraId="469544C3" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F761D">
+      <w:r w:rsidRPr="00C225C8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内公司处理其与美国国籍的“千人计划”专家的技术合作项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="564A740B" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
+    <w:p w14:paraId="10F4C06A" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F761D">
+      <w:r w:rsidRPr="00C225C8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内公司处理其美国研究院引进研发负责人的项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A287DA4" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
+    <w:p w14:paraId="792F47FA" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F761D">
+      <w:r w:rsidRPr="00C225C8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内公司处理其美国子公司的美国专利全球许可项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61C4713E" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
+    <w:p w14:paraId="03190C1A" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F761D">
+      <w:r w:rsidRPr="00C225C8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内公司管理某涉美诉讼软件整改合规项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="165321F8" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
+    <w:p w14:paraId="6B67307C" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F761D">
+      <w:r w:rsidRPr="00C225C8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内公司处理其获取通信类</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F761D">
+      <w:r w:rsidRPr="00C225C8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SEP专利许可谈判项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D85A6A" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
+    <w:p w14:paraId="24DFBC85" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F761D">
+      <w:r w:rsidRPr="00C225C8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内公司处理其美国子公司破产重组中的无形资产转让项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AE7F103" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
+    <w:p w14:paraId="7E463E6C" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F761D">
+      <w:r w:rsidRPr="00C225C8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内机器人公司为其商业秘密合规项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49D1EE12" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
+    <w:p w14:paraId="0E5B6B56" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F761D">
+      <w:r w:rsidRPr="00C225C8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内房地产上市公司为其知识产权体系建设项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BE9FC86" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
+    <w:p w14:paraId="34163C50" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F761D">
+      <w:r w:rsidRPr="00C225C8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某香港注册的非政府组织及其国内多个相关主体为其引进美国科研人才合规风险评估项目提供法律服务</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F761D">
+      <w:r w:rsidRPr="00C225C8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10A6D821" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
+    <w:p w14:paraId="4C97C124" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F761D">
+      <w:r w:rsidRPr="00C225C8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内上市公司为其提供开源软件合规评估法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16BCA665" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
+    <w:p w14:paraId="62154A28" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F761D">
+      <w:r w:rsidRPr="00C225C8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BCE49F2" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
+    <w:p w14:paraId="307B82AC" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F761D">
+      <w:r w:rsidRPr="00C225C8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中山大学，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F761D">
+      <w:r w:rsidRPr="00C225C8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2003</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="09A5D3C5" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
+    <w:p w14:paraId="58014DA2" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F761D">
+      <w:r w:rsidRPr="00C225C8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>杜伦大学，国际贸易与商法硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F761D">
+      <w:r w:rsidRPr="00C225C8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2005</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FB2D0F5" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
+    <w:p w14:paraId="1EEAF3C3" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F761D">
+      <w:r w:rsidRPr="00C225C8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22FD89DA" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
+    <w:p w14:paraId="2327104B" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F761D">
+      <w:r w:rsidRPr="00C225C8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1AED50A8" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
+    <w:p w14:paraId="5BC9A8A8" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F761D">
+      <w:r w:rsidRPr="00C225C8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11AFD7F3" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
+    <w:p w14:paraId="3CA5D82B" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F761D">
+      <w:r w:rsidRPr="00C225C8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="422A1291" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
+    <w:p w14:paraId="61CD06CD" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F761D">
+      <w:r w:rsidRPr="00C225C8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7154A0D7" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
+    <w:p w14:paraId="52074FC0" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F761D">
+      <w:r w:rsidRPr="00C225C8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71D123B6" w14:textId="77777777" w:rsidR="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
+    <w:p w14:paraId="170C8CD5" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F761D">
+      <w:r w:rsidRPr="00C225C8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="5138E66B" w:rsidR="00A46A04" w:rsidRPr="004F761D" w:rsidRDefault="004F761D" w:rsidP="004F761D">
+    <w:p w14:paraId="4F0A196B" w14:textId="69DC176D" w:rsidR="00A46A04" w:rsidRPr="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004F761D">
+      <w:r w:rsidRPr="00C225C8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>宁律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="004F761D">
+      <w:r w:rsidRPr="00C225C8">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2022年加入方达律师事务所。在此之前，她曾在中伦律师事务所及己任律师事务所工作，并曾担任医疗器械及通信设备上市公司的法务负责人。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="004F761D" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00C225C8" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1518,1003 +1518,1003 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08AD04DC"/>
+    <w:nsid w:val="016816AC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="801E96CC"/>
+    <w:tmpl w:val="16341602"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B085D25"/>
+    <w:nsid w:val="028E2A41"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1DD842FC"/>
+    <w:tmpl w:val="76146794"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D3D0E34"/>
+    <w:nsid w:val="043212F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="65DC1110"/>
+    <w:tmpl w:val="9848A4A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E825395"/>
+    <w:nsid w:val="084D23AC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0376441C"/>
+    <w:tmpl w:val="C5920A28"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="117A1C95"/>
+    <w:nsid w:val="0E213C4B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3E54659E"/>
+    <w:tmpl w:val="17A47044"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13C35F17"/>
+    <w:nsid w:val="0E99298D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DD0CA31A"/>
+    <w:tmpl w:val="B81A644A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1AA2658A"/>
+    <w:nsid w:val="134E4FFB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7CBE1B94"/>
+    <w:tmpl w:val="5E486618"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1CD416FD"/>
+    <w:nsid w:val="13915105"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D5FEF71C"/>
+    <w:tmpl w:val="25F475C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22BC2BE2"/>
+    <w:nsid w:val="1D707E8F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="570866BE"/>
+    <w:tmpl w:val="B15A3EAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24E11111"/>
+    <w:nsid w:val="22F66772"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="00647BB6"/>
+    <w:tmpl w:val="C5E2F03E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27261E40"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36B91E09"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="405EDF56"/>
+    <w:tmpl w:val="1DBAEC9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AE36EAF"/>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B9B69BF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FBFEEA04"/>
+    <w:tmpl w:val="E8581624"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="2F581256"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="400C5E9B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EC309688"/>
+    <w:tmpl w:val="C848250C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="30D75E6F"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43402E2E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AF6C730C"/>
+    <w:tmpl w:val="1C2294BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="380420B2"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43F260D4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3ED84C38"/>
+    <w:tmpl w:val="1AA0E1FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A9648A6"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4581325A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F6FCB692"/>
+    <w:tmpl w:val="D4EE4888"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CF53417"/>
+    <w:nsid w:val="4F786AB8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1F04285A"/>
+    <w:tmpl w:val="76F62452"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E230A11"/>
+    <w:nsid w:val="518638B5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="50261922"/>
+    <w:tmpl w:val="68D8AA84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="421269B9"/>
+    <w:nsid w:val="54B9064C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="94E6E2C6"/>
+    <w:tmpl w:val="71E2590E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="422D679F"/>
+    <w:nsid w:val="594A3D5C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="703C481E"/>
+    <w:tmpl w:val="76F62452"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="432A69D8"/>
+    <w:nsid w:val="612A48FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9B766344"/>
+    <w:tmpl w:val="5832D9DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4917445C"/>
+    <w:nsid w:val="651767CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8FADFE8"/>
+    <w:tmpl w:val="670813CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F57785D"/>
+    <w:nsid w:val="66DF3BDB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B77ED93A"/>
+    <w:tmpl w:val="1108B194"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51FA2459"/>
+    <w:nsid w:val="6E841805"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C5CA80A6"/>
+    <w:tmpl w:val="A372F922"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="618272C2"/>
+    <w:nsid w:val="720C0D9D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0B3ECF24"/>
+    <w:tmpl w:val="F9E43E2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CAD058D"/>
+    <w:nsid w:val="75DD79E4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5AD063BA"/>
+    <w:tmpl w:val="0B0C400A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="73E86181"/>
+    <w:nsid w:val="7E432D61"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE765960"/>
+    <w:tmpl w:val="7E2E4564"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E16692E"/>
+    <w:nsid w:val="7E5B2CEB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1DD842FC"/>
+    <w:tmpl w:val="E7E82B8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E9D2579"/>
+    <w:nsid w:val="7F7204D4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="11A40A4A"/>
+    <w:tmpl w:val="22DA7E36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7FED774E"/>
+    <w:nsid w:val="7F8C7E8C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="51BAAB26"/>
+    <w:tmpl w:val="6D8ADC0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="2">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="29">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="4">
-[...47 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="21">
-[...2 lines deleted...]
-  <w:num w:numId="22">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="23">
-[...25 lines deleted...]
-  </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2559,51 +2559,50 @@
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
-    <w:rsid w:val="004F761D"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
@@ -2634,50 +2633,51 @@
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
+    <w:rsid w:val="00C225C8"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
@@ -3748,61 +3748,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004F761D"/>
+    <w:rsid w:val="00C225C8"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004F761D"/>
+    <w:rsid w:val="00C225C8"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4088,51 +4088,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E6F87092-6F18-468D-A3B0-66AA673A2C53}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{277A46C1-5F83-49C2-BD35-717532FE6B54}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>174</Words>
   <Characters>995</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1167</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>