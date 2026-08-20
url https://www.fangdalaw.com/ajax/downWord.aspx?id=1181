--- v2 (2026-06-20)
+++ v3 (2026-08-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="14D439E9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
+          <w:p w14:paraId="2C4F11E8" w14:textId="78650E3C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00C225C8">
+            <w:r w:rsidRPr="006A2DE7">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>宁敏</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="2CBE4E1A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
+          <w:p w14:paraId="706EB16B" w14:textId="57E018A5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00C225C8">
+            <w:r w:rsidRPr="006A2DE7">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深顾问·深圳</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="1BC7069A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
+          <w:p w14:paraId="6199424A" w14:textId="4B1E4DBA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00C225C8">
+            <w:r w:rsidRPr="006A2DE7">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 755 8159 3551 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3D54FC8A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
+          <w:p w14:paraId="4F910ACA" w14:textId="6498C5F7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00C225C8">
+            <w:r w:rsidRPr="006A2DE7">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>michelle.ning@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="79E829F8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C225C8" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="6DE38492" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006A2DE7" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5A9F1A4F" wp14:editId="40DEAEA5">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C61C8BA" wp14:editId="648AFF55">
                   <wp:extent cx="1651000" cy="2143081"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="006915A0" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00C225C8" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="53EF7610" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="006A2DE7" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00C225C8">
+            <w:r w:rsidRPr="006A2DE7">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>宁敏律师的主要执业领域为公司知识产权业务，包括海外知识产权诉讼管理、知识产权交易、知识产权合规及相关的公司治理事务。宁敏律师拥有在律师事务所及上市公司任职的经验，擅长处理科技型公司各类复杂法律事务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34123945" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="1247E08F" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,881 +438,881 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="715FA97F" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
+    <w:p w14:paraId="7810D421" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C225C8">
+      <w:r w:rsidRPr="006A2DE7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C92DB47" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
+    <w:p w14:paraId="0CF2EF88" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C225C8">
+      <w:r w:rsidRPr="006A2DE7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>知识产权诉讼与纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F08886B" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
+    <w:p w14:paraId="22661C55" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C225C8">
+      <w:r w:rsidRPr="006A2DE7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内某通信设备上市公司管理其与海外竞争对手之间全球商业秘密、专利及反垄断诉讼，涉及美国、澳大利亚、德国、英国及中国十多件诉讼，诉讼标的达数十亿元人民币；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14147ADF" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
+    <w:p w14:paraId="369C7D63" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C225C8">
+      <w:r w:rsidRPr="006A2DE7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内某医疗器械上市公司管理其与多个国内竞争对手之间商业秘密、专利及不正当竞争诉讼，案件数量达几十件，诉讼标的达数亿元人民币；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18565594" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
+    <w:p w14:paraId="6AF57073" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C225C8">
+      <w:r w:rsidRPr="006A2DE7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内公司处理其与美国</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C225C8">
+      <w:r w:rsidRPr="006A2DE7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>NPE的美国专利诉讼；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F64BC14" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
+    <w:p w14:paraId="62241DB0" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C225C8">
+      <w:r w:rsidRPr="006A2DE7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内科技公司处理其与美国软件公司的软件许可纠纷谈判，争议金额超</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C225C8">
+      <w:r w:rsidRPr="006A2DE7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿元人民币，最终以少于2000万元人民币达成和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20E968B8" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
+    <w:p w14:paraId="79CA073B" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C225C8">
+      <w:r w:rsidRPr="006A2DE7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内科技公司处理其与新西兰公司之间的技术许可合同纠纷及和解谈判；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7743D00D" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
+    <w:p w14:paraId="0E37CE87" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C225C8">
+      <w:r w:rsidRPr="006A2DE7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某智能终端零件上市公司处理其与美国公司之间美国专利纠纷和解谈判；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6156A9D9" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
+    <w:p w14:paraId="18C9BB56" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C225C8">
+      <w:r w:rsidRPr="006A2DE7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某锂电池原材料上市公司与美国竞争对手之间商业秘密诉讼提供海外诉讼管理咨询；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0546AF49" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
+    <w:p w14:paraId="1E8991C2" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C225C8">
+      <w:r w:rsidRPr="006A2DE7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某香港上市公司处理其与国内企业之间关于合作在国内投资运营医院项目的纠纷及和解谈判，标的金额超</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C225C8">
+      <w:r w:rsidRPr="006A2DE7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.5亿元人民币；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62788924" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
+    <w:p w14:paraId="54E95B8F" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C225C8">
+      <w:r w:rsidRPr="006A2DE7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某香港上市公司处理其购买的比利时医疗器械公司债券纠纷和解谈判。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04302F9E" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
+    <w:p w14:paraId="37CFF40B" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C225C8">
+      <w:r w:rsidRPr="006A2DE7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>知识产权交易及合规</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49E61A90" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
+    <w:p w14:paraId="4C77F4D8" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C225C8">
+      <w:r w:rsidRPr="006A2DE7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内公司处理其购买美国</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C225C8">
+      <w:r w:rsidRPr="006A2DE7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IVD技术及资产项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A69C9C" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
+    <w:p w14:paraId="28C9BAEE" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C225C8">
+      <w:r w:rsidRPr="006A2DE7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内公司处理其与德国公司的委托开发及技术许可项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03A07383" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
+    <w:p w14:paraId="602014E9" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C225C8">
+      <w:r w:rsidRPr="006A2DE7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内公司处理其购买英国高校算法许可项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="469544C3" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
+    <w:p w14:paraId="6A598FC9" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C225C8">
+      <w:r w:rsidRPr="006A2DE7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内公司处理其与美国国籍的“千人计划”专家的技术合作项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10F4C06A" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
+    <w:p w14:paraId="2C4DA15C" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C225C8">
+      <w:r w:rsidRPr="006A2DE7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内公司处理其美国研究院引进研发负责人的项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="792F47FA" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
+    <w:p w14:paraId="5BFA0F11" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C225C8">
+      <w:r w:rsidRPr="006A2DE7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内公司处理其美国子公司的美国专利全球许可项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03190C1A" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
+    <w:p w14:paraId="036F3F6E" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C225C8">
+      <w:r w:rsidRPr="006A2DE7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内公司管理某涉美诉讼软件整改合规项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B67307C" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
+    <w:p w14:paraId="0C0CDE23" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C225C8">
+      <w:r w:rsidRPr="006A2DE7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内公司处理其获取通信类</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C225C8">
+      <w:r w:rsidRPr="006A2DE7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SEP专利许可谈判项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24DFBC85" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
+    <w:p w14:paraId="306EB153" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C225C8">
+      <w:r w:rsidRPr="006A2DE7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内公司处理其美国子公司破产重组中的无形资产转让项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E463E6C" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
+    <w:p w14:paraId="4C68D9C1" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C225C8">
+      <w:r w:rsidRPr="006A2DE7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内机器人公司为其商业秘密合规项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E5B6B56" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
+    <w:p w14:paraId="6AAD3FE1" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C225C8">
+      <w:r w:rsidRPr="006A2DE7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内房地产上市公司为其知识产权体系建设项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34163C50" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
+    <w:p w14:paraId="14A2A990" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C225C8">
+      <w:r w:rsidRPr="006A2DE7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某香港注册的非政府组织及其国内多个相关主体为其引进美国科研人才合规风险评估项目提供法律服务</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C225C8">
+      <w:r w:rsidRPr="006A2DE7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C97C124" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
+    <w:p w14:paraId="5819784D" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C225C8">
+      <w:r w:rsidRPr="006A2DE7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内上市公司为其提供开源软件合规评估法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62154A28" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
+    <w:p w14:paraId="5F035A21" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C225C8">
+      <w:r w:rsidRPr="006A2DE7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="307B82AC" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
+    <w:p w14:paraId="6F43401B" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C225C8">
+      <w:r w:rsidRPr="006A2DE7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中山大学，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C225C8">
+      <w:r w:rsidRPr="006A2DE7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2003</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58014DA2" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
+    <w:p w14:paraId="3CA858B2" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C225C8">
+      <w:r w:rsidRPr="006A2DE7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>杜伦大学，国际贸易与商法硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C225C8">
+      <w:r w:rsidRPr="006A2DE7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2005</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EEAF3C3" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
+    <w:p w14:paraId="25356FDA" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C225C8">
+      <w:r w:rsidRPr="006A2DE7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2327104B" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
+    <w:p w14:paraId="546EDF84" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C225C8">
+      <w:r w:rsidRPr="006A2DE7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BC9A8A8" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
+    <w:p w14:paraId="64DF1ADF" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C225C8">
+      <w:r w:rsidRPr="006A2DE7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA5D82B" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
+    <w:p w14:paraId="638BC0EA" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C225C8">
+      <w:r w:rsidRPr="006A2DE7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61CD06CD" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
+    <w:p w14:paraId="2DB62228" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C225C8">
+      <w:r w:rsidRPr="006A2DE7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52074FC0" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
+    <w:p w14:paraId="495DEA45" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C225C8">
+      <w:r w:rsidRPr="006A2DE7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="170C8CD5" w14:textId="77777777" w:rsidR="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
+    <w:p w14:paraId="00894861" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C225C8">
+      <w:r w:rsidRPr="006A2DE7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="69DC176D" w:rsidR="00A46A04" w:rsidRPr="00C225C8" w:rsidRDefault="00C225C8" w:rsidP="00C225C8">
+    <w:p w14:paraId="4F0A196B" w14:textId="7B7F4251" w:rsidR="00A46A04" w:rsidRPr="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C225C8">
+      <w:r w:rsidRPr="006A2DE7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>宁律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C225C8">
+      <w:r w:rsidRPr="006A2DE7">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2022年加入方达律师事务所。在此之前，她曾在中伦律师事务所及己任律师事务所工作，并曾担任医疗器械及通信设备上市公司的法务负责人。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00C225C8" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="006A2DE7" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1518,394 +1518,415 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="016816AC"/>
+    <w:nsid w:val="04957B60"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="16341602"/>
+    <w:tmpl w:val="321E1E02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="028E2A41"/>
+    <w:nsid w:val="126565B3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76146794"/>
+    <w:tmpl w:val="7ADE35E4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="043212F8"/>
+    <w:nsid w:val="1A6E1663"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9848A4A2"/>
+    <w:tmpl w:val="7D383200"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="084D23AC"/>
+    <w:nsid w:val="1E513B7B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C5920A28"/>
+    <w:tmpl w:val="60B440F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E213C4B"/>
+    <w:nsid w:val="20965415"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="17A47044"/>
+    <w:tmpl w:val="4A00385C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0E99298D"/>
+    <w:nsid w:val="23175FA2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B81A644A"/>
+    <w:tmpl w:val="9A14728C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="134E4FFB"/>
+    <w:nsid w:val="2350702A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5E486618"/>
+    <w:tmpl w:val="6BE821D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13915105"/>
+    <w:nsid w:val="2C8F1434"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="25F475C6"/>
+    <w:tmpl w:val="28FCA228"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D707E8F"/>
+    <w:nsid w:val="2D99152C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B15A3EAC"/>
+    <w:tmpl w:val="6480D6BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22F66772"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FC839CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C5E2F03E"/>
+    <w:tmpl w:val="E1F2A7BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36B91E09"/>
+    <w:nsid w:val="37AF7D34"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1DBAEC9A"/>
+    <w:tmpl w:val="E10ABBA6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3818316A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="58FE654E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -1977,544 +1998,523 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B9B69BF"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BF15C39"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E8581624"/>
+    <w:tmpl w:val="4FE2E500"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="400C5E9B"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40874CCA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C848250C"/>
+    <w:tmpl w:val="5484A980"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43402E2E"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="410E7700"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1C2294BC"/>
+    <w:tmpl w:val="E3F019BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43F260D4"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41CB48E9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1AA0E1FC"/>
+    <w:tmpl w:val="04323DDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4581325A"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45A05898"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D4EE4888"/>
+    <w:tmpl w:val="AC328CE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F786AB8"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48B74CFF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76F62452"/>
+    <w:tmpl w:val="581202A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="518638B5"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C080D91"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="68D8AA84"/>
+    <w:tmpl w:val="CE9CCC90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54B9064C"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E636308"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="71E2590E"/>
+    <w:tmpl w:val="D5D61732"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="594A3D5C"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="530531EE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="76F62452"/>
+    <w:tmpl w:val="372CDFEE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="612A48FB"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="615B3D80"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5832D9DE"/>
+    <w:tmpl w:val="5D06344C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="651767CD"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62372FD7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="670813CE"/>
+    <w:tmpl w:val="8BD4A842"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66DF3BDB"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67A1485F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1108B194"/>
+    <w:tmpl w:val="F1AE5D88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E841805"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6FC5345F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A372F922"/>
+    <w:tmpl w:val="D35CFC16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="720C0D9D"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="719A7D2E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9E43E2C"/>
+    <w:tmpl w:val="CF0A3C56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75DD79E4"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="740648E9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0B0C400A"/>
+    <w:tmpl w:val="B83EAAF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E432D61"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="777F04E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7E2E4564"/>
+    <w:tmpl w:val="0EF66FE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7E5B2CEB"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="788A15BE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E7E82B8A"/>
+    <w:tmpl w:val="5F72F58C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7F7204D4"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="794113E4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22DA7E36"/>
+    <w:tmpl w:val="B83EAAF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...19 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="3">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="3">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="8">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="9">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="25">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="31">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="11">
-[...47 lines deleted...]
-  <w:num w:numId="27">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="28"/>
-  </w:num>
-[...13 lines deleted...]
-    <w:abstractNumId w:val="21"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2574,50 +2574,51 @@
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
+    <w:rsid w:val="006A2DE7"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
@@ -2633,51 +2634,50 @@
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
-    <w:rsid w:val="00C225C8"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
@@ -3748,61 +3748,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C225C8"/>
+    <w:rsid w:val="006A2DE7"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C225C8"/>
+    <w:rsid w:val="006A2DE7"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4088,51 +4088,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{277A46C1-5F83-49C2-BD35-717532FE6B54}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E21CEEBE-EC59-4001-A595-2074B368E869}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>174</Words>
   <Characters>995</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1167</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>