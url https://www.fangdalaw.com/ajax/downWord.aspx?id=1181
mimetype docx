--- v3 (2026-08-20)
+++ v4 (2026-10-22)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="78650E3C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
+          <w:p w14:paraId="2C4F11E8" w14:textId="3721E8FE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00864209" w:rsidP="00864209">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="006A2DE7">
+            <w:r w:rsidRPr="00864209">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>宁敏</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="57E018A5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
+          <w:p w14:paraId="706EB16B" w14:textId="2AF4309E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00864209" w:rsidP="00864209">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="006A2DE7">
+            <w:r w:rsidRPr="00864209">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深顾问·深圳</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="4B1E4DBA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
+          <w:p w14:paraId="6199424A" w14:textId="74F9D6CA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00864209" w:rsidP="00864209">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="006A2DE7">
+            <w:r w:rsidRPr="00864209">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 755 8159 3551 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6498C5F7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
+          <w:p w14:paraId="4F910ACA" w14:textId="2FB208D5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00864209" w:rsidP="00864209">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="006A2DE7">
+            <w:r w:rsidRPr="00864209">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>michelle.ning@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="6DE38492" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="006A2DE7" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="293AD59E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00864209" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4C61C8BA" wp14:editId="648AFF55">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5121CA44" wp14:editId="1364DC2C">
                   <wp:extent cx="1651000" cy="2143081"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="53EF7610" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="006A2DE7" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="5C099A2F" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00864209" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="006A2DE7">
+            <w:r w:rsidRPr="00864209">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>宁敏律师的主要执业领域为公司知识产权业务，包括海外知识产权诉讼管理、知识产权交易、知识产权合规及相关的公司治理事务。宁敏律师拥有在律师事务所及上市公司任职的经验，擅长处理科技型公司各类复杂法律事务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1247E08F" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="2380744D" w14:textId="77777777" w:rsidR="00864209" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,881 +438,881 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7810D421" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
+    <w:p w14:paraId="39502CB3" w14:textId="77777777" w:rsidR="00864209" w:rsidRDefault="00864209" w:rsidP="00864209">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A2DE7">
+      <w:r w:rsidRPr="00864209">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CF2EF88" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
+    <w:p w14:paraId="5B4AF7C7" w14:textId="77777777" w:rsidR="00864209" w:rsidRDefault="00864209" w:rsidP="00864209">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A2DE7">
+      <w:r w:rsidRPr="00864209">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>知识产权诉讼与纠纷</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22661C55" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
+    <w:p w14:paraId="2CEBC33F" w14:textId="77777777" w:rsidR="00864209" w:rsidRDefault="00864209" w:rsidP="00864209">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A2DE7">
+      <w:r w:rsidRPr="00864209">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内某通信设备上市公司管理其与海外竞争对手之间全球商业秘密、专利及反垄断诉讼，涉及美国、澳大利亚、德国、英国及中国十多件诉讼，诉讼标的达数十亿元人民币；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="369C7D63" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
+    <w:p w14:paraId="62A92ACC" w14:textId="77777777" w:rsidR="00864209" w:rsidRDefault="00864209" w:rsidP="00864209">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A2DE7">
+      <w:r w:rsidRPr="00864209">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国内某医疗器械上市公司管理其与多个国内竞争对手之间商业秘密、专利及不正当竞争诉讼，案件数量达几十件，诉讼标的达数亿元人民币；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AF57073" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
+    <w:p w14:paraId="27D527F5" w14:textId="77777777" w:rsidR="00864209" w:rsidRDefault="00864209" w:rsidP="00864209">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A2DE7">
+      <w:r w:rsidRPr="00864209">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内公司处理其与美国</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A2DE7">
+      <w:r w:rsidRPr="00864209">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>NPE的美国专利诉讼；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62241DB0" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
+    <w:p w14:paraId="3B5D16EE" w14:textId="77777777" w:rsidR="00864209" w:rsidRDefault="00864209" w:rsidP="00864209">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A2DE7">
+      <w:r w:rsidRPr="00864209">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内科技公司处理其与美国软件公司的软件许可纠纷谈判，争议金额超</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A2DE7">
+      <w:r w:rsidRPr="00864209">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>1亿元人民币，最终以少于2000万元人民币达成和解；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79CA073B" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
+    <w:p w14:paraId="1C61CC56" w14:textId="77777777" w:rsidR="00864209" w:rsidRDefault="00864209" w:rsidP="00864209">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A2DE7">
+      <w:r w:rsidRPr="00864209">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内科技公司处理其与新西兰公司之间的技术许可合同纠纷及和解谈判；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E37CE87" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
+    <w:p w14:paraId="68E909E4" w14:textId="77777777" w:rsidR="00864209" w:rsidRDefault="00864209" w:rsidP="00864209">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A2DE7">
+      <w:r w:rsidRPr="00864209">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某智能终端零件上市公司处理其与美国公司之间美国专利纠纷和解谈判；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18C9BB56" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
+    <w:p w14:paraId="50D5315C" w14:textId="77777777" w:rsidR="00864209" w:rsidRDefault="00864209" w:rsidP="00864209">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A2DE7">
+      <w:r w:rsidRPr="00864209">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某锂电池原材料上市公司与美国竞争对手之间商业秘密诉讼提供海外诉讼管理咨询；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E8991C2" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
+    <w:p w14:paraId="3128F884" w14:textId="77777777" w:rsidR="00864209" w:rsidRDefault="00864209" w:rsidP="00864209">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A2DE7">
+      <w:r w:rsidRPr="00864209">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某香港上市公司处理其与国内企业之间关于合作在国内投资运营医院项目的纠纷及和解谈判，标的金额超</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A2DE7">
+      <w:r w:rsidRPr="00864209">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2.5亿元人民币；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54E95B8F" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
+    <w:p w14:paraId="54809105" w14:textId="77777777" w:rsidR="00864209" w:rsidRDefault="00864209" w:rsidP="00864209">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A2DE7">
+      <w:r w:rsidRPr="00864209">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某香港上市公司处理其购买的比利时医疗器械公司债券纠纷和解谈判。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37CFF40B" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
+    <w:p w14:paraId="2C5447B7" w14:textId="77777777" w:rsidR="00864209" w:rsidRDefault="00864209" w:rsidP="00864209">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A2DE7">
+      <w:r w:rsidRPr="00864209">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>知识产权交易及合规</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C77F4D8" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
+    <w:p w14:paraId="2BBC5224" w14:textId="77777777" w:rsidR="00864209" w:rsidRDefault="00864209" w:rsidP="00864209">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A2DE7">
+      <w:r w:rsidRPr="00864209">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内公司处理其购买美国</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A2DE7">
+      <w:r w:rsidRPr="00864209">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IVD技术及资产项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28C9BAEE" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
+    <w:p w14:paraId="56C75F85" w14:textId="77777777" w:rsidR="00864209" w:rsidRDefault="00864209" w:rsidP="00864209">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A2DE7">
+      <w:r w:rsidRPr="00864209">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内公司处理其与德国公司的委托开发及技术许可项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="602014E9" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
+    <w:p w14:paraId="7AEA9B0E" w14:textId="77777777" w:rsidR="00864209" w:rsidRDefault="00864209" w:rsidP="00864209">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A2DE7">
+      <w:r w:rsidRPr="00864209">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内公司处理其购买英国高校算法许可项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A598FC9" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
+    <w:p w14:paraId="6AB2D7C9" w14:textId="77777777" w:rsidR="00864209" w:rsidRDefault="00864209" w:rsidP="00864209">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A2DE7">
+      <w:r w:rsidRPr="00864209">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内公司处理其与美国国籍的“千人计划”专家的技术合作项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C4DA15C" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
+    <w:p w14:paraId="39FE014D" w14:textId="77777777" w:rsidR="00864209" w:rsidRDefault="00864209" w:rsidP="00864209">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A2DE7">
+      <w:r w:rsidRPr="00864209">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内公司处理其美国研究院引进研发负责人的项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BFA0F11" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
+    <w:p w14:paraId="5C298CA6" w14:textId="77777777" w:rsidR="00864209" w:rsidRDefault="00864209" w:rsidP="00864209">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A2DE7">
+      <w:r w:rsidRPr="00864209">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内公司处理其美国子公司的美国专利全球许可项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="036F3F6E" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
+    <w:p w14:paraId="2A6BCCFB" w14:textId="77777777" w:rsidR="00864209" w:rsidRDefault="00864209" w:rsidP="00864209">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A2DE7">
+      <w:r w:rsidRPr="00864209">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内公司管理某涉美诉讼软件整改合规项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C0CDE23" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
+    <w:p w14:paraId="0D3F0205" w14:textId="77777777" w:rsidR="00864209" w:rsidRDefault="00864209" w:rsidP="00864209">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A2DE7">
+      <w:r w:rsidRPr="00864209">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内公司处理其获取通信类</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A2DE7">
+      <w:r w:rsidRPr="00864209">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SEP专利许可谈判项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="306EB153" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
+    <w:p w14:paraId="0DD47FC2" w14:textId="77777777" w:rsidR="00864209" w:rsidRDefault="00864209" w:rsidP="00864209">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A2DE7">
+      <w:r w:rsidRPr="00864209">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内公司处理其美国子公司破产重组中的无形资产转让项目；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C68D9C1" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
+    <w:p w14:paraId="75FB06EE" w14:textId="77777777" w:rsidR="00864209" w:rsidRDefault="00864209" w:rsidP="00864209">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A2DE7">
+      <w:r w:rsidRPr="00864209">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内机器人公司为其商业秘密合规项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6AAD3FE1" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
+    <w:p w14:paraId="4DF805D3" w14:textId="77777777" w:rsidR="00864209" w:rsidRDefault="00864209" w:rsidP="00864209">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A2DE7">
+      <w:r w:rsidRPr="00864209">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内房地产上市公司为其知识产权体系建设项目提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14A2A990" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
+    <w:p w14:paraId="029A0935" w14:textId="77777777" w:rsidR="00864209" w:rsidRDefault="00864209" w:rsidP="00864209">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A2DE7">
+      <w:r w:rsidRPr="00864209">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某香港注册的非政府组织及其国内多个相关主体为其引进美国科研人才合规风险评估项目提供法律服务</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A2DE7">
+      <w:r w:rsidRPr="00864209">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5819784D" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
+    <w:p w14:paraId="524CBB45" w14:textId="77777777" w:rsidR="00864209" w:rsidRDefault="00864209" w:rsidP="00864209">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A2DE7">
+      <w:r w:rsidRPr="00864209">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国内上市公司为其提供开源软件合规评估法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F035A21" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
+    <w:p w14:paraId="10CB99D3" w14:textId="77777777" w:rsidR="00864209" w:rsidRDefault="00864209" w:rsidP="00864209">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A2DE7">
+      <w:r w:rsidRPr="00864209">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F43401B" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
+    <w:p w14:paraId="79C64F39" w14:textId="77777777" w:rsidR="00864209" w:rsidRDefault="00864209" w:rsidP="00864209">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A2DE7">
+      <w:r w:rsidRPr="00864209">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中山大学，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A2DE7">
+      <w:r w:rsidRPr="00864209">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2003</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA858B2" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
+    <w:p w14:paraId="22E49149" w14:textId="77777777" w:rsidR="00864209" w:rsidRDefault="00864209" w:rsidP="00864209">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A2DE7">
+      <w:r w:rsidRPr="00864209">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>杜伦大学，国际贸易与商法硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A2DE7">
+      <w:r w:rsidRPr="00864209">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2005</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25356FDA" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
+    <w:p w14:paraId="5B0297B6" w14:textId="77777777" w:rsidR="00864209" w:rsidRDefault="00864209" w:rsidP="00864209">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A2DE7">
+      <w:r w:rsidRPr="00864209">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="546EDF84" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
+    <w:p w14:paraId="4F49F442" w14:textId="77777777" w:rsidR="00864209" w:rsidRDefault="00864209" w:rsidP="00864209">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A2DE7">
+      <w:r w:rsidRPr="00864209">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64DF1ADF" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
+    <w:p w14:paraId="0B6334E4" w14:textId="77777777" w:rsidR="00864209" w:rsidRDefault="00864209" w:rsidP="00864209">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A2DE7">
+      <w:r w:rsidRPr="00864209">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="638BC0EA" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
+    <w:p w14:paraId="60A95F20" w14:textId="77777777" w:rsidR="00864209" w:rsidRDefault="00864209" w:rsidP="00864209">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A2DE7">
+      <w:r w:rsidRPr="00864209">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DB62228" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
+    <w:p w14:paraId="5C10B274" w14:textId="77777777" w:rsidR="00864209" w:rsidRDefault="00864209" w:rsidP="00864209">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A2DE7">
+      <w:r w:rsidRPr="00864209">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="495DEA45" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
+    <w:p w14:paraId="3A96F619" w14:textId="77777777" w:rsidR="00864209" w:rsidRDefault="00864209" w:rsidP="00864209">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A2DE7">
+      <w:r w:rsidRPr="00864209">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00894861" w14:textId="77777777" w:rsidR="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
+    <w:p w14:paraId="1CFA33CD" w14:textId="77777777" w:rsidR="00864209" w:rsidRDefault="00864209" w:rsidP="00864209">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A2DE7">
+      <w:r w:rsidRPr="00864209">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="7B7F4251" w:rsidR="00A46A04" w:rsidRPr="006A2DE7" w:rsidRDefault="006A2DE7" w:rsidP="006A2DE7">
+    <w:p w14:paraId="4F0A196B" w14:textId="71738020" w:rsidR="00A46A04" w:rsidRPr="00864209" w:rsidRDefault="00864209" w:rsidP="00864209">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="006A2DE7">
+      <w:r w:rsidRPr="00864209">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>宁律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="006A2DE7">
+      <w:r w:rsidRPr="00864209">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2022年加入方达律师事务所。在此之前，她曾在中伦律师事务所及己任律师事务所工作，并曾担任医疗器械及通信设备上市公司的法务负责人。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="006A2DE7" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00864209" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1518,1003 +1518,1003 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04957B60"/>
+    <w:nsid w:val="03AB6E0C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="321E1E02"/>
+    <w:tmpl w:val="BD785A88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="126565B3"/>
+    <w:nsid w:val="03D9531E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7ADE35E4"/>
+    <w:tmpl w:val="EE0CDDAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A6E1663"/>
+    <w:nsid w:val="0BFB5BE2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D383200"/>
+    <w:tmpl w:val="5F9EA378"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E513B7B"/>
+    <w:nsid w:val="14CE5493"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="60B440F6"/>
+    <w:tmpl w:val="D0E8E60A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20965415"/>
+    <w:nsid w:val="190929F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4A00385C"/>
+    <w:tmpl w:val="575E057A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23175FA2"/>
+    <w:nsid w:val="1DDD4DF9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9A14728C"/>
+    <w:tmpl w:val="C01A5530"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2350702A"/>
+    <w:nsid w:val="213077A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6BE821D0"/>
+    <w:tmpl w:val="B790962E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C8F1434"/>
+    <w:nsid w:val="2D782331"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="28FCA228"/>
+    <w:tmpl w:val="E9282E76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D99152C"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37F26D0A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6480D6BC"/>
+    <w:tmpl w:val="56462988"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FC839CC"/>
+    <w:nsid w:val="39F52FF7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E1F2A7BE"/>
+    <w:tmpl w:val="EB3278AE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37AF7D34"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EB7274A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E10ABBA6"/>
+    <w:tmpl w:val="B1F0DF54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3818316A"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43F53EBB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="58FE654E"/>
+    <w:tmpl w:val="5A9A5AE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BF15C39"/>
+    <w:nsid w:val="445B267E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4FE2E500"/>
+    <w:tmpl w:val="101427BC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40874CCA"/>
+    <w:nsid w:val="47222D92"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5484A980"/>
+    <w:tmpl w:val="1E588AF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="410E7700"/>
+    <w:nsid w:val="482E5237"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3F019BE"/>
+    <w:tmpl w:val="69ECE69C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41CB48E9"/>
+    <w:nsid w:val="4CD977F4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="04323DDE"/>
+    <w:tmpl w:val="46B85902"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45A05898"/>
+    <w:nsid w:val="4F890674"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AC328CE0"/>
+    <w:tmpl w:val="26BA200E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48B74CFF"/>
+    <w:nsid w:val="57157A00"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="581202A6"/>
+    <w:tmpl w:val="E00A6DC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C080D91"/>
+    <w:nsid w:val="578131FC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CE9CCC90"/>
+    <w:tmpl w:val="D1845218"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E636308"/>
+    <w:nsid w:val="5AA40D47"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D5D61732"/>
+    <w:tmpl w:val="2FF2D51C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="530531EE"/>
+    <w:nsid w:val="628A21A9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="372CDFEE"/>
+    <w:tmpl w:val="1EDAF04E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="615B3D80"/>
+    <w:nsid w:val="6360198A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D06344C"/>
+    <w:tmpl w:val="F936286C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62372FD7"/>
+    <w:nsid w:val="669938E8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8BD4A842"/>
+    <w:tmpl w:val="CA8A85B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67A1485F"/>
+    <w:nsid w:val="6A186EFF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F1AE5D88"/>
+    <w:tmpl w:val="0B60D810"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FC5345F"/>
+    <w:nsid w:val="6C762D67"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D35CFC16"/>
+    <w:tmpl w:val="EE0CDDAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="719A7D2E"/>
+    <w:nsid w:val="6E0A39F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CF0A3C56"/>
+    <w:tmpl w:val="8AF458F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="740648E9"/>
+    <w:nsid w:val="6E6F73CE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B83EAAF4"/>
+    <w:tmpl w:val="6336A03C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="777F04E0"/>
+    <w:nsid w:val="6E992B60"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0EF66FE0"/>
+    <w:tmpl w:val="BA20D4B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="788A15BE"/>
+    <w:nsid w:val="771E08CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5F72F58C"/>
+    <w:tmpl w:val="25E2B73E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="794113E4"/>
+    <w:nsid w:val="7FEB316F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B83EAAF4"/>
+    <w:tmpl w:val="3DD8D48E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="5">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="20">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="30">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="5">
-[...14 lines deleted...]
-  <w:num w:numId="10">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="11">
-[...8 lines deleted...]
-  <w:num w:numId="14">
+  <w:num w:numId="32">
     <w:abstractNumId w:val="26"/>
-  </w:num>
-[...52 lines deleted...]
-    <w:abstractNumId w:val="28"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2574,67 +2574,67 @@
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
-    <w:rsid w:val="006A2DE7"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
+    <w:rsid w:val="00864209"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
@@ -3748,61 +3748,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="006A2DE7"/>
+    <w:rsid w:val="00864209"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="006A2DE7"/>
+    <w:rsid w:val="00864209"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4088,60 +4088,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E21CEEBE-EC59-4001-A595-2074B368E869}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{726366B0-9BCD-4FB7-A181-61D6BE3E629A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>174</Words>
   <Characters>995</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1167</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>