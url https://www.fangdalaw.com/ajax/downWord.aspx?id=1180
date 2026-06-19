--- v0 (2026-05-01)
+++ v1 (2026-06-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="22D3ABE0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+          <w:p w14:paraId="2C4F11E8" w14:textId="754208CA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00817862" w:rsidP="00817862">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00D52AB0">
+            <w:r w:rsidRPr="00817862">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>庄馥源</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="2D757A55" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+          <w:p w14:paraId="706EB16B" w14:textId="01581576" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00817862" w:rsidP="00817862">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00D52AB0">
+            <w:r w:rsidRPr="00817862">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="0EE2CD13" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+          <w:p w14:paraId="6199424A" w14:textId="2B3C0EE2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00817862" w:rsidP="00817862">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00D52AB0">
+            <w:r w:rsidRPr="00817862">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t xml:space="preserve">+86 188 0115 1429 </w:t>
+              <w:t>+86 10 5769 5609</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="2DE1FC3D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+          <w:p w14:paraId="4F910ACA" w14:textId="3A13C4BA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00817862" w:rsidP="00817862">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00D52AB0">
+            <w:r w:rsidRPr="00817862">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Fuyuan.Zhuang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="51FE16DF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D52AB0" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="13193937" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00817862" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1BC04939" wp14:editId="388B59C1">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49B49EBD" wp14:editId="69515D12">
                   <wp:extent cx="1651000" cy="2143542"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="9525"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="1513EC60" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00D52AB0" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="701F87BA" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00817862" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00D52AB0">
+            <w:r w:rsidRPr="00817862">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>庄馥源律师的主要执业领域包括破产重整、破产清算、破产和解、庭外重组、与公司有关的纠纷等商事争议解决。</w:t>
             </w:r>
-            <w:r w:rsidRPr="00D52AB0">
+            <w:r w:rsidRPr="00817862">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57894D88" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="690DA29E" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,1091 +446,1091 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="546D6EF2" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="2B5B243F" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E988BF4" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="6FB48A82" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1E602A09" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="73705F64" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与《企业破产法》修订</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0884929B" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="0FE52DEF" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与全国及北京营商环境优化工作、世界银行及国内营商环境评估（破产指标）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="773C8584" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="15B2D853" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与破产府院协调工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="183FAFB0" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="4368A1E6" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与办理获评“全国法院十大商事案件”、“全国破产典型案例”、“中国法院年度案例”的重大破产案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C0E9515" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="3E0D24ED" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与国际货币基金组织和世界银行联合开展的第三次中国金融部门评估，就“破产和债务重组”评估议题与世界银行专家会谈</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BF05A2B" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="4BCBB695" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与《公司法》修订涉及问题研究</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1810312F" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="5828A0E0" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与办理一审、二审及再审商事案件、参与审查上市公司重整案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D798CF" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="4C77F0BE" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与办理境内破产程序的域外司法协助事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3390DE70" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="4471687A" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为北京市企业退出办提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E8C0A7B" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="05286CA8" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>担任德宏后谷咖啡有限公司实质合并重整案现场负责人</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27E0162F" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="4505700F" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>担任某信托公司风险化解项目现场负责人</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F8A0AAB" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="3CA5BF42" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在某大型上市公司重整案件中代表债权人</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D08E0DB" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="27DA0402" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国企清理下属企业</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08D6DF42" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="70726554" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某著名大学的校办企业破产清算事宜提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="013F485D" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="52FB0CE9" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某企业在重整程序中获得目标公司的股权提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="048A4AAF" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="4A41408F" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某大型央企体系内资产清理和盘活提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="574BA0EF" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="1772DAAA" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>担任</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BVI法院专家证人</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2657B61D" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="200E9913" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表股东申请某公司强制清算</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B6800DE" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="62C69615" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某上市公司重整后的整改事宜提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CD96A40" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="2F7042DA" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35EE5AB7" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="083E29F1" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国石油大学（华东），法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E5A8BA8" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="647AA7E9" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国政法大学，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="38D50B3D" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="6E874FC4" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="69848DF3" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="17FCD9CF" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="492D3F9E" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="5F1ACACE" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C2AC3B7" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="022DE4EA" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>庄馥源律师曾在司法机关工作</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10余年，并具有政府部门工作经验。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71D33857" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="0C91064B" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68DF496E" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="6351E08C" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>讲演</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34BA5BED" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="123EBA61" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">受有关部门邀请，对相关部门、金融机构、企业、管理人等进行破产法与配套制度的培训 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74601B01" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="1D9F97C7" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>受邀在京津冀法院破产审判研讨会、长株潭城市群破产实务论坛、管理人履职保障与首都营商环境优化专题研讨会、中国政法大学</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>蓟门破产重组对话</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">、优化首都宜商环境助力建设全国统一大市场研讨会等会议发言 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59453523" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="18BA6CD9" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">受中国人民大学法学院邀请，参与其《破产法实务前沿》课程授课 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E4141F4" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="14618046" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">受北京航空航天大学法学院邀请，举办企业破产法相关讲座 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D6C6456" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="6A5AC470" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11EC591F" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="7F5F0EBC" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《破产立法前沿》（全国人大财经委企业破产法（修改）起草组合著，中国法制出版社2024年出版） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="718FFF9C" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="4B67D631" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《中国民法典适用大全企业破产法卷》（合著＋编审，人民法院出版社2022年12月出版） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1622A4F6" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="4CC12589" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">牵头并执笔方达破产年度观察 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="210F23DE" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="7795167A" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">参与起草《北京市破产制度改革实施方案》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="641B9931" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="07CC11C7" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">参与起草北京破产法庭《破产案件管理人工作指引》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3AC0D1CA" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="35861330" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《关于管理人制度实际运行情况的调研报告》等获北京法院年度调研课题、北京法院年度司法建议奖项 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FA06DBC" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="1E020C22" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《我国跨界破产司法实践的实证研究》获第十四届中国破产法论坛优秀论文征文二等奖 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39FCDBF9" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="580988F3" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">破产相关文章发表于北京破产法庭公众号 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F36B9D6" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="64EBCD1E" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7ED6A362" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="5A2F3C4B" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">北京破产法学会常务理事 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="737D4226" w14:textId="77777777" w:rsidR="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="5F031DCB" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">北京债法学会理事 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="1C92F7AF" w:rsidR="00A46A04" w:rsidRPr="00D52AB0" w:rsidRDefault="00D52AB0" w:rsidP="00D52AB0">
+    <w:p w14:paraId="4F0A196B" w14:textId="6EE5C2CF" w:rsidR="00A46A04" w:rsidRPr="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D52AB0">
+      <w:r w:rsidRPr="00817862">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">北京产权交易所司法业务专家 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00D52AB0" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00817862" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1736,260 +1736,344 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00166EFE"/>
+    <w:nsid w:val="0433516B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9A68F8A8"/>
+    <w:tmpl w:val="5D4483F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="033664AE"/>
+    <w:nsid w:val="05C05930"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="934EB0E4"/>
+    <w:tmpl w:val="217E4CF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04BA04CF"/>
+    <w:nsid w:val="0BA26B26"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="93CEBA42"/>
+    <w:tmpl w:val="34C61FDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="097F043D"/>
+    <w:nsid w:val="0C1F4432"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="67FEFB68"/>
+    <w:tmpl w:val="E8EE7B42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AC425FE"/>
+    <w:nsid w:val="0FBE2DC6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FAC26E0A"/>
+    <w:tmpl w:val="9E02259E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0B684490"/>
+    <w:nsid w:val="0FF72042"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7534A7C8"/>
+    <w:tmpl w:val="65EA3BE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21DA7317"/>
+    <w:nsid w:val="13F26FBD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3FE80982"/>
+    <w:tmpl w:val="967828FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24225F08"/>
+    <w:nsid w:val="140A7374"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="782009B6"/>
+    <w:tmpl w:val="2C60DE56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28A56BDA"/>
+    <w:nsid w:val="14E66015"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EAB605C2"/>
+    <w:tmpl w:val="DE04FECC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D490A33"/>
+    <w:nsid w:val="15871F15"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6D2CAB74"/>
+    <w:tmpl w:val="81EA8124"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1970235A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="FEDCE178"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1A351325"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AE7E9280"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="23581AD0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="94B683AE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24AA5059"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="DECCF886"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2058,114 +2142,114 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35BC275E"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34EE4ABE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8416BE0E"/>
+    <w:tmpl w:val="DAA444A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35C04F05"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="370B61FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CF1E2A36"/>
+    <w:tmpl w:val="4852E5A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38FC526A"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37265ABD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1474F068"/>
+    <w:tmpl w:val="833C1142"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2237,718 +2321,634 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B7423F1"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BA55B6A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4628DB28"/>
+    <w:tmpl w:val="365A75B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C9C7F7B"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CC5080B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB0C3DCE"/>
+    <w:tmpl w:val="C9C4FBDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D3A090D"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E5C0082"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BEBE2848"/>
+    <w:tmpl w:val="EC389E62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42142CE2"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="41AF10FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="88606B10"/>
+    <w:tmpl w:val="020AA014"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43571DD2"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="459D6841"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="30CC7554"/>
+    <w:tmpl w:val="2760DF58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47D74ADB"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49771C5D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="02AA74CE"/>
+    <w:tmpl w:val="AF3ACF38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CE9583A"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4F8D2C12"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B9884D8E"/>
+    <w:tmpl w:val="1B4EEBBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D5215E1"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50D66B5E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D85E4BF0"/>
+    <w:tmpl w:val="1BB07294"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51E80410"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5867350D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D63C5C56"/>
+    <w:tmpl w:val="D6CCFF54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="579F3A89"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59444BD9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B6413CC"/>
+    <w:tmpl w:val="3BC6931C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58101C76"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5DAF4870"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A2ECD00A"/>
+    <w:tmpl w:val="63C4B0C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EB934B5"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5EDC6199"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C8B68E92"/>
+    <w:tmpl w:val="A0543D3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="601D0718"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="619D03E4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C402FB42"/>
+    <w:tmpl w:val="84B0E128"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="634E6A81"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="641D73CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9A68F8A8"/>
+    <w:tmpl w:val="FEDCE178"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="654315EE"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="657B7023"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A2681362"/>
+    <w:tmpl w:val="0CDA45D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="696066D4"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6AFA5242"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3FD8CE36"/>
+    <w:tmpl w:val="CA8612E6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A807B88"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C095310"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6DEEC09A"/>
+    <w:tmpl w:val="BAF607A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C0C552B"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74676577"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="12B87B98"/>
+    <w:tmpl w:val="C6A408A6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6EF21801"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78CB66EA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="12A4645A"/>
+    <w:tmpl w:val="66203664"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FD80AAE"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79C83ACB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9F6A28F6"/>
+    <w:tmpl w:val="1D6879FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70460AF7"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7BA9686E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="05141CD0"/>
+    <w:tmpl w:val="9BE88768"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74DD269F"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E28062E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C5D8720E"/>
+    <w:tmpl w:val="5BF2D776"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-[...82 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="8">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="13">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="40">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="10">
-[...91 lines deleted...]
-  </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3022,50 +3022,51 @@
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
+    <w:rsid w:val="00817862"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
@@ -3073,51 +3074,50 @@
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
-    <w:rsid w:val="00D52AB0"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
@@ -4182,61 +4182,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D52AB0"/>
+    <w:rsid w:val="00817862"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D52AB0"/>
+    <w:rsid w:val="00817862"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4522,66 +4522,66 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{722CB18D-24B7-41A8-B4DF-A2642ED5755F}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3FBE642E-392E-4A4C-A6F8-A37D86100E35}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>174</Words>
-  <Characters>997</Characters>
+  <Characters>995</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1169</CharactersWithSpaces>
+  <CharactersWithSpaces>1167</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>