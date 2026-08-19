--- v1 (2026-06-19)
+++ v2 (2026-08-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="754208CA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00817862" w:rsidP="00817862">
+          <w:p w14:paraId="2C4F11E8" w14:textId="1DFFE826" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00817862">
+            <w:r w:rsidRPr="00C06C86">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>庄馥源</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="01581576" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00817862" w:rsidP="00817862">
+          <w:p w14:paraId="706EB16B" w14:textId="7D79B31F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00817862">
+            <w:r w:rsidRPr="00C06C86">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="2B3C0EE2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00817862" w:rsidP="00817862">
+          <w:p w14:paraId="6199424A" w14:textId="40D9AABE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00817862">
+            <w:r w:rsidRPr="00C06C86">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 10 5769 5609</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3A13C4BA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00817862" w:rsidP="00817862">
+          <w:p w14:paraId="4F910ACA" w14:textId="797805E0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00817862">
+            <w:r w:rsidRPr="00C06C86">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Fuyuan.Zhuang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="13193937" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00817862" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="0CC6D41C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C06C86" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49B49EBD" wp14:editId="69515D12">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="42C3ECB9" wp14:editId="49E81F28">
                   <wp:extent cx="1651000" cy="2143542"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="9525"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="701F87BA" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00817862" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="17645D6A" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00C06C86" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00817862">
+            <w:r w:rsidRPr="00C06C86">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>庄馥源律师的主要执业领域包括破产重整、破产清算、破产和解、庭外重组、与公司有关的纠纷等商事争议解决。</w:t>
             </w:r>
-            <w:r w:rsidRPr="00817862">
+            <w:r w:rsidRPr="00C06C86">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="690DA29E" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="41FC1625" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,1091 +446,1091 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B5B243F" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="688B821D" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FB48A82" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="1312507A" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="73705F64" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="22EA10CA" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与《企业破产法》修订</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FE52DEF" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="1C76387F" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与全国及北京营商环境优化工作、世界银行及国内营商环境评估（破产指标）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15B2D853" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="0C86C1F4" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与破产府院协调工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4368A1E6" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="5CBDC78B" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与办理获评“全国法院十大商事案件”、“全国破产典型案例”、“中国法院年度案例”的重大破产案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E0D24ED" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="0BB4FD45" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与国际货币基金组织和世界银行联合开展的第三次中国金融部门评估，就“破产和债务重组”评估议题与世界银行专家会谈</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4BCBB695" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="1C0CE893" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与《公司法》修订涉及问题研究</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5828A0E0" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="7A5C1A09" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与办理一审、二审及再审商事案件、参与审查上市公司重整案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C77F0BE" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="2A860884" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与办理境内破产程序的域外司法协助事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4471687A" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="0B3BECC4" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为北京市企业退出办提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05286CA8" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="625E2FAC" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>担任德宏后谷咖啡有限公司实质合并重整案现场负责人</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4505700F" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="07C50C97" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>担任某信托公司风险化解项目现场负责人</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CA5BF42" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="12B7EFF6" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在某大型上市公司重整案件中代表债权人</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27DA0402" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="28F87D63" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国企清理下属企业</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70726554" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="70C554FF" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某著名大学的校办企业破产清算事宜提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52FB0CE9" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="33BA37B2" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某企业在重整程序中获得目标公司的股权提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A41408F" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="2EB827BF" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某大型央企体系内资产清理和盘活提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1772DAAA" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="4D07C059" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>担任</w:t>
       </w:r>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BVI法院专家证人</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="200E9913" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="55DD64E9" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表股东申请某公司强制清算</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62C69615" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="0C243328" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某上市公司重整后的整改事宜提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F7042DA" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="22F00E25" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="083E29F1" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="44F6C55B" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国石油大学（华东），法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="647AA7E9" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="0393664F" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国政法大学，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E874FC4" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="43209879" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17FCD9CF" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="601E2650" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F1ACACE" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="7E354EE8" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="022DE4EA" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="7F175FBB" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>庄馥源律师曾在司法机关工作</w:t>
       </w:r>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10余年，并具有政府部门工作经验。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C91064B" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="4C22C00F" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6351E08C" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="400AEF60" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>讲演</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="123EBA61" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="3D8B0665" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">受有关部门邀请，对相关部门、金融机构、企业、管理人等进行破产法与配套制度的培训 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D9F97C7" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="30844A07" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>受邀在京津冀法院破产审判研讨会、长株潭城市群破产实务论坛、管理人履职保障与首都营商环境优化专题研讨会、中国政法大学</w:t>
       </w:r>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>蓟门破产重组对话</w:t>
       </w:r>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">、优化首都宜商环境助力建设全国统一大市场研讨会等会议发言 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18BA6CD9" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="00973C99" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">受中国人民大学法学院邀请，参与其《破产法实务前沿》课程授课 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14618046" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="5CA70ADD" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">受北京航空航天大学法学院邀请，举办企业破产法相关讲座 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6A5AC470" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="137542A0" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F5F0EBC" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="6CFAB810" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《破产立法前沿》（全国人大财经委企业破产法（修改）起草组合著，中国法制出版社2024年出版） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B67D631" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="1E7E1DC4" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《中国民法典适用大全企业破产法卷》（合著＋编审，人民法院出版社2022年12月出版） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CC12589" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="53726FC2" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">牵头并执笔方达破产年度观察 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7795167A" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="6FB3FA67" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">参与起草《北京市破产制度改革实施方案》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07CC11C7" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="679B1BAD" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">参与起草北京破产法庭《破产案件管理人工作指引》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35861330" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="1179C7ED" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《关于管理人制度实际运行情况的调研报告》等获北京法院年度调研课题、北京法院年度司法建议奖项 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E020C22" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="44945D97" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《我国跨界破产司法实践的实证研究》获第十四届中国破产法论坛优秀论文征文二等奖 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="580988F3" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="363FC895" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">破产相关文章发表于北京破产法庭公众号 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64EBCD1E" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="7EB26B8C" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2F3C4B" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="0EDA5355" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">北京破产法学会常务理事 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F031DCB" w14:textId="77777777" w:rsidR="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="6D7B13BD" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">北京债法学会理事 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="6EE5C2CF" w:rsidR="00A46A04" w:rsidRPr="00817862" w:rsidRDefault="00817862" w:rsidP="00817862">
+    <w:p w14:paraId="4F0A196B" w14:textId="1ABDC858" w:rsidR="00A46A04" w:rsidRPr="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00817862">
+      <w:r w:rsidRPr="00C06C86">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">北京产权交易所司法业务专家 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00817862" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00C06C86" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1736,344 +1736,365 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0433516B"/>
+    <w:nsid w:val="02C741D0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D4483F0"/>
+    <w:tmpl w:val="7534CCDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="05C05930"/>
+    <w:nsid w:val="082A6FBA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="217E4CF4"/>
+    <w:tmpl w:val="69D6B18C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BA26B26"/>
+    <w:nsid w:val="0BCB14C4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="34C61FDC"/>
+    <w:tmpl w:val="07186D94"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C1F4432"/>
+    <w:nsid w:val="0D2E47F7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E8EE7B42"/>
+    <w:tmpl w:val="86BC72DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FBE2DC6"/>
+    <w:nsid w:val="19F8679B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9E02259E"/>
+    <w:tmpl w:val="B5D43CD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FF72042"/>
+    <w:nsid w:val="1A4C06AB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="65EA3BE8"/>
+    <w:tmpl w:val="E59075F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13F26FBD"/>
+    <w:nsid w:val="1A5C7A7F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="967828FC"/>
+    <w:tmpl w:val="2CFE7B60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="140A7374"/>
+    <w:nsid w:val="1A89401E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C60DE56"/>
+    <w:tmpl w:val="7D1CFF58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14E66015"/>
+    <w:nsid w:val="1D311ABB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE04FECC"/>
+    <w:tmpl w:val="1B841766"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15871F15"/>
+    <w:nsid w:val="208E10A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="81EA8124"/>
+    <w:tmpl w:val="196EF4EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1970235A"/>
+    <w:nsid w:val="26427258"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FEDCE178"/>
+    <w:tmpl w:val="FD8A4024"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A351325"/>
+    <w:nsid w:val="266C4405"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE7E9280"/>
+    <w:tmpl w:val="3A145B58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="23581AD0"/>
+    <w:nsid w:val="27423EB0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="94B683AE"/>
+    <w:tmpl w:val="12A47B3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24AA5059"/>
+    <w:nsid w:val="28D37322"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DECCF886"/>
+    <w:tmpl w:val="91A84DB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28DD6887"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="29260F54"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2142,114 +2163,135 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34EE4ABE"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2FE826EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DAA444A8"/>
+    <w:tmpl w:val="81FAC6D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="370B61FF"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="33755961"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4852E5A6"/>
+    <w:tmpl w:val="72ACCE78"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37265ABD"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A5A4857"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="833C1142"/>
+    <w:tmpl w:val="A222666A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B334DC1"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B4084388"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2321,634 +2363,592 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BA55B6A"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C497F46"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="365A75B6"/>
+    <w:tmpl w:val="A0D8EFB4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CC5080B"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DB927A2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C9C4FBDE"/>
+    <w:tmpl w:val="E3A01BF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E5C0082"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F1E2512"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EC389E62"/>
+    <w:tmpl w:val="5032DDDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41AF10FE"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42945923"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="020AA014"/>
+    <w:tmpl w:val="FB743E2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="459D6841"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="472F08C6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2760DF58"/>
+    <w:tmpl w:val="C6180350"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49771C5D"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4A08616A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AF3ACF38"/>
+    <w:tmpl w:val="3FD6692A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F8D2C12"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4C5814A9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B4EEBBA"/>
+    <w:tmpl w:val="40AA11BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50D66B5E"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="501E548B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1BB07294"/>
+    <w:tmpl w:val="F3FA5C1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5867350D"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="51FB5411"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D6CCFF54"/>
+    <w:tmpl w:val="DE3670D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="59444BD9"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52A375A2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3BC6931C"/>
+    <w:tmpl w:val="E790055A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5DAF4870"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53F103A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="63C4B0C4"/>
+    <w:tmpl w:val="DCD2EE7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EDC6199"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54DB1EE2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A0543D3E"/>
+    <w:tmpl w:val="777662C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="619D03E4"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58933CA4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="84B0E128"/>
+    <w:tmpl w:val="B43CDDDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="641D73CD"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D9B43E4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FEDCE178"/>
+    <w:tmpl w:val="497801C8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="657B7023"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62564CD1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0CDA45D6"/>
+    <w:tmpl w:val="764EF8C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AFA5242"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D023311"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CA8612E6"/>
+    <w:tmpl w:val="C0D43EFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C095310"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="774F556A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BAF607A2"/>
+    <w:tmpl w:val="FB743E2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74676577"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="78982D0A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C6A408A6"/>
+    <w:tmpl w:val="B4B06AEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78CB66EA"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79004FBF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="66203664"/>
+    <w:tmpl w:val="CFF6D05A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79C83ACB"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A1A117C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D6879FC"/>
+    <w:tmpl w:val="4748E908"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-[...40 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="13">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="12"/>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="34"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="20">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="34"/>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="10">
-[...5 lines deleted...]
-  <w:num w:numId="12">
+  <w:num w:numId="22">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="13">
-[...28 lines deleted...]
-  </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="24">
     <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="27">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="37">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="28">
-[...14 lines deleted...]
-  <w:num w:numId="33">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="34">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="30"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="40">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3022,96 +3022,96 @@
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
-    <w:rsid w:val="00817862"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
+    <w:rsid w:val="00C06C86"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
@@ -4182,61 +4182,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00817862"/>
+    <w:rsid w:val="00C06C86"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00817862"/>
+    <w:rsid w:val="00C06C86"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4522,51 +4522,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3FBE642E-392E-4A4C-A6F8-A37D86100E35}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B246D511-86E2-446E-B4C9-3E26620EAF26}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>174</Words>
   <Characters>995</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1167</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>