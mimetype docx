--- v2 (2026-08-19)
+++ v3 (2026-10-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="1DFFE826" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+          <w:p w14:paraId="2C4F11E8" w14:textId="497A727F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00C06C86">
+            <w:r w:rsidRPr="00693C1A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>庄馥源</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="7D79B31F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+          <w:p w14:paraId="706EB16B" w14:textId="79875DA8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00C06C86">
+            <w:r w:rsidRPr="00693C1A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="40D9AABE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+          <w:p w14:paraId="6199424A" w14:textId="5920E8F8" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00C06C86">
+            <w:r w:rsidRPr="00693C1A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>+86 10 5769 5609</w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="797805E0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+          <w:p w14:paraId="4F910ACA" w14:textId="5E966482" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00C06C86">
+            <w:r w:rsidRPr="00693C1A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Fuyuan.Zhuang@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="0CC6D41C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00C06C86" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="2D0966DA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00693C1A" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="42C3ECB9" wp14:editId="49E81F28">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CBB7E94" wp14:editId="417E7C15">
                   <wp:extent cx="1651000" cy="2143542"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="9525"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,68 +240,68 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="17645D6A" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00C06C86" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2C6E4AAA" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00693C1A" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00C06C86">
+            <w:r w:rsidRPr="00693C1A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>庄馥源律师的主要执业领域包括破产重整、破产清算、破产和解、庭外重组、与公司有关的纠纷等商事争议解决。</w:t>
             </w:r>
-            <w:r w:rsidRPr="00C06C86">
+            <w:r w:rsidRPr="00693C1A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -361,51 +361,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41FC1625" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="22560440" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -446,1091 +446,1091 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="688B821D" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="7B4A1C8A" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1312507A" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="5FF7308A" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="22EA10CA" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="20366F71" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与《企业破产法》修订</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C76387F" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="6B36363C" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与全国及北京营商环境优化工作、世界银行及国内营商环境评估（破产指标）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C86C1F4" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="2D98551C" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与破产府院协调工作</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CBDC78B" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="45CEFF93" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与办理获评“全国法院十大商事案件”、“全国破产典型案例”、“中国法院年度案例”的重大破产案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BB4FD45" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="22268ABC" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与国际货币基金组织和世界银行联合开展的第三次中国金融部门评估，就“破产和债务重组”评估议题与世界银行专家会谈</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C0CE893" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="4ED91041" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与《公司法》修订涉及问题研究</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A5C1A09" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="6A3765C1" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与办理一审、二审及再审商事案件、参与审查上市公司重整案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A860884" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="260B700F" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>参与办理境内破产程序的域外司法协助事宜</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B3BECC4" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="15C5CD1D" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为北京市企业退出办提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="625E2FAC" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="1506E5C9" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>担任德宏后谷咖啡有限公司实质合并重整案现场负责人</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C50C97" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="5D60053E" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>担任某信托公司风险化解项目现场负责人</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12B7EFF6" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="41E8BD48" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在某大型上市公司重整案件中代表债权人</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28F87D63" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="68F99753" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国企清理下属企业</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70C554FF" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="2D246A96" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某著名大学的校办企业破产清算事宜提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33BA37B2" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="1FC4D16A" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某企业在重整程序中获得目标公司的股权提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EB827BF" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="393F8E52" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某大型央企体系内资产清理和盘活提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D07C059" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="12981548" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>担任</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BVI法院专家证人</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55DD64E9" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="3410A6C5" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表股东申请某公司强制清算</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C243328" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="7951DE1E" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某上市公司重整后的整改事宜提供法律意见</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="22F00E25" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="12B2DA8C" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44F6C55B" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="52C44220" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国石油大学（华东），法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0393664F" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="3D8B4B12" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国政法大学，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43209879" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="7A51EDF1" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="601E2650" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="6D95FA75" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E354EE8" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="40DCB351" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F175FBB" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="4C483C7C" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>庄馥源律师曾在司法机关工作</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>10余年，并具有政府部门工作经验。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C22C00F" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="0E787513" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="400AEF60" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="2F3ABED5" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>讲演</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D8B0665" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="3D679397" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">受有关部门邀请，对相关部门、金融机构、企业、管理人等进行破产法与配套制度的培训 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30844A07" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="633F9376" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>受邀在京津冀法院破产审判研讨会、长株潭城市群破产实务论坛、管理人履职保障与首都营商环境优化专题研讨会、中国政法大学</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>蓟门破产重组对话</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">、优化首都宜商环境助力建设全国统一大市场研讨会等会议发言 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00973C99" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="14537EA3" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">受中国人民大学法学院邀请，参与其《破产法实务前沿》课程授课 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CA70ADD" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="2D30CCB3" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">受北京航空航天大学法学院邀请，举办企业破产法相关讲座 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="137542A0" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="36ECDD9F" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CFAB810" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="3BB1431B" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《破产立法前沿》（全国人大财经委企业破产法（修改）起草组合著，中国法制出版社2024年出版） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E7E1DC4" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="4629672B" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《中国民法典适用大全企业破产法卷》（合著＋编审，人民法院出版社2022年12月出版） </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53726FC2" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="2B8CD53F" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">牵头并执笔方达破产年度观察 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6FB3FA67" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="4DBA6AF8" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">参与起草《北京市破产制度改革实施方案》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="679B1BAD" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="5439E57A" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">参与起草北京破产法庭《破产案件管理人工作指引》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1179C7ED" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="79BBB9D8" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《关于管理人制度实际运行情况的调研报告》等获北京法院年度调研课题、北京法院年度司法建议奖项 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44945D97" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="0B93BD6F" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">《我国跨界破产司法实践的实证研究》获第十四届中国破产法论坛优秀论文征文二等奖 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="363FC895" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="7998B595" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">破产相关文章发表于北京破产法庭公众号 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EB26B8C" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="1CD93CAF" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EDA5355" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="54B9E0F2" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">北京破产法学会常务理事 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D7B13BD" w14:textId="77777777" w:rsidR="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="6919DF5B" w14:textId="77777777" w:rsidR="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">北京债法学会理事 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="1ABDC858" w:rsidR="00A46A04" w:rsidRPr="00C06C86" w:rsidRDefault="00C06C86" w:rsidP="00C06C86">
+    <w:p w14:paraId="4F0A196B" w14:textId="66623B99" w:rsidR="00A46A04" w:rsidRPr="00693C1A" w:rsidRDefault="00693C1A" w:rsidP="00693C1A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00C06C86">
+      <w:r w:rsidRPr="00693C1A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">北京产权交易所司法业务专家 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00C06C86" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00693C1A" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1736,1219 +1736,1219 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02C741D0"/>
+    <w:nsid w:val="08F60804"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7534CCDC"/>
+    <w:tmpl w:val="5F107784"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="082A6FBA"/>
+    <w:nsid w:val="184824AA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69D6B18C"/>
+    <w:tmpl w:val="967A30BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BCB14C4"/>
+    <w:nsid w:val="19C2611D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="07186D94"/>
+    <w:tmpl w:val="1A48AE9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D2E47F7"/>
+    <w:nsid w:val="1A416C94"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="86BC72DE"/>
+    <w:tmpl w:val="3434F7D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19F8679B"/>
+    <w:nsid w:val="1E003015"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B5D43CD0"/>
+    <w:tmpl w:val="A8F41232"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A4C06AB"/>
+    <w:nsid w:val="1FED7F1A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E59075F0"/>
+    <w:tmpl w:val="1A9A0E48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A5C7A7F"/>
+    <w:nsid w:val="23B74E71"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2CFE7B60"/>
+    <w:tmpl w:val="5FC46E50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A89401E"/>
+    <w:nsid w:val="23BB7EAA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D1CFF58"/>
+    <w:tmpl w:val="0202632E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D311ABB"/>
+    <w:nsid w:val="23E82CD7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B841766"/>
+    <w:tmpl w:val="C3286F88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="208E10A3"/>
+    <w:nsid w:val="24C9621F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="196EF4EA"/>
+    <w:tmpl w:val="36C6A44C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26427258"/>
+    <w:nsid w:val="27CD0A7C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FD8A4024"/>
+    <w:tmpl w:val="9C7E39C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="266C4405"/>
+    <w:nsid w:val="2A9F3E54"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3A145B58"/>
+    <w:tmpl w:val="5BBE0DB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27423EB0"/>
+    <w:nsid w:val="2AC5747B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="12A47B3C"/>
+    <w:tmpl w:val="ED382FD2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28D37322"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F440E36"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="91A84DB4"/>
+    <w:tmpl w:val="EC783E60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28DD6887"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="30E9184A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="29260F54"/>
+    <w:tmpl w:val="8C8C6DDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FE826EB"/>
+    <w:nsid w:val="355D6E6D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="81FAC6D2"/>
+    <w:tmpl w:val="20CA3F00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="33755961"/>
+    <w:nsid w:val="39A36701"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="72ACCE78"/>
+    <w:tmpl w:val="C3286F88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A5A4857"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3EB73B0D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A222666A"/>
+    <w:tmpl w:val="48682AAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B334DC1"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="444251A1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B4084388"/>
+    <w:tmpl w:val="605C1FE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3C497F46"/>
+    <w:nsid w:val="48A358A6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A0D8EFB4"/>
+    <w:tmpl w:val="CBB21414"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3DB927A2"/>
+    <w:nsid w:val="4E5729EC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3A01BF6"/>
+    <w:tmpl w:val="5BF89DAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F1E2512"/>
+    <w:nsid w:val="4EF72291"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5032DDDE"/>
+    <w:tmpl w:val="61F09BD4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42945923"/>
+    <w:nsid w:val="53CF76A7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FB743E2E"/>
+    <w:tmpl w:val="383A5CA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="472F08C6"/>
+    <w:nsid w:val="549E6EBE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C6180350"/>
+    <w:tmpl w:val="571C4CAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A08616A"/>
+    <w:nsid w:val="564730CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3FD6692A"/>
+    <w:tmpl w:val="EAD81B04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4C5814A9"/>
+    <w:nsid w:val="57261918"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="40AA11BA"/>
+    <w:tmpl w:val="9D3EF6F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="501E548B"/>
+    <w:nsid w:val="5D183383"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F3FA5C1A"/>
+    <w:tmpl w:val="0CC89B18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51FB5411"/>
+    <w:nsid w:val="641073E3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE3670D6"/>
+    <w:tmpl w:val="B016C91C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52A375A2"/>
+    <w:nsid w:val="64EC7B88"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E790055A"/>
+    <w:tmpl w:val="9A72A82E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53F103A0"/>
+    <w:nsid w:val="656644FB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DCD2EE7C"/>
+    <w:tmpl w:val="1C0089AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54DB1EE2"/>
+    <w:nsid w:val="668434D0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="777662C2"/>
+    <w:tmpl w:val="8E6AEF42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58933CA4"/>
+    <w:nsid w:val="66B152B9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B43CDDDE"/>
+    <w:tmpl w:val="1A4C2CCE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D9B43E4"/>
+    <w:nsid w:val="68E901E8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="497801C8"/>
+    <w:tmpl w:val="BF3ACA88"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62564CD1"/>
+    <w:nsid w:val="6B1963F5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="764EF8C6"/>
+    <w:tmpl w:val="646AA3F6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D023311"/>
+    <w:nsid w:val="6E4056F2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C0D43EFC"/>
+    <w:tmpl w:val="15105A90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="774F556A"/>
+    <w:nsid w:val="6E8B15BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FB743E2E"/>
+    <w:tmpl w:val="3FBA1CEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78982D0A"/>
+    <w:nsid w:val="6EEF1402"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B4B06AEA"/>
+    <w:tmpl w:val="FD542F44"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79004FBF"/>
+    <w:nsid w:val="770F4AB1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CFF6D05A"/>
+    <w:tmpl w:val="50785C9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A1A117C"/>
+    <w:nsid w:val="79A20A98"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4748E908"/>
+    <w:tmpl w:val="CD8603D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="33">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="38">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="6">
-[...56 lines deleted...]
-  <w:num w:numId="25">
+  <w:num w:numId="40">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="26">
-[...43 lines deleted...]
-  </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="37"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3007,50 +3007,51 @@
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
+    <w:rsid w:val="00693C1A"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
@@ -3067,51 +3068,50 @@
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
-    <w:rsid w:val="00C06C86"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
@@ -4182,61 +4182,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00C06C86"/>
+    <w:rsid w:val="00693C1A"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00C06C86"/>
+    <w:rsid w:val="00693C1A"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4522,60 +4522,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B246D511-86E2-446E-B4C9-3E26620EAF26}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7FA03092-0CAC-459B-9271-EB8900966905}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>174</Words>
   <Characters>995</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>8</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1167</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>