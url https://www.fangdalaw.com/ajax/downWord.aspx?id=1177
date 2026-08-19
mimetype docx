--- v0 (2026-06-19)
+++ v1 (2026-08-19)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="4493347E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EE50EE" w:rsidP="00EE50EE">
+          <w:p w14:paraId="2C4F11E8" w14:textId="1356C9B1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00EE50EE">
+            <w:r w:rsidRPr="00863C6A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>邓云卫</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="5E519D83" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EE50EE" w:rsidP="00EE50EE">
+          <w:p w14:paraId="706EB16B" w14:textId="038434D1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00EE50EE">
+            <w:r w:rsidRPr="00863C6A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="7C149F53" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EE50EE" w:rsidP="00EE50EE">
+          <w:p w14:paraId="6199424A" w14:textId="01EADB2B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00EE50EE">
+            <w:r w:rsidRPr="00863C6A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 150 0032 5901 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3E313335" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EE50EE" w:rsidP="00EE50EE">
+          <w:p w14:paraId="4F910ACA" w14:textId="29E6BEAA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00EE50EE">
+            <w:r w:rsidRPr="00863C6A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>sherman.deng@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="7CF11DDC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00EE50EE" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="5577ECF9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00863C6A" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="491385EB" wp14:editId="4C62B744">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74CB0191" wp14:editId="2F5B4B9C">
                   <wp:extent cx="1651000" cy="2145249"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="00863C11" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00EE50EE" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="142D4286" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00863C6A" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00EE50EE">
+            <w:r w:rsidRPr="00863C6A">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>邓云卫律师的执业领域是数据隐私和网络安全合规。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="437061F5" w14:textId="77777777" w:rsidR="00EE50EE" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="623D24E6" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,924 +438,924 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C85B2FD" w14:textId="77777777" w:rsidR="00EE50EE" w:rsidRDefault="00EE50EE" w:rsidP="00EE50EE">
+    <w:p w14:paraId="3F41173E" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>邓律师目前协助旅游、航空、供应链、制造业、零售业、金融业等各类客户处理数据跨境、数据合规体系建设和数据安全事件应急方面的工作。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3401F45A" w14:textId="77777777" w:rsidR="00EE50EE" w:rsidRDefault="00EE50EE" w:rsidP="00EE50EE">
+    <w:p w14:paraId="00C12228" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C09CF23" w14:textId="77777777" w:rsidR="00EE50EE" w:rsidRDefault="00EE50EE" w:rsidP="00EE50EE">
+    <w:p w14:paraId="43633601" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="32C39CB4" w14:textId="77777777" w:rsidR="00EE50EE" w:rsidRDefault="00EE50EE" w:rsidP="00EE50EE">
+    <w:p w14:paraId="14ECCC0C" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助某美国世界五百强高科技企业应对</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>bot攻击的数据泄露事件和执法调查。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="403B4665" w14:textId="77777777" w:rsidR="00EE50EE" w:rsidRDefault="00EE50EE" w:rsidP="00EE50EE">
+    <w:p w14:paraId="2E7ECD8E" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助某美国世界五百强零售企业应对数据泄露有关的执法调查、行政处罚和民事诉讼。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="402D02F6" w14:textId="77777777" w:rsidR="00EE50EE" w:rsidRDefault="00EE50EE" w:rsidP="00EE50EE">
+    <w:p w14:paraId="0248E690" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助某境外上市的中国民营企业应对勒索病毒引发的数据泄露事件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E8B9ADA" w14:textId="77777777" w:rsidR="00EE50EE" w:rsidRDefault="00EE50EE" w:rsidP="00EE50EE">
+    <w:p w14:paraId="0B6781DE" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助某日本企业应对</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>APT引发的数据泄露事件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C35BD95" w14:textId="77777777" w:rsidR="00EE50EE" w:rsidRDefault="00EE50EE" w:rsidP="00EE50EE">
+    <w:p w14:paraId="67BFF0AB" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助多家外资咨询公司处理跨境数据传输问题、数据本地化问题和相关整改。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D30A9F7" w14:textId="77777777" w:rsidR="00EE50EE" w:rsidRDefault="00EE50EE" w:rsidP="00EE50EE">
+    <w:p w14:paraId="1794F031" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助多家外资航空公司处理跨境数据传输问题、数据本地化问题和相关整改。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65204ED7" w14:textId="77777777" w:rsidR="00EE50EE" w:rsidRDefault="00EE50EE" w:rsidP="00EE50EE">
+    <w:p w14:paraId="5CAED34B" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助某著名互联网金融公司处理跨境数据传输问题。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B0130B5" w14:textId="77777777" w:rsidR="00EE50EE" w:rsidRDefault="00EE50EE" w:rsidP="00EE50EE">
+    <w:p w14:paraId="50AE81A9" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助美国著名电信基础设施提供商处理跨境数据传输问题、数据盘点及相关整改。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="732AA430" w14:textId="77777777" w:rsidR="00EE50EE" w:rsidRDefault="00EE50EE" w:rsidP="00EE50EE">
+    <w:p w14:paraId="73F9A196" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助若干著名国际连锁酒店处理跨境数据传输问题、数据本地化问题和相关整改。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04C35B99" w14:textId="77777777" w:rsidR="00EE50EE" w:rsidRDefault="00EE50EE" w:rsidP="00EE50EE">
+    <w:p w14:paraId="4C5DA5BB" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助某美国知名大器械公司处理跨境数据传输问题、数据本地化及相关问题。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26D8ED1C" w14:textId="77777777" w:rsidR="00EE50EE" w:rsidRDefault="00EE50EE" w:rsidP="00EE50EE">
+    <w:p w14:paraId="00362D50" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助新加坡一家能源跨国公司进行重要数据的跨境传输。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="49DB6A6C" w14:textId="77777777" w:rsidR="00EE50EE" w:rsidRDefault="00EE50EE" w:rsidP="00EE50EE">
+    <w:p w14:paraId="733AB967" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助美国著名媒体公司处理跨境数据传输和合规相关的隐私问题。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68F3757E" w14:textId="77777777" w:rsidR="00EE50EE" w:rsidRDefault="00EE50EE" w:rsidP="00EE50EE">
+    <w:p w14:paraId="692AEDC6" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助某</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>OTA处理与应用程序相关的隐私问题。针对应用程序</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>违法违规收集个人信息</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>的潜在风险，某OTA制定了SOP。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="775C804C" w14:textId="77777777" w:rsidR="00EE50EE" w:rsidRDefault="00EE50EE" w:rsidP="00EE50EE">
+    <w:p w14:paraId="6BEDE257" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助国内某电商平台</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>App相关的隐私问题。针对应用程序</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>违法违规收集个人信息</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>的潜在风险为客户制定了SOP。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AC59007" w14:textId="77777777" w:rsidR="00EE50EE" w:rsidRDefault="00EE50EE" w:rsidP="00EE50EE">
+    <w:p w14:paraId="1860430C" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助某外资证券公司进行个人信息保护法合规体系建设。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66794750" w14:textId="77777777" w:rsidR="00EE50EE" w:rsidRDefault="00EE50EE" w:rsidP="00EE50EE">
+    <w:p w14:paraId="3EDBE325" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助某外资公募基金公司处理数据跨境法律问题。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64801592" w14:textId="77777777" w:rsidR="00EE50EE" w:rsidRDefault="00EE50EE" w:rsidP="00EE50EE">
+    <w:p w14:paraId="21A6C050" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助美国著名电子产品公司处理隐私、专有信息和电子商务问题。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C269EF6" w14:textId="77777777" w:rsidR="00EE50EE" w:rsidRDefault="00EE50EE" w:rsidP="00EE50EE">
+    <w:p w14:paraId="5EAA0565" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助若干跨国企业客户处理其隐私合规计划和其他电子商务相关问题。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1258BFCD" w14:textId="77777777" w:rsidR="00EE50EE" w:rsidRDefault="00EE50EE" w:rsidP="00EE50EE">
+    <w:p w14:paraId="0FFAA09D" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="775AA2EF" w14:textId="77777777" w:rsidR="00EE50EE" w:rsidRDefault="00EE50EE" w:rsidP="00EE50EE">
+    <w:p w14:paraId="71BD6D15" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2006</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B68973C" w14:textId="77777777" w:rsidR="00EE50EE" w:rsidRDefault="00EE50EE" w:rsidP="00EE50EE">
+    <w:p w14:paraId="0E5F1991" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>加州大学伯克利法学院，法学硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2010</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79535595" w14:textId="77777777" w:rsidR="00EE50EE" w:rsidRDefault="00EE50EE" w:rsidP="00EE50EE">
+    <w:p w14:paraId="7080A67E" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2592CCA0" w14:textId="77777777" w:rsidR="00EE50EE" w:rsidRDefault="00EE50EE" w:rsidP="00EE50EE">
+    <w:p w14:paraId="54517F1A" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E3038A0" w14:textId="77777777" w:rsidR="00EE50EE" w:rsidRDefault="00EE50EE" w:rsidP="00EE50EE">
+    <w:p w14:paraId="1D0BC4A8" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格（非执业）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71677C70" w14:textId="77777777" w:rsidR="00EE50EE" w:rsidRDefault="00EE50EE" w:rsidP="00EE50EE">
+    <w:p w14:paraId="2FED5409" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>全球隐私专业人士协会（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IAPP）认证的隐私保护专业人士（欧洲）（CIPP/Europe）、专业隐私管理人员（CIPM）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1434F8C8" w14:textId="77777777" w:rsidR="00EE50EE" w:rsidRDefault="00EE50EE" w:rsidP="00EE50EE">
+    <w:p w14:paraId="2E1E7F1D" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36CB560E" w14:textId="77777777" w:rsidR="00EE50EE" w:rsidRDefault="00EE50EE" w:rsidP="00EE50EE">
+    <w:p w14:paraId="1EBDEEE1" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>邓律师以中文为母语，英语流利。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="411F4041" w14:textId="77777777" w:rsidR="00EE50EE" w:rsidRDefault="00EE50EE" w:rsidP="00EE50EE">
+    <w:p w14:paraId="303C1809" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1646C0F2" w14:textId="77777777" w:rsidR="00EE50EE" w:rsidRDefault="00EE50EE" w:rsidP="00EE50EE">
+    <w:p w14:paraId="291B92D6" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在加入方达之前，邓律师是万豪国际集团的副总裁兼高级律师。在公司工作的七年中，邓律师处理了几起备受瞩目的数据和网络安全事件。此后，他在公司内部主导筹备和实施与网络安全相关的合规手册和政策、事件响应计划等政策。同时就网络安全等级保护、数据本地化和跨境数据传输项目向内部客户提供建议、建立跨职能网络安全团队、建立隐私和网络安全的基本制度以及管理隐私生命周期的其他方面。他还负责管理万豪在中国的数字合作伙伴、会员计划和数字渠道的法律事务。他处理与第三方风险管理、数字营销、云计算、应用程序</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(app)安全设计生命周期 (SDLC)、电子商务、数据安全和数据分析相关的法律事务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D26EA05" w14:textId="77777777" w:rsidR="00EE50EE" w:rsidRDefault="00EE50EE" w:rsidP="00EE50EE">
+    <w:p w14:paraId="7BDD6EAF" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在加入万豪之前，邓律师曾在美国伟凯律师事务所</w:t>
       </w:r>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>( White  Case LLP )上海和纽约办公室担任了近10 年的律师，涉足银行、制药、生物技术和电子商务平台业务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5044F5A8" w14:textId="77777777" w:rsidR="00EE50EE" w:rsidRDefault="00EE50EE" w:rsidP="00EE50EE">
+    <w:p w14:paraId="40751858" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D46124C" w14:textId="77777777" w:rsidR="00EE50EE" w:rsidRDefault="00EE50EE" w:rsidP="00EE50EE">
+    <w:p w14:paraId="7D1D1CE1" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="02876A3F" w:rsidR="00A46A04" w:rsidRPr="00EE50EE" w:rsidRDefault="00EE50EE" w:rsidP="00EE50EE">
+    <w:p w14:paraId="4F0A196B" w14:textId="05F77C07" w:rsidR="00A46A04" w:rsidRPr="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00EE50EE">
+      <w:r w:rsidRPr="00863C6A">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">邓律师在上海市信息网络安全管理协会担任理事。 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00EE50EE" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00863C6A" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1561,218 +1561,323 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="060E0039"/>
+    <w:nsid w:val="0AA228E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="589CBD90"/>
+    <w:tmpl w:val="A6220326"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09786CE3"/>
+    <w:nsid w:val="0C8A458F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="84F08EA6"/>
+    <w:tmpl w:val="95E263EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A8D754A"/>
+    <w:nsid w:val="0CBF3092"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="28828126"/>
+    <w:tmpl w:val="04BAC94C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EDC4698"/>
+    <w:nsid w:val="0ED11CA3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7368E9E4"/>
+    <w:tmpl w:val="16B685D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10D568FC"/>
+    <w:nsid w:val="0FA27347"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="40847B0C"/>
+    <w:tmpl w:val="B1E65F5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17746724"/>
+    <w:nsid w:val="0FAF5F99"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3EFCCDA4"/>
+    <w:tmpl w:val="B2CE075E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F274CCD"/>
+    <w:nsid w:val="125C7B9B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A082123C"/>
+    <w:tmpl w:val="04BAC94C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28377073"/>
+    <w:nsid w:val="134440D5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="12D4AD24"/>
+    <w:tmpl w:val="90AC7CF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14F64502"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7682C15A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="18424EAB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="726657BE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1E445825"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6B808BCA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="24673534"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B1EAEF62"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="284405A5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="D60AEDBC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1841,675 +1946,570 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F1F0365"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BC10C19"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4F76F2EA"/>
+    <w:tmpl w:val="31B65BF6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="335A3CA1"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43930EF1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="698A47DA"/>
+    <w:tmpl w:val="C0EA4412"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="48C20617"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48925208"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="32487430"/>
+    <w:tmpl w:val="FC225840"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CB87B18"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D074AAA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E1EA48DC"/>
+    <w:tmpl w:val="1C40103E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51F27ADA"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="502D0B63"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C388E64A"/>
+    <w:tmpl w:val="E6085C16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57936160"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="534373FA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B06EE7FC"/>
+    <w:tmpl w:val="E7A89E2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61E84787"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55D05F35"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CF30DC2A"/>
+    <w:tmpl w:val="1DA6CAA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65874696"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56AF4DC1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D0DE9000"/>
+    <w:tmpl w:val="CEF4020E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66117039"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A3E431C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="269A607A"/>
+    <w:tmpl w:val="D9BC8708"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="671C5F50"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61D97D40"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8230D69E"/>
+    <w:tmpl w:val="80B2A504"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="675F6B6F"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="66521688"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="33862538"/>
+    <w:tmpl w:val="23782114"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B8475D9"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6B184124"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2DD6C9B6"/>
+    <w:tmpl w:val="D7B6EFDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DD85369"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77FA7974"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4DE2300A"/>
+    <w:tmpl w:val="90B60EFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7072069B"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A4C76C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4006930E"/>
+    <w:tmpl w:val="61661F6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71232099"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7E334B90"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4006930E"/>
+    <w:tmpl w:val="1F6E2376"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-[...103 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="11"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="5">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="6">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="12">
     <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="16">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="29">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="18">
-[...23 lines deleted...]
-  <w:num w:numId="26">
+  <w:num w:numId="30">
     <w:abstractNumId w:val="6"/>
-  </w:num>
-[...10 lines deleted...]
-    <w:abstractNumId w:val="24"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2585,50 +2585,51 @@
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
+    <w:rsid w:val="00863C6A"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
@@ -2647,51 +2648,50 @@
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
-    <w:rsid w:val="00EE50EE"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
@@ -3743,61 +3743,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00EE50EE"/>
+    <w:rsid w:val="00863C6A"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00EE50EE"/>
+    <w:rsid w:val="00863C6A"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4083,51 +4083,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{3FB470EB-CE3F-4A45-97E9-9E67C97872E4}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7AF8B28-5F9D-4534-8A4C-3E9CB1A23080}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>200</Words>
   <Characters>1142</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1340</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>