--- v1 (2026-08-19)
+++ v2 (2026-10-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="1356C9B1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
+          <w:p w14:paraId="2C4F11E8" w14:textId="7A13F2DF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009E78F9" w:rsidP="009E78F9">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00863C6A">
+            <w:r w:rsidRPr="009E78F9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>邓云卫</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="038434D1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
+          <w:p w14:paraId="706EB16B" w14:textId="6A593E0F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009E78F9" w:rsidP="009E78F9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00863C6A">
+            <w:r w:rsidRPr="009E78F9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="01EADB2B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
+          <w:p w14:paraId="6199424A" w14:textId="7CAEB8C3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009E78F9" w:rsidP="009E78F9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00863C6A">
+            <w:r w:rsidRPr="009E78F9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 150 0032 5901 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="29E6BEAA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
+          <w:p w14:paraId="4F910ACA" w14:textId="55F2FF95" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009E78F9" w:rsidP="009E78F9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00863C6A">
+            <w:r w:rsidRPr="009E78F9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>sherman.deng@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="5577ECF9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00863C6A" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="5565FD5A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009E78F9" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="74CB0191" wp14:editId="2F5B4B9C">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="44B5411C" wp14:editId="567488C4">
                   <wp:extent cx="1651000" cy="2145249"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="7620"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="142D4286" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00863C6A" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="6643E2F3" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009E78F9" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00863C6A">
+            <w:r w:rsidRPr="009E78F9">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>邓云卫律师的执业领域是数据隐私和网络安全合规。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="623D24E6" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="222ED8BC" w14:textId="77777777" w:rsidR="009E78F9" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,924 +438,924 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F41173E" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
+    <w:p w14:paraId="1F17ED62" w14:textId="77777777" w:rsidR="009E78F9" w:rsidRDefault="009E78F9" w:rsidP="009E78F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>邓律师目前协助旅游、航空、供应链、制造业、零售业、金融业等各类客户处理数据跨境、数据合规体系建设和数据安全事件应急方面的工作。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00C12228" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
+    <w:p w14:paraId="33C4AFC6" w14:textId="77777777" w:rsidR="009E78F9" w:rsidRDefault="009E78F9" w:rsidP="009E78F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43633601" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
+    <w:p w14:paraId="34F54F7F" w14:textId="77777777" w:rsidR="009E78F9" w:rsidRDefault="009E78F9" w:rsidP="009E78F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="14ECCC0C" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
+    <w:p w14:paraId="0CC70276" w14:textId="77777777" w:rsidR="009E78F9" w:rsidRDefault="009E78F9" w:rsidP="009E78F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助某美国世界五百强高科技企业应对</w:t>
       </w:r>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>bot攻击的数据泄露事件和执法调查。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E7ECD8E" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
+    <w:p w14:paraId="6A7DCF00" w14:textId="77777777" w:rsidR="009E78F9" w:rsidRDefault="009E78F9" w:rsidP="009E78F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助某美国世界五百强零售企业应对数据泄露有关的执法调查、行政处罚和民事诉讼。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0248E690" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
+    <w:p w14:paraId="0EAD330F" w14:textId="77777777" w:rsidR="009E78F9" w:rsidRDefault="009E78F9" w:rsidP="009E78F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助某境外上市的中国民营企业应对勒索病毒引发的数据泄露事件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B6781DE" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
+    <w:p w14:paraId="4DAB2F00" w14:textId="77777777" w:rsidR="009E78F9" w:rsidRDefault="009E78F9" w:rsidP="009E78F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助某日本企业应对</w:t>
       </w:r>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>APT引发的数据泄露事件。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67BFF0AB" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
+    <w:p w14:paraId="399D6725" w14:textId="77777777" w:rsidR="009E78F9" w:rsidRDefault="009E78F9" w:rsidP="009E78F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助多家外资咨询公司处理跨境数据传输问题、数据本地化问题和相关整改。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1794F031" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
+    <w:p w14:paraId="62BA65CC" w14:textId="77777777" w:rsidR="009E78F9" w:rsidRDefault="009E78F9" w:rsidP="009E78F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助多家外资航空公司处理跨境数据传输问题、数据本地化问题和相关整改。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CAED34B" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
+    <w:p w14:paraId="28960A47" w14:textId="77777777" w:rsidR="009E78F9" w:rsidRDefault="009E78F9" w:rsidP="009E78F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助某著名互联网金融公司处理跨境数据传输问题。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50AE81A9" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
+    <w:p w14:paraId="3E2FB845" w14:textId="77777777" w:rsidR="009E78F9" w:rsidRDefault="009E78F9" w:rsidP="009E78F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助美国著名电信基础设施提供商处理跨境数据传输问题、数据盘点及相关整改。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F9A196" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
+    <w:p w14:paraId="36674263" w14:textId="77777777" w:rsidR="009E78F9" w:rsidRDefault="009E78F9" w:rsidP="009E78F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助若干著名国际连锁酒店处理跨境数据传输问题、数据本地化问题和相关整改。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C5DA5BB" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
+    <w:p w14:paraId="60C78726" w14:textId="77777777" w:rsidR="009E78F9" w:rsidRDefault="009E78F9" w:rsidP="009E78F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助某美国知名大器械公司处理跨境数据传输问题、数据本地化及相关问题。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00362D50" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
+    <w:p w14:paraId="22F01F5D" w14:textId="77777777" w:rsidR="009E78F9" w:rsidRDefault="009E78F9" w:rsidP="009E78F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助新加坡一家能源跨国公司进行重要数据的跨境传输。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="733AB967" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
+    <w:p w14:paraId="37258038" w14:textId="77777777" w:rsidR="009E78F9" w:rsidRDefault="009E78F9" w:rsidP="009E78F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助美国著名媒体公司处理跨境数据传输和合规相关的隐私问题。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="692AEDC6" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
+    <w:p w14:paraId="07B57B57" w14:textId="77777777" w:rsidR="009E78F9" w:rsidRDefault="009E78F9" w:rsidP="009E78F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助某</w:t>
       </w:r>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>OTA处理与应用程序相关的隐私问题。针对应用程序</w:t>
       </w:r>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>违法违规收集个人信息</w:t>
       </w:r>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>的潜在风险，某OTA制定了SOP。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6BEDE257" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
+    <w:p w14:paraId="19314B1A" w14:textId="77777777" w:rsidR="009E78F9" w:rsidRDefault="009E78F9" w:rsidP="009E78F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助国内某电商平台</w:t>
       </w:r>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>App相关的隐私问题。针对应用程序</w:t>
       </w:r>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>违法违规收集个人信息</w:t>
       </w:r>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>的潜在风险为客户制定了SOP。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1860430C" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
+    <w:p w14:paraId="4F6925FE" w14:textId="77777777" w:rsidR="009E78F9" w:rsidRDefault="009E78F9" w:rsidP="009E78F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助某外资证券公司进行个人信息保护法合规体系建设。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3EDBE325" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
+    <w:p w14:paraId="1209D4C9" w14:textId="77777777" w:rsidR="009E78F9" w:rsidRDefault="009E78F9" w:rsidP="009E78F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助某外资公募基金公司处理数据跨境法律问题。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21A6C050" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
+    <w:p w14:paraId="5CC099BE" w14:textId="77777777" w:rsidR="009E78F9" w:rsidRDefault="009E78F9" w:rsidP="009E78F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助美国著名电子产品公司处理隐私、专有信息和电子商务问题。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5EAA0565" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
+    <w:p w14:paraId="5EE49A89" w14:textId="77777777" w:rsidR="009E78F9" w:rsidRDefault="009E78F9" w:rsidP="009E78F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助若干跨国企业客户处理其隐私合规计划和其他电子商务相关问题。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FFAA09D" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
+    <w:p w14:paraId="29936C4E" w14:textId="77777777" w:rsidR="009E78F9" w:rsidRDefault="009E78F9" w:rsidP="009E78F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71BD6D15" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
+    <w:p w14:paraId="26FA6FAC" w14:textId="77777777" w:rsidR="009E78F9" w:rsidRDefault="009E78F9" w:rsidP="009E78F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>复旦大学法学院，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2006</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E5F1991" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
+    <w:p w14:paraId="59D5DA85" w14:textId="77777777" w:rsidR="009E78F9" w:rsidRDefault="009E78F9" w:rsidP="009E78F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>加州大学伯克利法学院，法学硕士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2010</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7080A67E" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
+    <w:p w14:paraId="4BC9F761" w14:textId="77777777" w:rsidR="009E78F9" w:rsidRDefault="009E78F9" w:rsidP="009E78F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54517F1A" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
+    <w:p w14:paraId="284A6B12" w14:textId="77777777" w:rsidR="009E78F9" w:rsidRDefault="009E78F9" w:rsidP="009E78F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D0BC4A8" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
+    <w:p w14:paraId="2CBB4AD6" w14:textId="77777777" w:rsidR="009E78F9" w:rsidRDefault="009E78F9" w:rsidP="009E78F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>美国纽约州律师资格（非执业）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FED5409" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
+    <w:p w14:paraId="561AE8B2" w14:textId="77777777" w:rsidR="009E78F9" w:rsidRDefault="009E78F9" w:rsidP="009E78F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>全球隐私专业人士协会（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IAPP）认证的隐私保护专业人士（欧洲）（CIPP/Europe）、专业隐私管理人员（CIPM）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E1E7F1D" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
+    <w:p w14:paraId="34EF8471" w14:textId="77777777" w:rsidR="009E78F9" w:rsidRDefault="009E78F9" w:rsidP="009E78F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1EBDEEE1" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
+    <w:p w14:paraId="3111CB67" w14:textId="77777777" w:rsidR="009E78F9" w:rsidRDefault="009E78F9" w:rsidP="009E78F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>邓律师以中文为母语，英语流利。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="303C1809" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
+    <w:p w14:paraId="63675300" w14:textId="77777777" w:rsidR="009E78F9" w:rsidRDefault="009E78F9" w:rsidP="009E78F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="291B92D6" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
+    <w:p w14:paraId="46C2E601" w14:textId="77777777" w:rsidR="009E78F9" w:rsidRDefault="009E78F9" w:rsidP="009E78F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在加入方达之前，邓律师是万豪国际集团的副总裁兼高级律师。在公司工作的七年中，邓律师处理了几起备受瞩目的数据和网络安全事件。此后，他在公司内部主导筹备和实施与网络安全相关的合规手册和政策、事件响应计划等政策。同时就网络安全等级保护、数据本地化和跨境数据传输项目向内部客户提供建议、建立跨职能网络安全团队、建立隐私和网络安全的基本制度以及管理隐私生命周期的其他方面。他还负责管理万豪在中国的数字合作伙伴、会员计划和数字渠道的法律事务。他处理与第三方风险管理、数字营销、云计算、应用程序</w:t>
       </w:r>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(app)安全设计生命周期 (SDLC)、电子商务、数据安全和数据分析相关的法律事务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BDD6EAF" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
+    <w:p w14:paraId="656A9B0D" w14:textId="77777777" w:rsidR="009E78F9" w:rsidRDefault="009E78F9" w:rsidP="009E78F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在加入万豪之前，邓律师曾在美国伟凯律师事务所</w:t>
       </w:r>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>( White  Case LLP )上海和纽约办公室担任了近10 年的律师，涉足银行、制药、生物技术和电子商务平台业务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40751858" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
+    <w:p w14:paraId="4DDCA3BC" w14:textId="77777777" w:rsidR="009E78F9" w:rsidRDefault="009E78F9" w:rsidP="009E78F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D1D1CE1" w14:textId="77777777" w:rsidR="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
+    <w:p w14:paraId="3243D537" w14:textId="77777777" w:rsidR="009E78F9" w:rsidRDefault="009E78F9" w:rsidP="009E78F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="05F77C07" w:rsidR="00A46A04" w:rsidRPr="00863C6A" w:rsidRDefault="00863C6A" w:rsidP="00863C6A">
+    <w:p w14:paraId="4F0A196B" w14:textId="0AA8D79E" w:rsidR="00A46A04" w:rsidRPr="009E78F9" w:rsidRDefault="009E78F9" w:rsidP="009E78F9">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00863C6A">
+      <w:r w:rsidRPr="009E78F9">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">邓律师在上海市信息网络安全管理协会担任理事。 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00863C6A" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="009E78F9" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1561,436 +1561,478 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AA228E2"/>
+    <w:nsid w:val="02B05175"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6220326"/>
+    <w:tmpl w:val="7A1E5E2E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C8A458F"/>
+    <w:nsid w:val="046A10AB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="95E263EC"/>
+    <w:tmpl w:val="D35AC3DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CBF3092"/>
+    <w:nsid w:val="04E45AD8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="04BAC94C"/>
+    <w:tmpl w:val="D5221C7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0ED11CA3"/>
+    <w:nsid w:val="071430CF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="16B685D6"/>
+    <w:tmpl w:val="8CC2538E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FA27347"/>
+    <w:nsid w:val="0BB551E7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B1E65F5E"/>
+    <w:tmpl w:val="74BCC7CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FAF5F99"/>
+    <w:nsid w:val="0E5B6704"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B2CE075E"/>
+    <w:tmpl w:val="DCAC555C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="125C7B9B"/>
+    <w:nsid w:val="123A6839"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="04BAC94C"/>
+    <w:tmpl w:val="CE705278"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="134440D5"/>
+    <w:nsid w:val="18E241D4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="90AC7CF4"/>
+    <w:tmpl w:val="14C89C74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14F64502"/>
+    <w:nsid w:val="1E7A5A53"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7682C15A"/>
+    <w:tmpl w:val="7E6A350E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18424EAB"/>
+    <w:nsid w:val="1E850B15"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="726657BE"/>
+    <w:tmpl w:val="DCA674DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E445825"/>
+    <w:nsid w:val="25D35363"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6B808BCA"/>
+    <w:tmpl w:val="8A3A680E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24673534"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="31053EB4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B1EAEF62"/>
+    <w:tmpl w:val="01D46FB6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="284405A5"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="326F18E0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D60AEDBC"/>
+    <w:tmpl w:val="43A20F5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37946733"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9250A954"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="440" w:hanging="440"/>
-[...29 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37FB5F72"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="7B8C0B18"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1760" w:hanging="440"/>
-[...62 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2062,454 +2104,412 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BC10C19"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3C2C2CE8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="31B65BF6"/>
+    <w:tmpl w:val="0FD84B10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43930EF1"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E130DF3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C0EA4412"/>
+    <w:tmpl w:val="6B46F602"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48925208"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F556574"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC225840"/>
+    <w:tmpl w:val="8E3283FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D074AAA"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44C31E50"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1C40103E"/>
+    <w:tmpl w:val="1408FEF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="502D0B63"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="467B1A20"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E6085C16"/>
+    <w:tmpl w:val="C1B0F7DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="534373FA"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46863D02"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E7A89E2C"/>
+    <w:tmpl w:val="4C7A7AFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55D05F35"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55C4180A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1DA6CAA4"/>
+    <w:tmpl w:val="8C5419F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56AF4DC1"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="564D10B6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CEF4020E"/>
+    <w:tmpl w:val="53AC7414"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5A3E431C"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58087631"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D9BC8708"/>
+    <w:tmpl w:val="4746B072"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61D97D40"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59501461"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="80B2A504"/>
+    <w:tmpl w:val="E7A4FAA2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66521688"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5A69455A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="23782114"/>
+    <w:tmpl w:val="14C89C74"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6B184124"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61AF3094"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D7B6EFDE"/>
+    <w:tmpl w:val="CF4422E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77FA7974"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="777E5F64"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="90B60EFC"/>
+    <w:tmpl w:val="733AF75E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...40 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="13"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="3">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="7">
     <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="8">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="11">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="15">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="12">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="20">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="24">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="21">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="30">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2585,77 +2585,77 @@
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
-    <w:rsid w:val="00863C6A"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
+    <w:rsid w:val="009E78F9"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
@@ -3743,61 +3743,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00863C6A"/>
+    <w:rsid w:val="009E78F9"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00863C6A"/>
+    <w:rsid w:val="009E78F9"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4083,60 +4083,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E7AF8B28-5F9D-4534-8A4C-3E9CB1A23080}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{221DF984-9825-4ACC-85B1-83EC23E3F8C0}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>200</Words>
   <Characters>1142</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1340</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>