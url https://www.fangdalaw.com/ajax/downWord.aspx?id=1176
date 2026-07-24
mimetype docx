--- v0 (2026-05-20)
+++ v1 (2026-07-24)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="3D0ED93A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+          <w:p w14:paraId="2C4F11E8" w14:textId="54E4B267" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00F054E8">
+            <w:r w:rsidRPr="00FC6722">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>陈婕</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="7DB06274" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+          <w:p w14:paraId="706EB16B" w14:textId="649CFFC5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00F054E8">
+            <w:r w:rsidRPr="00FC6722">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="72BDFAEB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+          <w:p w14:paraId="6199424A" w14:textId="760D070C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00F054E8">
+            <w:r w:rsidRPr="00FC6722">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1166 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="7D4FF018" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+          <w:p w14:paraId="4F910ACA" w14:textId="6CD4596F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00F054E8">
+            <w:r w:rsidRPr="00FC6722">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jie.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="2550085E" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F054E8" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="18E2265B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FC6722" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0A5DD538" wp14:editId="76EBEA3C">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36E62D87" wp14:editId="5EE2FC28">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="7EBACA1E" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00F054E8" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2977DDC1" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00FC6722" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00F054E8">
+            <w:r w:rsidRPr="00FC6722">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>陈婕律师在境内外首次公开发行、增发、重组、并购等方面拥有丰富经验。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="55D4DC18" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="59C80E53" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1379 +438,1379 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BC35162" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="2649D44D" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="141CE3DD" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="2DFBE8A4" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>境内融资业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BD884D3" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="6B60C9E3" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人律师，负责联翔股份上交所主板上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7041BABB" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="01224584" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人律师，负责华尔泰深交所主板上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01A7027F" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="226A2481" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人律师，负责晨光新材上交所上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E7D8209" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="0F18C93E" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人律师，负责三友医疗科创板上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C9818D3" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="257DC242" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人律师，负责海南矿业上交所主板上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="718034FE" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="3D0B584C" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人律师，负责环旭电子上交所主板上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BCB2387" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="26E747BF" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人律师，负责沪电股份深交所中小板上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="692A100E" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="284F988B" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人律师，负责</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 盟科医药科创板上市项目（发行中）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C479544" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="05E813A6" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人律师，负责环旭电子非公开发行股票项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="446FFA36" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="5B0DF294" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人律师，负责云南盐化非公开发行项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16544AD5" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="0D168870" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人律师，负责安井食品多次</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 发行可转债项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7EFFA639" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="57985903" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为券商律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ，负责海泰新光科创板上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70142187" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="14D493D4" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为券商律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ，负责心脉医疗科创板上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2AA48A7F" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="36FFCAE5" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为券商律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ，负责禾川科技科创板上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A6A5D9C" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="503FB4DD" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>境外融资业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17FC5725" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="00A86E25" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人律师，负责涂鸦智能美股上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F460A12" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="3B6E23E7" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人律师，负责君实生物新三板</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>+H上市及历次增发项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A0A70DB" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="6032BABC" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为券商律师，负责复宏汉霖香港主板上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="128D8902" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="1BD3A923" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人律师，负责复星医药香港主板上市及历次增发项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="687847E7" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="475110F7" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为券商律师，负责药明康德</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股及H股增发项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C8A4C3C" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="203697CC" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人律师，负责国药控股香港主板上市及历次增发项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C452346" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="37344E0E" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人律师，负责</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Gland自复星医药分拆及于印度上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C3A90F6" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="7704353A" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为券商律师，负责爱科百发香港主板上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59F080BF" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="5015398F" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>其他业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="509FFAE5" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="13EEDF98" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为心脉医疗、三友医疗、君实生物、安井食品、弘讯科技、海大集团、沪电股份、华贸物流、复星医药等多家上市企业或行业领先企业提供常年法律顾问服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C642DF6" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="3DC18179" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为中昌海运发行股份及支付现金购买博雅科技并募集配套资金项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B83FCAD" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="7A822982" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为华贸物流发行股份及支付现金购买中特物流并募集配套资金项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D269154" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="2158A811" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为安井食品收购宏业水产项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="608F809A" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="5D107E92" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为爱康国宾集团收购法国</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MSH保险公司及收购美国臻景诊所项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B5214AB" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="237807F7" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为蒙发利要约收购马来西亚上市公司奥佳华</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>100%股权项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="574C1D1E" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="52EE51D6" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为华贸物流现金收购德祥物流项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="686706C3" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="53859013" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为弘讯科技投资东莞智赢项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DB1EE60" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="01E9C942" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为三友医疗收购水木天蓬项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A369AB8" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="1A9CBABC" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为海大集团收购得宝项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08C23377" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="68878EDC" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为美国华平投资适达餐饮集团、孩子王母婴用品零售企业及红星美凯龙等项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0EEAB5F7" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="755EA1B8" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为临芯资本投资灿芯、芯长征、瞻芯电子等项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C4A084A" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="436E6DC3" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为君桐资本投资虹软科技、澜起科技、博通科技等项目、真金基金投资上讯信息等项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EBEE1C9" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="4D4AFCF5" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为平安信托投资西安瑞联等项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15C78E2D" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="5026C2E2" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为盟科药业引入华盖资本及君联资本提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="467CA6ED" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="79233A19" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某头部母婴电商企业</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A+轮及B轮融资、裕太微电子C轮融资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="626E96D3" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="0F432EEA" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为新华资本投资复宏汉霖等投资项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E62ADD" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="7D9E1354" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="067E8AD4" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="7DB7FFB3" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 法学学士，2005</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="321BCD20" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="3BA79FE7" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F4E4F91" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="25DDB140" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46994932" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="57C8CB72" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="749A0651" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="66B4508B" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CB3352D" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="5865F301" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BD291E3" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="355D92EE" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="275D3749" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="5FBF6DF2" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>陈律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2022年作为合伙人加入方达律师事务所，现为上海市律师协会证券业务研究委员会委员。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06F4B9C7" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="2692F25D" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F619006" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="5DB18F35" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0916B879" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="0A300808" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">参与编纂法律出版社出版的《证券法律业务律师实务》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="769D7D84" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="78B27FBB" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6563D81E" w14:textId="77777777" w:rsidR="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="154DE242" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">上海市律师协会证券业务研究委员会委员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="0056B253" w:rsidR="00A46A04" w:rsidRPr="00F054E8" w:rsidRDefault="00F054E8" w:rsidP="00F054E8">
+    <w:p w14:paraId="4F0A196B" w14:textId="287D959F" w:rsidR="00A46A04" w:rsidRPr="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00F054E8">
+      <w:r w:rsidRPr="00FC6722">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">民革陆家嘴二支部委员 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00F054E8" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00FC6722" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2016,386 +2016,533 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04027390"/>
+    <w:nsid w:val="044C1227"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7982DB9C"/>
+    <w:tmpl w:val="AF18BE3E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06981CF0"/>
+    <w:nsid w:val="0A202903"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="320680DE"/>
+    <w:tmpl w:val="E9C02140"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07090D43"/>
+    <w:nsid w:val="0BA26B8F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="02A00A32"/>
+    <w:tmpl w:val="0260898A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07F1576E"/>
+    <w:nsid w:val="0CEC702A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="623E44FC"/>
+    <w:tmpl w:val="BBBCCD20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="08862799"/>
+    <w:nsid w:val="0F81734D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B39263F0"/>
+    <w:tmpl w:val="40F218DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BAE45CE"/>
+    <w:nsid w:val="0F9C070D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0448EEC"/>
+    <w:tmpl w:val="6DD4DCFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C6A7A85"/>
+    <w:nsid w:val="13892EEE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="50264A9A"/>
+    <w:tmpl w:val="0B808298"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EE518C4"/>
+    <w:nsid w:val="15AF015A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3F017FE"/>
+    <w:tmpl w:val="45E020A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11383884"/>
+    <w:nsid w:val="168A6776"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C14E6F34"/>
+    <w:tmpl w:val="A524CC6E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1219027D"/>
+    <w:nsid w:val="1A4D410D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F7DEC25E"/>
+    <w:tmpl w:val="F27E6EEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13C75FFD"/>
+    <w:nsid w:val="1C4534F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3C700DAC"/>
+    <w:tmpl w:val="E7089AE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20621835"/>
+    <w:nsid w:val="1E140A3D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9F4A4594"/>
+    <w:tmpl w:val="C4F8DC1A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="281203DB"/>
+    <w:nsid w:val="207A0E0C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="70E6AE10"/>
+    <w:tmpl w:val="0A2C9B0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="287F4B81"/>
+    <w:nsid w:val="2253773C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E7344F56"/>
+    <w:tmpl w:val="932ECD98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29BE18BE"/>
+    <w:nsid w:val="257F432A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="679ADFE4"/>
+    <w:tmpl w:val="AE1E3B0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B424B92"/>
+    <w:nsid w:val="26095BAC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="13726E52"/>
+    <w:tmpl w:val="E9224348"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="271215D3"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="82403C54"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28B30411"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E9C02140"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29C5178C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B91AC77C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A5E0063"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="3540599C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2AF0708F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="8CFC0B3C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2B8C4E8C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="158292C8"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2DF266F4"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="49E2B032"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2464,987 +2611,840 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="319D1881"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="336439B9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="320680DE"/>
+    <w:tmpl w:val="0FAC9000"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36A22F3A"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3A9D61FD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7F346D9C"/>
+    <w:tmpl w:val="CCCA038A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A132A9A"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E9F089F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CDA84932"/>
+    <w:tmpl w:val="DD6AC94A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...116 lines deleted...]
-    <w:nsid w:val="3E091AC5"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40623FBF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC5ABF38"/>
+    <w:tmpl w:val="6764D92C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="42976686"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4E3633E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D32826DC"/>
+    <w:tmpl w:val="547C79F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="453E1217"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="520C5E26"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D75EB444"/>
+    <w:tmpl w:val="3740F65C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="456B6549"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="529A1E9D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BFEC69A8"/>
+    <w:tmpl w:val="D93430D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46C53B01"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55B302F3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4D4AA25C"/>
+    <w:tmpl w:val="7D00FDFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="481D50C9"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56012ED7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AA56162A"/>
+    <w:tmpl w:val="A4B893C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="498C3BB4"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="56A0044F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="63D6719C"/>
+    <w:tmpl w:val="3AFE7300"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AAE3B35"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BF22D2D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EAF433A4"/>
+    <w:tmpl w:val="4C3AD886"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D3F3044"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="628A0878"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9A4A9D6A"/>
+    <w:tmpl w:val="4C26ABAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D945ACD"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63033682"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CA84AE8C"/>
+    <w:tmpl w:val="4C9C5BC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E295005"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64D3382A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8CD0A50E"/>
+    <w:tmpl w:val="E4D8B416"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F1F252D"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="65DD0E6A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1DCA152E"/>
+    <w:tmpl w:val="C2640564"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54284E09"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="675B48EB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AC943760"/>
+    <w:tmpl w:val="A96C105C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="560F4C8E"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="67EA5344"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="57140C9C"/>
+    <w:tmpl w:val="9DEAC53A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56F5442D"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F3A5C54"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB2C34D4"/>
+    <w:tmpl w:val="574C6810"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="583F3A9C"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="703918BE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1DBAA908"/>
+    <w:tmpl w:val="D70460CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="592D6D56"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70DF6A8E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="60CE42BC"/>
+    <w:tmpl w:val="A660394A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B470800"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70EE1BD9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="101A20E6"/>
+    <w:tmpl w:val="9E1061B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C172FB3"/>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7A683D77"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7C926D94"/>
+    <w:tmpl w:val="23142780"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CE50169"/>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B6765A6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9216F28C"/>
+    <w:tmpl w:val="09927E6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61EE2755"/>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7B873F0C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CA7A4B1A"/>
+    <w:tmpl w:val="CE46105E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62F06FA9"/>
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7CE129FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E31AD7B4"/>
+    <w:tmpl w:val="3D6A6F06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-[...145 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="11">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="14">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="47"/>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="15"/>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="27">
     <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="9">
-[...50 lines deleted...]
-  <w:num w:numId="26">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="27">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="31">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="48">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="32">
-[...49 lines deleted...]
-  </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="50">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3582,60 +3582,60 @@
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
-    <w:rsid w:val="00F054E8"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
+    <w:rsid w:val="00FC6722"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -4678,61 +4678,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00F054E8"/>
+    <w:rsid w:val="00FC6722"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00F054E8"/>
+    <w:rsid w:val="00FC6722"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5018,51 +5018,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{35CB2AE2-77EF-4542-862E-C642705D41AE}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C2F9564A-0C4C-45BB-8CAD-5577961CBC54}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>203</Words>
   <Characters>1162</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1363</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>