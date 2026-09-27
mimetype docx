--- v1 (2026-07-24)
+++ v2 (2026-09-27)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="54E4B267" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+          <w:p w14:paraId="2C4F11E8" w14:textId="4FBDD4FE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00FC6722">
+            <w:r w:rsidRPr="00FB2C16">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>陈婕</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="649CFFC5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+          <w:p w14:paraId="706EB16B" w14:textId="40A102F1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00FC6722">
+            <w:r w:rsidRPr="00FB2C16">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="760D070C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+          <w:p w14:paraId="6199424A" w14:textId="7BFABC40" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00FC6722">
+            <w:r w:rsidRPr="00FB2C16">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1166 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="6CD4596F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+          <w:p w14:paraId="4F910ACA" w14:textId="5D14E83F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00FC6722">
+            <w:r w:rsidRPr="00FB2C16">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jie.chen@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="18E2265B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FC6722" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="233EC3BC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00FB2C16" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="36E62D87" wp14:editId="5EE2FC28">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="39E7D438" wp14:editId="47ADBE48">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="2977DDC1" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00FC6722" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="061EA29D" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00FB2C16" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00FC6722">
+            <w:r w:rsidRPr="00FB2C16">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>陈婕律师在境内外首次公开发行、增发、重组、并购等方面拥有丰富经验。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59C80E53" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="466E8D7F" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1379 +438,1379 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2649D44D" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="1EECA5A8" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2DFBE8A4" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="10A0FB7C" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>境内融资业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B60C9E3" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="24590E7D" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人律师，负责联翔股份上交所主板上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01224584" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="2CCF2FE4" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人律师，负责华尔泰深交所主板上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="226A2481" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="57BF479C" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人律师，负责晨光新材上交所上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F18C93E" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="79658545" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人律师，负责三友医疗科创板上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="257DC242" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="359B2975" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人律师，负责海南矿业上交所主板上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D0B584C" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="6BA0281A" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人律师，负责环旭电子上交所主板上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26E747BF" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="4F5436CE" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人律师，负责沪电股份深交所中小板上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="284F988B" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="338377E9" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人律师，负责</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 盟科医药科创板上市项目（发行中）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05E813A6" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="672ACACC" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人律师，负责环旭电子非公开发行股票项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5B0DF294" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="0C74787F" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人律师，负责云南盐化非公开发行项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D168870" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="31DF1FCB" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人律师，负责安井食品多次</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 发行可转债项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57985903" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="556F7769" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为券商律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ，负责海泰新光科创板上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14D493D4" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="50457516" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为券商律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ，负责心脉医疗科创板上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36FFCAE5" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="6C3BF59A" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为券商律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ，负责禾川科技科创板上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="503FB4DD" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="3B048C4C" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>境外融资业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00A86E25" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="6F36B762" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人律师，负责涂鸦智能美股上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B6E23E7" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="3EB4523C" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人律师，负责君实生物新三板</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>+H上市及历次增发项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6032BABC" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="3C36457D" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为券商律师，负责复宏汉霖香港主板上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BD3A923" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="232BA5AD" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人律师，负责复星医药香港主板上市及历次增发项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="475110F7" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="3CCB43AE" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为券商律师，负责药明康德</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A股及H股增发项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="203697CC" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="28BC89CB" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人律师，负责国药控股香港主板上市及历次增发项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37344E0E" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="07545B40" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为发行人律师，负责</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Gland自复星医药分拆及于印度上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7704353A" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="2B0F1438" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>作为券商律师，负责爱科百发香港主板上市项目</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5015398F" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="393B4026" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>其他业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13EEDF98" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="6FE99325" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为心脉医疗、三友医疗、君实生物、安井食品、弘讯科技、海大集团、沪电股份、华贸物流、复星医药等多家上市企业或行业领先企业提供常年法律顾问服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DC18179" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="5BA52683" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为中昌海运发行股份及支付现金购买博雅科技并募集配套资金项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A822982" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="04F3A7D6" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为华贸物流发行股份及支付现金购买中特物流并募集配套资金项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2158A811" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="2B4CA752" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为安井食品收购宏业水产项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D107E92" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="6F3D2AC1" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为爱康国宾集团收购法国</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>MSH保险公司及收购美国臻景诊所项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="237807F7" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="3EBD18A2" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为蒙发利要约收购马来西亚上市公司奥佳华</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>100%股权项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52EE51D6" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="19509D07" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为华贸物流现金收购德祥物流项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53859013" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="5017C324" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为弘讯科技投资东莞智赢项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01E9C942" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="7F963449" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为三友医疗收购水木天蓬项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A9CBABC" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="724C3C9D" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为海大集团收购得宝项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68878EDC" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="35A39105" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为美国华平投资适达餐饮集团、孩子王母婴用品零售企业及红星美凯龙等项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="755EA1B8" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="05B8A684" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为临芯资本投资灿芯、芯长征、瞻芯电子等项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="436E6DC3" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="256EC285" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为君桐资本投资虹软科技、澜起科技、博通科技等项目、真金基金投资上讯信息等项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D4AFCF5" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="4240F08F" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为平安信托投资西安瑞联等项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5026C2E2" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="6F4AAEE5" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为盟科药业引入华盖资本及君联资本提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79233A19" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="33F2CB51" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某头部母婴电商企业</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A+轮及B轮融资、裕太微电子C轮融资提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F432EEA" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="2F5F01CD" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为新华资本投资复宏汉霖等投资项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7D9E1354" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="43822B7F" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DB7FFB3" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="2161DA34" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 法学学士，2005</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BA79FE7" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="46D36106" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25DDB140" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="05DC2BDC" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57C8CB72" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="5F5D4BFC" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66B4508B" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="38DFFDEA" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5865F301" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="57BFBD8B" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="355D92EE" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="2D643828" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FBF6DF2" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="126908B5" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>陈律师</w:t>
       </w:r>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 2022年作为合伙人加入方达律师事务所，现为上海市律师协会证券业务研究委员会委员。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2692F25D" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="724ED3D1" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他信息</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5DB18F35" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="42DD80A5" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>出版物</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A300808" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="06BE9747" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">参与编纂法律出版社出版的《证券法律业务律师实务》 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78B27FBB" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="0B5E11EF" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>其他履职</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="154DE242" w14:textId="77777777" w:rsidR="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="16D2FB3C" w14:textId="77777777" w:rsidR="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">上海市律师协会证券业务研究委员会委员 </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="287D959F" w:rsidR="00A46A04" w:rsidRPr="00FC6722" w:rsidRDefault="00FC6722" w:rsidP="00FC6722">
+    <w:p w14:paraId="4F0A196B" w14:textId="1FB01E08" w:rsidR="00A46A04" w:rsidRPr="00FB2C16" w:rsidRDefault="00FB2C16" w:rsidP="00FB2C16">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00FC6722">
+      <w:r w:rsidRPr="00FB2C16">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve">民革陆家嘴二支部委员 </w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00FC6722" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00FB2C16" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2016,1435 +2016,1435 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="044C1227"/>
+    <w:nsid w:val="063D0DC0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AF18BE3E"/>
+    <w:tmpl w:val="8020CABE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A202903"/>
+    <w:nsid w:val="09746126"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E9C02140"/>
+    <w:tmpl w:val="73BC6968"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BA26B8F"/>
+    <w:nsid w:val="0A0F1E4B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0260898A"/>
+    <w:tmpl w:val="C0561E7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0CEC702A"/>
+    <w:nsid w:val="0ED52CCE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BBBCCD20"/>
+    <w:tmpl w:val="7E38A054"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F81734D"/>
+    <w:nsid w:val="10676256"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="40F218DC"/>
+    <w:tmpl w:val="298EB968"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0F9C070D"/>
+    <w:nsid w:val="11BF0FA2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6DD4DCFC"/>
+    <w:tmpl w:val="5D7845FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13892EEE"/>
+    <w:nsid w:val="134C779E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0B808298"/>
+    <w:tmpl w:val="4E8CBBF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15AF015A"/>
+    <w:nsid w:val="195B7FBF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="45E020A2"/>
+    <w:tmpl w:val="73446880"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="168A6776"/>
+    <w:nsid w:val="1A2B1B56"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A524CC6E"/>
+    <w:tmpl w:val="16E23D14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A4D410D"/>
+    <w:nsid w:val="1D4E0160"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F27E6EEA"/>
+    <w:tmpl w:val="6AD6F614"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C4534F3"/>
+    <w:nsid w:val="242E316C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E7089AE6"/>
+    <w:tmpl w:val="BB86ABE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E140A3D"/>
+    <w:nsid w:val="26F675E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C4F8DC1A"/>
+    <w:tmpl w:val="12A47E48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="207A0E0C"/>
+    <w:nsid w:val="27F8038B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0A2C9B0C"/>
+    <w:tmpl w:val="F0904DD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2253773C"/>
+    <w:nsid w:val="2A745DDD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="932ECD98"/>
+    <w:tmpl w:val="23C0E63E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="257F432A"/>
+    <w:nsid w:val="2A884CDB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AE1E3B0A"/>
+    <w:tmpl w:val="7E7605CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="26095BAC"/>
+    <w:nsid w:val="2D056100"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E9224348"/>
+    <w:tmpl w:val="BF4E89C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="271215D3"/>
+    <w:nsid w:val="2D6547FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="82403C54"/>
+    <w:tmpl w:val="0AA01F54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28B30411"/>
+    <w:nsid w:val="2ED01FDB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E9C02140"/>
+    <w:tmpl w:val="5D26F62C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29C5178C"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32D3740F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B91AC77C"/>
+    <w:tmpl w:val="4D7CF400"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A5E0063"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="356C1EEF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3540599C"/>
+    <w:tmpl w:val="03644CE8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2AF0708F"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3BA86B62"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8CFC0B3C"/>
+    <w:tmpl w:val="53685672"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2B8C4E8C"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CB3623C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="158292C8"/>
+    <w:tmpl w:val="3C3A0014"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DF266F4"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E3660C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="49E2B032"/>
+    <w:tmpl w:val="48788EAA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-[...113 lines deleted...]
-    <w:nsid w:val="336439B9"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43171287"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0FAC9000"/>
+    <w:tmpl w:val="FD6E1F14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A9D61FD"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="476D539D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CCCA038A"/>
+    <w:tmpl w:val="D780E000"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E9F089F"/>
+    <w:nsid w:val="491457B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DD6AC94A"/>
+    <w:tmpl w:val="EA902986"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40623FBF"/>
+    <w:nsid w:val="49574262"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6764D92C"/>
+    <w:tmpl w:val="6CA0CD30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4E3633E6"/>
+    <w:nsid w:val="4A8F056D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="547C79F2"/>
+    <w:tmpl w:val="FEA230DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="520C5E26"/>
+    <w:nsid w:val="4C2B5994"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3740F65C"/>
+    <w:tmpl w:val="5F966B90"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="529A1E9D"/>
+    <w:nsid w:val="4CB0415D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D93430D2"/>
+    <w:tmpl w:val="42066036"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55B302F3"/>
+    <w:nsid w:val="4DEF7E1C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D00FDFC"/>
+    <w:tmpl w:val="C5CEFB32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56012ED7"/>
+    <w:nsid w:val="53BC19A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A4B893C0"/>
+    <w:tmpl w:val="BE96F906"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56A0044F"/>
+    <w:nsid w:val="577F5F43"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3AFE7300"/>
+    <w:tmpl w:val="4D041FAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BF22D2D"/>
+    <w:nsid w:val="57870B55"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4C3AD886"/>
+    <w:tmpl w:val="0F5471B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="628A0878"/>
+    <w:nsid w:val="57ED6F8F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4C26ABAC"/>
+    <w:tmpl w:val="DD0A41EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="63033682"/>
+    <w:nsid w:val="596D7DF2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4C9C5BC6"/>
+    <w:tmpl w:val="E08045B8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="64D3382A"/>
+    <w:nsid w:val="5BA041D3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E4D8B416"/>
+    <w:tmpl w:val="74D81628"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65DD0E6A"/>
+    <w:nsid w:val="5E2B73DA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C2640564"/>
+    <w:tmpl w:val="1BD66676"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="675B48EB"/>
+    <w:nsid w:val="685D7FED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A96C105C"/>
+    <w:tmpl w:val="CC0A4868"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67EA5344"/>
+    <w:nsid w:val="686D77CA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9DEAC53A"/>
+    <w:tmpl w:val="E00A649A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F3A5C54"/>
+    <w:nsid w:val="69B10479"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="574C6810"/>
+    <w:tmpl w:val="84F89ABE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="703918BE"/>
+    <w:nsid w:val="69E82FF3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D70460CA"/>
+    <w:tmpl w:val="8324A326"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70DF6A8E"/>
+    <w:nsid w:val="6A993FA3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A660394A"/>
+    <w:tmpl w:val="24C6494E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70EE1BD9"/>
+    <w:nsid w:val="6E6F739E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9E1061B0"/>
+    <w:tmpl w:val="F9D4F8B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A683D77"/>
+    <w:nsid w:val="75616227"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="23142780"/>
+    <w:tmpl w:val="57DAD742"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B6765A6"/>
+    <w:nsid w:val="75D00FD7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="09927E6A"/>
+    <w:tmpl w:val="84F89ABE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B873F0C"/>
+    <w:nsid w:val="76FB5345"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CE46105E"/>
+    <w:tmpl w:val="10F88076"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CE129FF"/>
+    <w:nsid w:val="7A2D7328"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D6A6F06"/>
+    <w:tmpl w:val="F91C316A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="28"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="17">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="37">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="18">
-[...58 lines deleted...]
-  </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="39">
-    <w:abstractNumId w:val="25"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="40">
     <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="41">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="42">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="43">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="46">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="44">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="47">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="47"/>
   </w:num>
   <w:num w:numId="50">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3590,52 +3590,52 @@
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
+    <w:rsid w:val="00FB2C16"/>
     <w:rsid w:val="00FB5CEE"/>
-    <w:rsid w:val="00FC6722"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
@@ -4678,61 +4678,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00FC6722"/>
+    <w:rsid w:val="00FB2C16"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00FC6722"/>
+    <w:rsid w:val="00FB2C16"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -5018,51 +5018,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C2F9564A-0C4C-45BB-8CAD-5577961CBC54}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{F0368C24-4C47-4833-BB26-A721192E1BF1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>203</Words>
   <Characters>1162</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1363</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>