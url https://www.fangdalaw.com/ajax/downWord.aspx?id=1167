--- v0 (2026-06-20)
+++ v1 (2026-08-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="37ABDD93" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00616C29" w:rsidP="00616C29">
+          <w:p w14:paraId="2C4F11E8" w14:textId="3BB1EE44" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00616C29">
+            <w:r w:rsidRPr="00E23AD2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>蔡佳宏</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="57602765" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00616C29" w:rsidP="00616C29">
+          <w:p w14:paraId="706EB16B" w14:textId="340E6A4A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00616C29">
+            <w:r w:rsidRPr="00E23AD2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="1ED4231D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00616C29" w:rsidP="00616C29">
+          <w:p w14:paraId="6199424A" w14:textId="28106C94" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00616C29">
+            <w:r w:rsidRPr="00E23AD2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1074 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="4B53C5B5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00616C29" w:rsidP="00616C29">
+          <w:p w14:paraId="4F910ACA" w14:textId="19223F7C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00616C29">
+            <w:r w:rsidRPr="00E23AD2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jiahong.cai@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="155EA9F6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00616C29" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="60056A79" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E23AD2" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6BAB026E" wp14:editId="11B0B6BD">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4AD297F2" wp14:editId="36AD7136">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="67D4971B" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00616C29" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="51EA4A18" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00E23AD2" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00616C29">
+            <w:r w:rsidRPr="00E23AD2">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>蔡佳宏律师专长为公司并购、外商投资、数据合规和一般公司法务。尤其在中日之间的投资案件、数据合规及日资公司法务等方面拥有丰富经验。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36334AC8" w14:textId="77777777" w:rsidR="00616C29" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="5865314D" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,884 +438,884 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66D17755" w14:textId="77777777" w:rsidR="00616C29" w:rsidRDefault="00616C29" w:rsidP="00616C29">
+    <w:p w14:paraId="5081DEA7" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00616C29">
+      <w:r w:rsidRPr="00E23AD2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65CB19F1" w14:textId="77777777" w:rsidR="00616C29" w:rsidRDefault="00616C29" w:rsidP="00616C29">
+    <w:p w14:paraId="3C21D629" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00616C29">
+      <w:r w:rsidRPr="00E23AD2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司并购、外商投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48DB50D6" w14:textId="77777777" w:rsidR="00616C29" w:rsidRDefault="00616C29" w:rsidP="00616C29">
+    <w:p w14:paraId="310E3024" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00616C29">
+      <w:r w:rsidRPr="00E23AD2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名金属制品厂商为其出售在国内的合资公司股权提供法律服务，该项目涉及上市公司重大资产重组、经营者集中申报、国有产权交易等流程</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63690BFD" w14:textId="77777777" w:rsidR="00616C29" w:rsidRDefault="00616C29" w:rsidP="00616C29">
+    <w:p w14:paraId="7749398F" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00616C29">
+      <w:r w:rsidRPr="00E23AD2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某食品商社为其收购一家食品生产企业提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E038510" w14:textId="77777777" w:rsidR="00616C29" w:rsidRDefault="00616C29" w:rsidP="00616C29">
+    <w:p w14:paraId="4480BDDB" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00616C29">
+      <w:r w:rsidRPr="00E23AD2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表海立股份为其收购马瑞利全球汽车空调相关资产和业务的项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="307FEC53" w14:textId="77777777" w:rsidR="00616C29" w:rsidRDefault="00616C29" w:rsidP="00616C29">
+    <w:p w14:paraId="0D1876BD" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00616C29">
+      <w:r w:rsidRPr="00E23AD2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名电商平台投资日本某男士护肤品牌提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1250C6DB" w14:textId="77777777" w:rsidR="00616C29" w:rsidRDefault="00616C29" w:rsidP="00616C29">
+    <w:p w14:paraId="6199AAD5" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00616C29">
+      <w:r w:rsidRPr="00E23AD2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名制造企业为其出售一家汽车零部件合资公司的股权提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="29149BA0" w14:textId="77777777" w:rsidR="00616C29" w:rsidRDefault="00616C29" w:rsidP="00616C29">
+    <w:p w14:paraId="5513E014" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00616C29">
+      <w:r w:rsidRPr="00E23AD2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某综合商社为其投资一家咖啡豆烘焙商的项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E772DCF" w14:textId="77777777" w:rsidR="00616C29" w:rsidRDefault="00616C29" w:rsidP="00616C29">
+    <w:p w14:paraId="44B87896" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00616C29">
+      <w:r w:rsidRPr="00E23AD2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某综合商社为其投资一家</w:t>
       </w:r>
-      <w:r w:rsidRPr="00616C29">
+      <w:r w:rsidRPr="00E23AD2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AI技术研发企业的项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24AE1FDB" w14:textId="77777777" w:rsidR="00616C29" w:rsidRDefault="00616C29" w:rsidP="00616C29">
+    <w:p w14:paraId="2F4F9313" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00616C29">
+      <w:r w:rsidRPr="00E23AD2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某综合商社为其在国内的合资公司与其合资方的吸收合并项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E5570FC" w14:textId="77777777" w:rsidR="00616C29" w:rsidRDefault="00616C29" w:rsidP="00616C29">
+    <w:p w14:paraId="1A25D636" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00616C29">
+      <w:r w:rsidRPr="00E23AD2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某综合商社为其投资一家新能源汽车电池梯次利用企业的项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27077E3E" w14:textId="77777777" w:rsidR="00616C29" w:rsidRDefault="00616C29" w:rsidP="00616C29">
+    <w:p w14:paraId="3044B1F7" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00616C29">
+      <w:r w:rsidRPr="00E23AD2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>数据合规</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A76BAC3" w14:textId="77777777" w:rsidR="00616C29" w:rsidRDefault="00616C29" w:rsidP="00616C29">
+    <w:p w14:paraId="2E59966E" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00616C29">
+      <w:r w:rsidRPr="00E23AD2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为日本某知名汽车研发企业提供数据合规的法律服务，涉及自动驾驶路测数据收集方案、数据出境合规方案、内部数据合规制度构建、数据共享和研发合作等事项</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EAB5FD0" w14:textId="77777777" w:rsidR="00616C29" w:rsidRDefault="00616C29" w:rsidP="00616C29">
+    <w:p w14:paraId="085C9B18" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00616C29">
+      <w:r w:rsidRPr="00E23AD2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为日本某知名汽车厂商提供车联网服务的数据合规法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FD22A97" w14:textId="77777777" w:rsidR="00616C29" w:rsidRDefault="00616C29" w:rsidP="00616C29">
+    <w:p w14:paraId="21EC783A" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00616C29">
+      <w:r w:rsidRPr="00E23AD2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为日本某知名生活方式品牌提供数据核查、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00616C29">
+      <w:r w:rsidRPr="00E23AD2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>APP个人信息处理合规分析、隐私政策审阅等法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="333BD7D9" w14:textId="77777777" w:rsidR="00616C29" w:rsidRDefault="00616C29" w:rsidP="00616C29">
+    <w:p w14:paraId="601F9521" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00616C29">
+      <w:r w:rsidRPr="00E23AD2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为日本某知名汽车零部件厂商提供自动驾驶路测数据收集、个人信息和重要数据保护的法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6573A8D6" w14:textId="77777777" w:rsidR="00616C29" w:rsidRDefault="00616C29" w:rsidP="00616C29">
+    <w:p w14:paraId="794F1B4C" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00616C29">
+      <w:r w:rsidRPr="00E23AD2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国内某知名即时通讯软件在日本上线的项目提供数据合规方面的法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4423D534" w14:textId="77777777" w:rsidR="00616C29" w:rsidRDefault="00616C29" w:rsidP="00616C29">
+    <w:p w14:paraId="6842AE1E" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00616C29">
+      <w:r w:rsidRPr="00E23AD2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为日本某知名家居零售企业提供数据核查的法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C140222" w14:textId="77777777" w:rsidR="00616C29" w:rsidRDefault="00616C29" w:rsidP="00616C29">
+    <w:p w14:paraId="6528D54E" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00616C29">
+      <w:r w:rsidRPr="00E23AD2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为日本某综合商社的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00616C29">
+      <w:r w:rsidRPr="00E23AD2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IoT、智慧农业等项目提供数据合规方面的法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B9CB1AE" w14:textId="77777777" w:rsidR="00616C29" w:rsidRDefault="00616C29" w:rsidP="00616C29">
+    <w:p w14:paraId="71A743E0" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00616C29">
+      <w:r w:rsidRPr="00E23AD2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为日本某知名制造企业的物流解决方案项目提供数据合规方面的法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77061006" w14:textId="77777777" w:rsidR="00616C29" w:rsidRDefault="00616C29" w:rsidP="00616C29">
+    <w:p w14:paraId="435DCB2E" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00616C29">
+      <w:r w:rsidRPr="00E23AD2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家日资企业提供员工个人信息保护、内部个人信息保护规则制定、数据出境、网络安全等级保护相关的法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B04F768" w14:textId="77777777" w:rsidR="00616C29" w:rsidRDefault="00616C29" w:rsidP="00616C29">
+    <w:p w14:paraId="70733037" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00616C29">
+      <w:r w:rsidRPr="00E23AD2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>其他</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="205CF32E" w14:textId="77777777" w:rsidR="00616C29" w:rsidRDefault="00616C29" w:rsidP="00616C29">
+    <w:p w14:paraId="621AC989" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00616C29">
+      <w:r w:rsidRPr="00E23AD2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家领先的日本化工企业处理其与中国合资方之间的竞业限制和公司治理争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C099C87" w14:textId="77777777" w:rsidR="00616C29" w:rsidRDefault="00616C29" w:rsidP="00616C29">
+    <w:p w14:paraId="5354DF59" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00616C29">
+      <w:r w:rsidRPr="00E23AD2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家领先的日本药企在中国的药品临床试验项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51C28085" w14:textId="77777777" w:rsidR="00616C29" w:rsidRDefault="00616C29" w:rsidP="00616C29">
+    <w:p w14:paraId="50580295" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00616C29">
+      <w:r w:rsidRPr="00E23AD2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家日本知名食品厂商处理派驻员工的个人所得税缴纳争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CB55BD2" w14:textId="77777777" w:rsidR="00616C29" w:rsidRDefault="00616C29" w:rsidP="00616C29">
+    <w:p w14:paraId="284A89AD" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00616C29">
+      <w:r w:rsidRPr="00E23AD2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某综合商社退出多家国内的汽车</w:t>
       </w:r>
-      <w:r w:rsidRPr="00616C29">
+      <w:r w:rsidRPr="00E23AD2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4S店</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A6C1221" w14:textId="77777777" w:rsidR="00616C29" w:rsidRDefault="00616C29" w:rsidP="00616C29">
+    <w:p w14:paraId="1C5344E2" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00616C29">
+      <w:r w:rsidRPr="00E23AD2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CCBE8B6" w14:textId="77777777" w:rsidR="00616C29" w:rsidRDefault="00616C29" w:rsidP="00616C29">
+    <w:p w14:paraId="36C32385" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00616C29">
+      <w:r w:rsidRPr="00E23AD2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>南京大学法学院，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00616C29">
+      <w:r w:rsidRPr="00E23AD2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2013</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1F8EB9FF" w14:textId="77777777" w:rsidR="00616C29" w:rsidRDefault="00616C29" w:rsidP="00616C29">
+    <w:p w14:paraId="1498C1A5" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00616C29">
+      <w:r w:rsidRPr="00E23AD2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>京都大学法学研究科</w:t>
       </w:r>
-      <w:r w:rsidRPr="00616C29">
+      <w:r w:rsidRPr="00E23AD2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ，法学硕士，2016</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D2C2011" w14:textId="77777777" w:rsidR="00616C29" w:rsidRDefault="00616C29" w:rsidP="00616C29">
+    <w:p w14:paraId="5C9722A2" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00616C29">
+      <w:r w:rsidRPr="00E23AD2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B227366" w14:textId="77777777" w:rsidR="00616C29" w:rsidRDefault="00616C29" w:rsidP="00616C29">
+    <w:p w14:paraId="0F744D0C" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00616C29">
+      <w:r w:rsidRPr="00E23AD2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DF86DC7" w14:textId="77777777" w:rsidR="00616C29" w:rsidRDefault="00616C29" w:rsidP="00616C29">
+    <w:p w14:paraId="0D36C936" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00616C29">
+      <w:r w:rsidRPr="00E23AD2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BC2399B" w14:textId="77777777" w:rsidR="00616C29" w:rsidRDefault="00616C29" w:rsidP="00616C29">
+    <w:p w14:paraId="359BC7EC" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00616C29">
+      <w:r w:rsidRPr="00E23AD2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3943906D" w14:textId="77777777" w:rsidR="00616C29" w:rsidRDefault="00616C29" w:rsidP="00616C29">
+    <w:p w14:paraId="4A171601" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00616C29">
+      <w:r w:rsidRPr="00E23AD2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>日文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7CE92D3E" w14:textId="77777777" w:rsidR="00616C29" w:rsidRDefault="00616C29" w:rsidP="00616C29">
+    <w:p w14:paraId="5E58F77A" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00616C29">
+      <w:r w:rsidRPr="00E23AD2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DEE8543" w14:textId="77777777" w:rsidR="00616C29" w:rsidRDefault="00616C29" w:rsidP="00616C29">
+    <w:p w14:paraId="73F366BA" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00616C29">
+      <w:r w:rsidRPr="00E23AD2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="7C9FACDA" w:rsidR="00A46A04" w:rsidRPr="00616C29" w:rsidRDefault="00616C29" w:rsidP="00616C29">
+    <w:p w14:paraId="4F0A196B" w14:textId="5DBAD6F4" w:rsidR="00A46A04" w:rsidRPr="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00616C29">
+      <w:r w:rsidRPr="00E23AD2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>蔡佳宏律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00616C29">
+      <w:r w:rsidRPr="00E23AD2">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2016年加入方达律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00616C29" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00E23AD2" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1521,239 +1521,302 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01096B18"/>
+    <w:nsid w:val="00600C6A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB3EE4EA"/>
+    <w:tmpl w:val="C7A80822"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0363201D"/>
+    <w:nsid w:val="038E11D6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D0ECEBC"/>
+    <w:tmpl w:val="9D66E6D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10523D3A"/>
+    <w:nsid w:val="09B35866"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22BCCDB2"/>
+    <w:tmpl w:val="3620C5EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="16FA25F4"/>
+    <w:nsid w:val="0FFA2853"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B04DCB2"/>
+    <w:tmpl w:val="23062258"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18866FCA"/>
+    <w:nsid w:val="128C3B19"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C2C4B7C"/>
+    <w:tmpl w:val="C284D128"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="194C24D8"/>
+    <w:nsid w:val="14511234"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="14AA2346"/>
+    <w:tmpl w:val="14E26362"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BC7495A"/>
+    <w:nsid w:val="1DCC42C6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3F5C0ADC"/>
+    <w:tmpl w:val="7C9E42DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C3B272A"/>
+    <w:nsid w:val="1E9F7758"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2318D4C4"/>
+    <w:tmpl w:val="BFFE0380"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CFE5580"/>
+    <w:nsid w:val="24C722E4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5DA041C6"/>
+    <w:tmpl w:val="5EB6014C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28C96AA2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="5D68F0F0"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29DF1A8B"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C7A80822"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A2A398C"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="F8940960"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -1822,93 +1885,114 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35CD3D29"/>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="36690CD9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="72C6B706"/>
+    <w:tmpl w:val="BC34AA7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36214D8B"/>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37197D94"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A2FE530E"/>
+    <w:tmpl w:val="5C746B4E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="38DF7AE9"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A8E4C562"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -1980,544 +2064,460 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CE00C01"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FEE429B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6188F418"/>
+    <w:tmpl w:val="189C7FC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40AC3B01"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="431D600B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0854E022"/>
+    <w:tmpl w:val="A5E00A06"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="466961DA"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="480E751B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A066F4EE"/>
+    <w:tmpl w:val="2B14FCA0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="472A50B2"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="53151188"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="296C9B8A"/>
+    <w:tmpl w:val="DF7E6448"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BBD4D23"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B8010EA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="01206B0A"/>
+    <w:tmpl w:val="1E8E9944"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F953EAE"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5BF8746E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="296C9B8A"/>
+    <w:tmpl w:val="670CC894"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5035350B"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D111FB8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FBE62A78"/>
+    <w:tmpl w:val="74287E8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50BE3DC3"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FFF129F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B1FE0996"/>
+    <w:tmpl w:val="80BC3738"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54B97A96"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="623E4353"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B26ECFE2"/>
+    <w:tmpl w:val="E1F885CC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57BD25EC"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C316821"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B2DADF24"/>
+    <w:tmpl w:val="C5CA8934"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5EF40839"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C8F6873"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B7F85B70"/>
+    <w:tmpl w:val="3D5C7044"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61164493"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6F347452"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="835A95F0"/>
+    <w:tmpl w:val="A358E672"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="642B1508"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75C975C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D7DA42D2"/>
+    <w:tmpl w:val="35CA17DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6822296F"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77D739B9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB669C1C"/>
+    <w:tmpl w:val="1A76764A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BFB42A5"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="7F023FE5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="68D412A2"/>
+    <w:tmpl w:val="BFD2582A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-[...82 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="9"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="5">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="1"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="19"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="12">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="15">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="13">
-[...7 lines deleted...]
-  </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="30"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="20">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="30">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="22">
-[...25 lines deleted...]
-  </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="18"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2572,51 +2572,50 @@
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
-    <w:rsid w:val="00616C29"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
@@ -2650,50 +2649,51 @@
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
+    <w:rsid w:val="00E23AD2"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -3751,61 +3751,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00616C29"/>
+    <w:rsid w:val="00E23AD2"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00616C29"/>
+    <w:rsid w:val="00E23AD2"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4091,51 +4091,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{BE10AB5C-A8C0-43F0-B292-D0E15E722452}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D412AFD6-7F0F-4932-B4D8-5189702BDBDC}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>161</Words>
   <Characters>923</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1082</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>