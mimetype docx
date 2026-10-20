--- v1 (2026-08-20)
+++ v2 (2026-10-20)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="3BB1EE44" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
+          <w:p w14:paraId="2C4F11E8" w14:textId="0ABFE9E4" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E03267" w:rsidP="00E03267">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00E23AD2">
+            <w:r w:rsidRPr="00E03267">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>蔡佳宏</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="340E6A4A" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
+          <w:p w14:paraId="706EB16B" w14:textId="7F7C8E51" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E03267" w:rsidP="00E03267">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00E23AD2">
+            <w:r w:rsidRPr="00E03267">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="28106C94" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
+          <w:p w14:paraId="6199424A" w14:textId="686CA5FF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E03267" w:rsidP="00E03267">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00E23AD2">
+            <w:r w:rsidRPr="00E03267">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 2208 1074 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="19223F7C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
+          <w:p w14:paraId="4F910ACA" w14:textId="2B29091F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E03267" w:rsidP="00E03267">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00E23AD2">
+            <w:r w:rsidRPr="00E03267">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>jiahong.cai@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="60056A79" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E23AD2" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="771787A9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00E03267" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4AD297F2" wp14:editId="36AD7136">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5CBC6916" wp14:editId="50C352EB">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="51EA4A18" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00E23AD2" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="604FA9CD" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00E03267" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00E23AD2">
+            <w:r w:rsidRPr="00E03267">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>蔡佳宏律师专长为公司并购、外商投资、数据合规和一般公司法务。尤其在中日之间的投资案件、数据合规及日资公司法务等方面拥有丰富经验。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5865314D" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="6BBC7858" w14:textId="77777777" w:rsidR="00E03267" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,884 +438,884 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5081DEA7" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
+    <w:p w14:paraId="3FC315B0" w14:textId="77777777" w:rsidR="00E03267" w:rsidRDefault="00E03267" w:rsidP="00E03267">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E23AD2">
+      <w:r w:rsidRPr="00E03267">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C21D629" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
+    <w:p w14:paraId="005EC51F" w14:textId="77777777" w:rsidR="00E03267" w:rsidRDefault="00E03267" w:rsidP="00E03267">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E23AD2">
+      <w:r w:rsidRPr="00E03267">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>公司并购、外商投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="310E3024" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
+    <w:p w14:paraId="163ED57B" w14:textId="77777777" w:rsidR="00E03267" w:rsidRDefault="00E03267" w:rsidP="00E03267">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E23AD2">
+      <w:r w:rsidRPr="00E03267">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名金属制品厂商为其出售在国内的合资公司股权提供法律服务，该项目涉及上市公司重大资产重组、经营者集中申报、国有产权交易等流程</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7749398F" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
+    <w:p w14:paraId="711A29B8" w14:textId="77777777" w:rsidR="00E03267" w:rsidRDefault="00E03267" w:rsidP="00E03267">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E23AD2">
+      <w:r w:rsidRPr="00E03267">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某食品商社为其收购一家食品生产企业提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4480BDDB" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
+    <w:p w14:paraId="58461B44" w14:textId="77777777" w:rsidR="00E03267" w:rsidRDefault="00E03267" w:rsidP="00E03267">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E23AD2">
+      <w:r w:rsidRPr="00E03267">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表海立股份为其收购马瑞利全球汽车空调相关资产和业务的项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D1876BD" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
+    <w:p w14:paraId="6380C90B" w14:textId="77777777" w:rsidR="00E03267" w:rsidRDefault="00E03267" w:rsidP="00E03267">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E23AD2">
+      <w:r w:rsidRPr="00E03267">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名电商平台投资日本某男士护肤品牌提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6199AAD5" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
+    <w:p w14:paraId="0BFA5899" w14:textId="77777777" w:rsidR="00E03267" w:rsidRDefault="00E03267" w:rsidP="00E03267">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E23AD2">
+      <w:r w:rsidRPr="00E03267">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某知名制造企业为其出售一家汽车零部件合资公司的股权提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5513E014" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
+    <w:p w14:paraId="4A373182" w14:textId="77777777" w:rsidR="00E03267" w:rsidRDefault="00E03267" w:rsidP="00E03267">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E23AD2">
+      <w:r w:rsidRPr="00E03267">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某综合商社为其投资一家咖啡豆烘焙商的项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44B87896" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
+    <w:p w14:paraId="72ECB5F2" w14:textId="77777777" w:rsidR="00E03267" w:rsidRDefault="00E03267" w:rsidP="00E03267">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E23AD2">
+      <w:r w:rsidRPr="00E03267">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某综合商社为其投资一家</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E23AD2">
+      <w:r w:rsidRPr="00E03267">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>AI技术研发企业的项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F4F9313" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
+    <w:p w14:paraId="7A6988F7" w14:textId="77777777" w:rsidR="00E03267" w:rsidRDefault="00E03267" w:rsidP="00E03267">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E23AD2">
+      <w:r w:rsidRPr="00E03267">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某综合商社为其在国内的合资公司与其合资方的吸收合并项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A25D636" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
+    <w:p w14:paraId="647D3A3F" w14:textId="77777777" w:rsidR="00E03267" w:rsidRDefault="00E03267" w:rsidP="00E03267">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E23AD2">
+      <w:r w:rsidRPr="00E03267">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本某综合商社为其投资一家新能源汽车电池梯次利用企业的项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3044B1F7" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
+    <w:p w14:paraId="502E558A" w14:textId="77777777" w:rsidR="00E03267" w:rsidRDefault="00E03267" w:rsidP="00E03267">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E23AD2">
+      <w:r w:rsidRPr="00E03267">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>数据合规</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E59966E" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
+    <w:p w14:paraId="3509813A" w14:textId="77777777" w:rsidR="00E03267" w:rsidRDefault="00E03267" w:rsidP="00E03267">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E23AD2">
+      <w:r w:rsidRPr="00E03267">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为日本某知名汽车研发企业提供数据合规的法律服务，涉及自动驾驶路测数据收集方案、数据出境合规方案、内部数据合规制度构建、数据共享和研发合作等事项</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="085C9B18" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
+    <w:p w14:paraId="49385F1C" w14:textId="77777777" w:rsidR="00E03267" w:rsidRDefault="00E03267" w:rsidP="00E03267">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E23AD2">
+      <w:r w:rsidRPr="00E03267">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为日本某知名汽车厂商提供车联网服务的数据合规法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21EC783A" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
+    <w:p w14:paraId="32B14ED9" w14:textId="77777777" w:rsidR="00E03267" w:rsidRDefault="00E03267" w:rsidP="00E03267">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E23AD2">
+      <w:r w:rsidRPr="00E03267">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为日本某知名生活方式品牌提供数据核查、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E23AD2">
+      <w:r w:rsidRPr="00E03267">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>APP个人信息处理合规分析、隐私政策审阅等法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="601F9521" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
+    <w:p w14:paraId="6AC5F45F" w14:textId="77777777" w:rsidR="00E03267" w:rsidRDefault="00E03267" w:rsidP="00E03267">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E23AD2">
+      <w:r w:rsidRPr="00E03267">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为日本某知名汽车零部件厂商提供自动驾驶路测数据收集、个人信息和重要数据保护的法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="794F1B4C" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
+    <w:p w14:paraId="5EB7DD93" w14:textId="77777777" w:rsidR="00E03267" w:rsidRDefault="00E03267" w:rsidP="00E03267">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E23AD2">
+      <w:r w:rsidRPr="00E03267">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为国内某知名即时通讯软件在日本上线的项目提供数据合规方面的法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6842AE1E" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
+    <w:p w14:paraId="1A76A86D" w14:textId="77777777" w:rsidR="00E03267" w:rsidRDefault="00E03267" w:rsidP="00E03267">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E23AD2">
+      <w:r w:rsidRPr="00E03267">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为日本某知名家居零售企业提供数据核查的法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6528D54E" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
+    <w:p w14:paraId="4F674946" w14:textId="77777777" w:rsidR="00E03267" w:rsidRDefault="00E03267" w:rsidP="00E03267">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E23AD2">
+      <w:r w:rsidRPr="00E03267">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为日本某综合商社的</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E23AD2">
+      <w:r w:rsidRPr="00E03267">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>IoT、智慧农业等项目提供数据合规方面的法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="71A743E0" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
+    <w:p w14:paraId="6D966FD1" w14:textId="77777777" w:rsidR="00E03267" w:rsidRDefault="00E03267" w:rsidP="00E03267">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E23AD2">
+      <w:r w:rsidRPr="00E03267">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为日本某知名制造企业的物流解决方案项目提供数据合规方面的法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="435DCB2E" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
+    <w:p w14:paraId="73E445D1" w14:textId="77777777" w:rsidR="00E03267" w:rsidRDefault="00E03267" w:rsidP="00E03267">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E23AD2">
+      <w:r w:rsidRPr="00E03267">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为多家日资企业提供员工个人信息保护、内部个人信息保护规则制定、数据出境、网络安全等级保护相关的法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70733037" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
+    <w:p w14:paraId="404C96F3" w14:textId="77777777" w:rsidR="00E03267" w:rsidRDefault="00E03267" w:rsidP="00E03267">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E23AD2">
+      <w:r w:rsidRPr="00E03267">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>其他</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="621AC989" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
+    <w:p w14:paraId="4053DBA2" w14:textId="77777777" w:rsidR="00E03267" w:rsidRDefault="00E03267" w:rsidP="00E03267">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E23AD2">
+      <w:r w:rsidRPr="00E03267">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家领先的日本化工企业处理其与中国合资方之间的竞业限制和公司治理争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5354DF59" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
+    <w:p w14:paraId="1947EC80" w14:textId="77777777" w:rsidR="00E03267" w:rsidRDefault="00E03267" w:rsidP="00E03267">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E23AD2">
+      <w:r w:rsidRPr="00E03267">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家领先的日本药企在中国的药品临床试验项目提供法律服务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50580295" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
+    <w:p w14:paraId="332F44A9" w14:textId="77777777" w:rsidR="00E03267" w:rsidRDefault="00E03267" w:rsidP="00E03267">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E23AD2">
+      <w:r w:rsidRPr="00E03267">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家日本知名食品厂商处理派驻员工的个人所得税缴纳争议</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="284A89AD" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
+    <w:p w14:paraId="40409E68" w14:textId="77777777" w:rsidR="00E03267" w:rsidRDefault="00E03267" w:rsidP="00E03267">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E23AD2">
+      <w:r w:rsidRPr="00E03267">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助日本某综合商社退出多家国内的汽车</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E23AD2">
+      <w:r w:rsidRPr="00E03267">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4S店</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C5344E2" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
+    <w:p w14:paraId="74FDC5A6" w14:textId="77777777" w:rsidR="00E03267" w:rsidRDefault="00E03267" w:rsidP="00E03267">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E23AD2">
+      <w:r w:rsidRPr="00E03267">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36C32385" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
+    <w:p w14:paraId="4CA431B3" w14:textId="77777777" w:rsidR="00E03267" w:rsidRDefault="00E03267" w:rsidP="00E03267">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E23AD2">
+      <w:r w:rsidRPr="00E03267">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>南京大学法学院，法学学士，</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E23AD2">
+      <w:r w:rsidRPr="00E03267">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2013</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1498C1A5" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
+    <w:p w14:paraId="4741C121" w14:textId="77777777" w:rsidR="00E03267" w:rsidRDefault="00E03267" w:rsidP="00E03267">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E23AD2">
+      <w:r w:rsidRPr="00E03267">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>京都大学法学研究科</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E23AD2">
+      <w:r w:rsidRPr="00E03267">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> ，法学硕士，2016</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C9722A2" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
+    <w:p w14:paraId="74D8D72F" w14:textId="77777777" w:rsidR="00E03267" w:rsidRDefault="00E03267" w:rsidP="00E03267">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E23AD2">
+      <w:r w:rsidRPr="00E03267">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F744D0C" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
+    <w:p w14:paraId="6EE9A166" w14:textId="77777777" w:rsidR="00E03267" w:rsidRDefault="00E03267" w:rsidP="00E03267">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E23AD2">
+      <w:r w:rsidRPr="00E03267">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D36C936" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
+    <w:p w14:paraId="6A7867D8" w14:textId="77777777" w:rsidR="00E03267" w:rsidRDefault="00E03267" w:rsidP="00E03267">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E23AD2">
+      <w:r w:rsidRPr="00E03267">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="359BC7EC" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
+    <w:p w14:paraId="3E04596F" w14:textId="77777777" w:rsidR="00E03267" w:rsidRDefault="00E03267" w:rsidP="00E03267">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E23AD2">
+      <w:r w:rsidRPr="00E03267">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A171601" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
+    <w:p w14:paraId="7BDB6AB7" w14:textId="77777777" w:rsidR="00E03267" w:rsidRDefault="00E03267" w:rsidP="00E03267">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E23AD2">
+      <w:r w:rsidRPr="00E03267">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>日文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E58F77A" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
+    <w:p w14:paraId="3C232619" w14:textId="77777777" w:rsidR="00E03267" w:rsidRDefault="00E03267" w:rsidP="00E03267">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E23AD2">
+      <w:r w:rsidRPr="00E03267">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73F366BA" w14:textId="77777777" w:rsidR="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
+    <w:p w14:paraId="6B38C6AD" w14:textId="77777777" w:rsidR="00E03267" w:rsidRDefault="00E03267" w:rsidP="00E03267">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E23AD2">
+      <w:r w:rsidRPr="00E03267">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="5DBAD6F4" w:rsidR="00A46A04" w:rsidRPr="00E23AD2" w:rsidRDefault="00E23AD2" w:rsidP="00E23AD2">
+    <w:p w14:paraId="4F0A196B" w14:textId="0EE3C45C" w:rsidR="00A46A04" w:rsidRPr="00E03267" w:rsidRDefault="00E03267" w:rsidP="00E03267">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00E23AD2">
+      <w:r w:rsidRPr="00E03267">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>蔡佳宏律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00E23AD2">
+      <w:r w:rsidRPr="00E03267">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2016年加入方达律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00E23AD2" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00E03267" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1521,284 +1521,284 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00600C6A"/>
+    <w:nsid w:val="002959BF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C7A80822"/>
+    <w:tmpl w:val="103C40F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="038E11D6"/>
+    <w:nsid w:val="023609E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D66E6D2"/>
+    <w:tmpl w:val="406CD95C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09B35866"/>
+    <w:nsid w:val="05A81CAA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3620C5EE"/>
+    <w:tmpl w:val="A5E0EAEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FFA2853"/>
+    <w:nsid w:val="08277448"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="23062258"/>
+    <w:tmpl w:val="79A2C23A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="128C3B19"/>
+    <w:nsid w:val="0A0769C1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C284D128"/>
+    <w:tmpl w:val="614C339C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="14511234"/>
+    <w:nsid w:val="0B684855"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="14E26362"/>
+    <w:tmpl w:val="F39C42BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DCC42C6"/>
+    <w:nsid w:val="17FA0B56"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7C9E42DA"/>
+    <w:tmpl w:val="36500430"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E9F7758"/>
+    <w:nsid w:val="2025649A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BFFE0380"/>
+    <w:tmpl w:val="73308428"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24C722E4"/>
+    <w:nsid w:val="21F60B42"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5EB6014C"/>
+    <w:tmpl w:val="2A928CA8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28C96AA2"/>
+    <w:nsid w:val="28370B36"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D68F0F0"/>
+    <w:tmpl w:val="AA7031FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29DF1A8B"/>
+    <w:nsid w:val="285166B5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C7A80822"/>
+    <w:tmpl w:val="F4CCEF18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A2A398C"/>
+    <w:nsid w:val="28741E95"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F8940960"/>
+    <w:tmpl w:val="918AD43C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -1886,113 +1886,134 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36690CD9"/>
+    <w:nsid w:val="2EEE2AF0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BC34AA7E"/>
+    <w:tmpl w:val="880E0A14"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37197D94"/>
+    <w:nsid w:val="33894D4D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5C746B4E"/>
+    <w:tmpl w:val="B462C03A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38DF7AE9"/>
+    <w:nsid w:val="38F712A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A8E4C562"/>
+    <w:tmpl w:val="320C8226"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="39384E48"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="50B0FEDC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2064,460 +2085,439 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FEE429B"/>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DB33F1F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="189C7FC6"/>
+    <w:tmpl w:val="8BAA6B16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="431D600B"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40C925E8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A5E00A06"/>
+    <w:tmpl w:val="CA0CA584"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="480E751B"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4834264E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2B14FCA0"/>
+    <w:tmpl w:val="29029AE0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="53151188"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="48D12FDC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DF7E6448"/>
+    <w:tmpl w:val="0636C6D8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B8010EA"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4B6931AF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1E8E9944"/>
+    <w:tmpl w:val="A5E0EAEC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5BF8746E"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4BAF4AD3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="670CC894"/>
+    <w:tmpl w:val="66147FB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D111FB8"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4D00440D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="74287E8C"/>
+    <w:tmpl w:val="4C966A22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FFF129F"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="55F97F7A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="80BC3738"/>
+    <w:tmpl w:val="8D82453A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="623E4353"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61584B5D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E1F885CC"/>
+    <w:tmpl w:val="C666EE0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C316821"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="62274EED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C5CA8934"/>
+    <w:tmpl w:val="13E6A82E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C8F6873"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="63BD1DBD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D5C7044"/>
+    <w:tmpl w:val="47D66948"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F347452"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6DF522AE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A358E672"/>
+    <w:tmpl w:val="89C6D638"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="75C975C0"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="75F5190F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="35CA17DC"/>
+    <w:tmpl w:val="E4124D20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77D739B9"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="796E31E6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A76764A"/>
-[...20 lines deleted...]
-    <w:tmpl w:val="BFD2582A"/>
+    <w:tmpl w:val="08CCBD22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="2">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="23"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="26">
     <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="7">
-[...56 lines deleted...]
-  <w:num w:numId="26">
+  <w:num w:numId="27">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="27">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="30">
     <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="31">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2649,51 +2649,51 @@
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
-    <w:rsid w:val="00E23AD2"/>
+    <w:rsid w:val="00E03267"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
@@ -3751,61 +3751,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00E23AD2"/>
+    <w:rsid w:val="00E03267"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00E23AD2"/>
+    <w:rsid w:val="00E03267"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4091,60 +4091,60 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D412AFD6-7F0F-4932-B4D8-5189702BDBDC}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CBF72E3B-BA95-418C-B7EF-74008AD586CD}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal.dotm</Template>
+  <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>161</Words>
   <Characters>923</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>7</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1082</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>