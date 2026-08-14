--- v0 (2026-06-19)
+++ v1 (2026-08-14)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="1D9C3361" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+          <w:p w14:paraId="2C4F11E8" w14:textId="1650BC7D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="009948C4">
+            <w:r w:rsidRPr="00295F9B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>王恺仁</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="0C6BDA32" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+          <w:p w14:paraId="706EB16B" w14:textId="325BC9A6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="009948C4">
+            <w:r w:rsidRPr="00295F9B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="209E6E5B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+          <w:p w14:paraId="6199424A" w14:textId="0653AEAA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="009948C4">
+            <w:r w:rsidRPr="00295F9B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3976 8841 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="78FC69C1" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+          <w:p w14:paraId="4F910ACA" w14:textId="53605C90" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="009948C4">
+            <w:r w:rsidRPr="00295F9B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>joy.wong@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="5612F15B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009948C4" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="398229BA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00295F9B" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="2FC20375" wp14:editId="3E3D804B">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="518796D7" wp14:editId="4C4639A8">
                   <wp:extent cx="1651000" cy="2143542"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="9525"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="06720302" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009948C4" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="32CBF1FB" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00295F9B" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="009948C4">
+            <w:r w:rsidRPr="00295F9B">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>王律师专注于反垄断和竞争法领域，业务涵盖经营者集中申报、反垄断合规及调查应对。她在提供中国反垄断法及香港竞争法相关法律服务方面经验丰富，并具备就涉及多司法辖区的交易及合规项目提供反垄断与竞争法咨询的综合能力。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A158EE8" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="5F3CAA21" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1417 +438,1417 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42E7CE31" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="06EC8130" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D2F2D70" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009948C4">
+    <w:p w14:paraId="72F1ECAA" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47EF7B4F" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="1D15AFDF" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本住友商事、</w:t>
       </w:r>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SMBC Aviation Capital、阿波罗及博枫就其收购Air Lease Corporation股权的交易进行申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EE43123" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="40AA063D" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表贝克休斯就其收购查特工业股权的交易进行申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03FD69AB" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="215C9691" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表艾里逊变速箱控股公司就其收购德纳公司旗下非公路业务的交易进行申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="52ED535E" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="0DAD2898" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港国际机场收购珠海机场股权的交易的进行申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46908CC0" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="41987C00" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表迈瑞生物医疗收购惠泰医疗股权的交易进行申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="265E6C51" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="0FDFF505" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表沙特阿美、林德集团及斯伦贝谢新能源就其碳捕集与封存合资项目的交易进行申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74F06D60" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="437363D7" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表河南省机场集团有限公司与德国汉莎航空股份公司，就其新设合营企业提供机场货站服务的交易进行申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D0AA518" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="5341E31E" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港机场管理局与东莞港务集团，就其新设合营企业开发设于东莞的香港国际机场物流园事宜进行申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DDD4482" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="3BAF736B" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高盛就其在互联网和房地产等领域的多次投资进行申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73DF8AF5" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="0C89172E" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ONE收购美国两个集装箱码头的权益进行申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42DB1D67" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="5C6DC213" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表和记港口集团、中远集团及达飞集团在埃及设立合资公司进行申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="366CCB91" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="7DD458C2" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表太古集团收购可口可乐六家中国境内装瓶公司的权益的交易进行申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="768B6683" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="0BD8E5BB" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EQT，就其与霸菱亚洲的合并进行申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="45FCFAB7" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="1C2C15CB" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Blackstone就其在教育和房地产等领域的多次投资进行申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="486DE521" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="78E44AEF" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表康桥资本</w:t>
       </w:r>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 、穆巴达拉、 GS集团和IMM 就其对全球化妆品企业Hugel的投资进行申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0CF8489D" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="5714C78B" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表红杉资本及远景就其设立一家活跃于投资领域的合资企业进行申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00BFBB89" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="3E83C076" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博泽在其收购汽车零部件企业</w:t>
       </w:r>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SITECH的交易进行申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6621B887" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="61C2642C" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表西门子及麦格理就其设立一家活跃于能源领域的合资企业进行申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2AEB0F" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="1DA3B2C8" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表威伯科控股公司，就其被采埃孚股份公司收购的交易进行申报（该交易为附条件批准案件）；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42841CC4" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="4B917719" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表波音就其拟收购巴西航空工业公司的交易进行申报。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="54ABA0FC" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009948C4">
+    <w:p w14:paraId="1CDBAACE" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>多辖区反垄断申报及分析</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E0A1846" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="4D1ADEEF" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表安踏集团就收购海外体育品牌项目提供全球竞争申报分析并协调境外反垄断申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="287CD990" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="34C1744D" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TCL科技集团及其子公司TCL华星光电技术有限公司就收购LG显示器中国液晶面板业务提供全球竞争申报分析，完成中国申报并协调境外反垄断申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D508BD" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="0B3DD04A" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表忠利保险集团就收购中意财险股权提供全球竞争申报分析并协调境外反垄断申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20E101F4" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="269327EE" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表三井集团就收购香港宏景控股有限公司股份提供全球竞争申报分析，完成中国申报并协调境外反垄断申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="552757E9" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="0D712663" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TCL科技集团就收购Moka International提供全球竞争申报分析并协调境外反垄断申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06458499" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="06EBDBE2" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宝武集团子公司太原钢铁有限公司就与淡水河谷集团在印尼成立镍铁合资企业提供中国申报及多辖区反垄断分析服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E94F3B3" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="7A9A800F" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TCL科技集团及其子公司TCL华星光电技术有限公司就收购三星显示子公司提供全球竞争申报分析，完成中国申报并协调境外反垄断申报。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75C8F8E4" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009948C4">
+    <w:p w14:paraId="011338D7" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港合并申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77C9B3FC" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="014EB54D" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向</w:t>
       </w:r>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hutchison Telecoms就其将Hutchison Global Communications出售予私募股权的交易提供香港竞争法方面的法律意见；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00D99D96" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="6E0CB371" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New World Group就其将New World Telecoms出售予Hong Kong Broadband的交易在香港进行合并申报。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33BD32B8" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009948C4">
+    <w:p w14:paraId="00B30FC0" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国调查及合规</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="115067F8" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="60266986" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先音乐企业应对反垄断调查及诉讼；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F84C54D" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="34DBF094" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型科技公司应对国家市场监督管理总局发起的未依法申报调查；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68A30E71" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="7F52F622" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的汽车制造商应对国家市场监督管理总局发起的涉及纵向限制的反垄断调查；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="586CE9B4" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="1D253DC7" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的汽车制造商应对江苏省市场监督管理局发起的涉及维持转售价格的反垄断调查；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F873EF8" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="117B0B01" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家跨国科技公司应对北京市场监督管理局发起的涉及滥用市场支配地位的反垄断调查；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18658BE0" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="161F79F1" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家领先的跨国科技公司就其员工涉嫌串通投标的行为进行内部调查。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79C98E5C" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009948C4">
+    <w:p w14:paraId="652EE55C" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港调查及合规</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17E7D5ED" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="2FEC8893" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助外卖平台户户送（</w:t>
       </w:r>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Deliveroo）应对香港竞争事务委员会调查、就承诺方案进行谈判及后续合规工作。该项目为香港竞争事务委员会当前最受关注的调查之一；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="05090346" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="5AB7F46C" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表投诉人向香港竞争事务委员会投诉某科技公司滥用市场权势；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="23E48DE7" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="585CD87A" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家领先石油企业提供内部反垄断审查及合规建议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2D352B37" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="009948C4">
+    <w:p w14:paraId="42A4C39C" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>全球反垄断合规</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="713454C5" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="074D144C" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某领先汽车企业就其在澳大利亚的反垄断合规项目审查、培训及审计事宜提供法律咨询；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58593235" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="6F223F23" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某领先航空公司提供全球多个辖区的反垄断培训。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="639ADA1D" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="3474B0A1" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17D8446D" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="21187A91" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>牛津大学，文学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="08DFF56D" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="4245A928" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BPP法学院 (英国) , 法学研究生文凭</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EFC838C" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="44F5E9B4" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港城市大学（法学专业证书）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4906677E" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="56D9689A" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D79060C" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="37895665" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区执业律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5446522E" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="0255FBFA" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>澳大利亚新南威尔士州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C26AE06" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="0BC86127" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D7F4688" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="4D0C5BEA" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F0244E7" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="02CA62F1" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BABFEAF" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="7B0974F9" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="466FC7D3" w14:textId="77777777" w:rsidR="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="7FD74126" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="60808D8C" w:rsidR="00A46A04" w:rsidRPr="009948C4" w:rsidRDefault="009948C4" w:rsidP="009948C4">
+    <w:p w14:paraId="4F0A196B" w14:textId="7F2669C8" w:rsidR="00A46A04" w:rsidRPr="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>王律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="009948C4">
+      <w:r w:rsidRPr="00295F9B">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019年加入方达律师事务所。此前她曾在一家国际领先律师事务所的反垄断部门工作，并曾在阿里巴巴集团担任法律顾问。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="009948C4" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00295F9B" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2054,1221 +2054,1221 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="023736DB"/>
+    <w:nsid w:val="039F2896"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BF92B392"/>
+    <w:tmpl w:val="C8D4EB42"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0794747D"/>
+    <w:nsid w:val="07B142A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5AF27098"/>
+    <w:tmpl w:val="37D8A0E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BC8229D"/>
+    <w:nsid w:val="0ABC07B6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FF1A17BE"/>
+    <w:tmpl w:val="126AE7F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0D44254C"/>
+    <w:nsid w:val="11022D98"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6AAA8DAA"/>
+    <w:tmpl w:val="334C55FA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FAD2235"/>
+    <w:nsid w:val="13FE3692"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EB304C1C"/>
+    <w:tmpl w:val="5656BB9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12405352"/>
+    <w:nsid w:val="17053DC0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB5C2A2C"/>
+    <w:tmpl w:val="4658293C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12BF688C"/>
+    <w:nsid w:val="1D352C9C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BC56AB7C"/>
+    <w:tmpl w:val="3D0E9D6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15435C05"/>
+    <w:nsid w:val="1E252730"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BE9259A2"/>
+    <w:tmpl w:val="3D426E54"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17A96FF6"/>
+    <w:nsid w:val="1FBF099A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D68BBA4"/>
+    <w:tmpl w:val="E62A8E92"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18721375"/>
+    <w:nsid w:val="21DD4A3C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C3784C4A"/>
+    <w:tmpl w:val="5E1E400C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="188A1D06"/>
+    <w:nsid w:val="28C722C8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2278C1B0"/>
+    <w:tmpl w:val="D6504AA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19A44D31"/>
+    <w:nsid w:val="2A5F32E5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E0825DBC"/>
+    <w:tmpl w:val="2782F94E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B873CF1"/>
+    <w:nsid w:val="2EAA76C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1CC89B3C"/>
+    <w:tmpl w:val="7F8A39C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1DB733F3"/>
+    <w:nsid w:val="2EDF5E4A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1E1A4C5A"/>
+    <w:tmpl w:val="9D1E0910"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EF714AD"/>
+    <w:nsid w:val="2F503AB2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="347E4602"/>
+    <w:tmpl w:val="3B56E32A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EFB3B54"/>
+    <w:nsid w:val="2FA460F4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F252BFE6"/>
+    <w:tmpl w:val="1B3885C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F495DB2"/>
+    <w:nsid w:val="307F44BF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6E00792E"/>
+    <w:tmpl w:val="42121510"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="202974C5"/>
+    <w:nsid w:val="318F7C19"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4D344214"/>
+    <w:tmpl w:val="2D4287BA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="206461EA"/>
+    <w:nsid w:val="379C0D39"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5470A34C"/>
+    <w:tmpl w:val="815E5C58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="22DA50BD"/>
+    <w:nsid w:val="379E68F6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1DD60AE2"/>
+    <w:tmpl w:val="321A5624"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29EF6CE6"/>
+    <w:nsid w:val="383F7BFC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="28DCD534"/>
+    <w:tmpl w:val="4134BAF0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C9A4EB6"/>
+    <w:nsid w:val="38E267B4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7250FF6A"/>
+    <w:tmpl w:val="BB5C3786"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2CC374F7"/>
+    <w:nsid w:val="3A1460CF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="551802F0"/>
+    <w:tmpl w:val="C48E0488"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2D542608"/>
+    <w:nsid w:val="417E2F2F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0CEAE42A"/>
+    <w:tmpl w:val="E110D96C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FB731A4"/>
+    <w:nsid w:val="43293AD8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2EE09218"/>
+    <w:tmpl w:val="9316199E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="31327C82"/>
+    <w:nsid w:val="448741C2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1C4E2E5C"/>
+    <w:tmpl w:val="22EACE50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="322A3086"/>
+    <w:nsid w:val="46706C23"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="015C94C4"/>
+    <w:tmpl w:val="94BC8CC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35023FA9"/>
+    <w:nsid w:val="46836599"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AF92170C"/>
+    <w:tmpl w:val="3C921804"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="36273A5B"/>
+    <w:nsid w:val="48094970"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EC1EE516"/>
+    <w:tmpl w:val="7318FF80"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37C94827"/>
+    <w:nsid w:val="4B7D4BDD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BEFA06A4"/>
+    <w:tmpl w:val="227A086A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A8E1514"/>
+    <w:nsid w:val="4BF83AA1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A0C8ACCC"/>
+    <w:tmpl w:val="873EC9B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B847835"/>
+    <w:nsid w:val="536478EF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6A90992A"/>
+    <w:tmpl w:val="11F09558"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3B991BF2"/>
+    <w:nsid w:val="569D0356"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8102B526"/>
+    <w:tmpl w:val="3D66F688"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BE50BFD"/>
+    <w:nsid w:val="5CBA212B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D349650"/>
+    <w:tmpl w:val="C6100B34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="41675DAB"/>
+    <w:nsid w:val="60F01AB2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D84BE64"/>
+    <w:tmpl w:val="FF68C8C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="447B6ADA"/>
+    <w:nsid w:val="674A4610"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B756121E"/>
+    <w:tmpl w:val="89866880"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="494352A3"/>
+    <w:nsid w:val="68A42D05"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D1C1896"/>
+    <w:tmpl w:val="2C9A59A2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="579E22B9"/>
+    <w:nsid w:val="6AEB183A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9E0EED36"/>
+    <w:tmpl w:val="FCB43FAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="66C32273"/>
+    <w:nsid w:val="6DF1750E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="243424C8"/>
+    <w:tmpl w:val="0610F408"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="676B490A"/>
+    <w:nsid w:val="733506CA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BD5E6E68"/>
+    <w:tmpl w:val="A3A2FB9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="69507972"/>
+    <w:nsid w:val="74F700DC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="009A96F0"/>
+    <w:tmpl w:val="6C682DA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6CA24567"/>
+    <w:nsid w:val="775E12C8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5150D038"/>
+    <w:tmpl w:val="FF68C8C4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6ED66828"/>
+    <w:nsid w:val="776E0403"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E02478D0"/>
+    <w:tmpl w:val="4FA60FB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="704C739B"/>
+    <w:nsid w:val="78BB782B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7D84BE64"/>
+    <w:tmpl w:val="F7A8B180"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7561623B"/>
+    <w:nsid w:val="79091729"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="616E5544"/>
+    <w:tmpl w:val="B6A20B8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="759F182B"/>
+    <w:nsid w:val="7A5E3BED"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C562FD92"/>
+    <w:tmpl w:val="54F238C6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B721A95"/>
+    <w:nsid w:val="7C3F59E3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7CB6E9EE"/>
+    <w:tmpl w:val="B26682E2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7B820F65"/>
+    <w:nsid w:val="7C592C64"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7DBABD1C"/>
+    <w:tmpl w:val="2F60EB60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C6C21D6"/>
+    <w:nsid w:val="7CA22C0E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DE2864CA"/>
+    <w:tmpl w:val="5632344E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="14"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="6">
     <w:abstractNumId w:val="31"/>
   </w:num>
-  <w:num w:numId="5">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="48"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="11">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="15">
     <w:abstractNumId w:val="33"/>
   </w:num>
-  <w:num w:numId="12">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="13">
-[...8 lines deleted...]
-  <w:num w:numId="16">
+  <w:num w:numId="17">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="17">
-[...1 lines deleted...]
-  </w:num>
   <w:num w:numId="18">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="26"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="21">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="22">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="12"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="27">
     <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="28">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="29">
-    <w:abstractNumId w:val="20"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="30">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="36">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="31">
-    <w:abstractNumId w:val="29"/>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="32">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="33">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="47"/>
   </w:num>
-  <w:num w:numId="34">
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="45">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="35">
-    <w:abstractNumId w:val="37"/>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="36">
-[...11 lines deleted...]
-  <w:num w:numId="40">
+  <w:num w:numId="47">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="41">
-[...19 lines deleted...]
-  </w:num>
   <w:num w:numId="48">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="41"/>
   </w:num>
   <w:num w:numId="49">
     <w:abstractNumId w:val="34"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="49"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
@@ -3297,50 +3297,51 @@
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
+    <w:rsid w:val="00295F9B"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
@@ -3368,51 +3369,50 @@
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
-    <w:rsid w:val="009948C4"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
@@ -4506,61 +4506,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="009948C4"/>
+    <w:rsid w:val="00295F9B"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="009948C4"/>
+    <w:rsid w:val="00295F9B"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4846,51 +4846,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E583BA9F-93D7-496C-86FE-E8649501065C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C75B985-7D0F-48DE-8C60-E5A80D3BFEEF}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>306</Words>
   <Characters>1747</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2049</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>