--- v1 (2026-08-14)
+++ v2 (2026-10-17)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="1650BC7D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+          <w:p w14:paraId="2C4F11E8" w14:textId="463D53CB" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00295F9B">
+            <w:r w:rsidRPr="009B6B3D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>王恺仁</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="325BC9A6" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+          <w:p w14:paraId="706EB16B" w14:textId="39C471AE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00295F9B">
+            <w:r w:rsidRPr="009B6B3D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·香港</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="0653AEAA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+          <w:p w14:paraId="6199424A" w14:textId="4049FF5F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00295F9B">
+            <w:r w:rsidRPr="009B6B3D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+852 3976 8841 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="53605C90" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+          <w:p w14:paraId="4F910ACA" w14:textId="71D6AD36" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00295F9B">
+            <w:r w:rsidRPr="009B6B3D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>joy.wong@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="398229BA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00295F9B" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="37106983" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="009B6B3D" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="518796D7" wp14:editId="4C4639A8">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0BAC8D67" wp14:editId="1731D41F">
                   <wp:extent cx="1651000" cy="2143542"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="9525"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="32CBF1FB" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00295F9B" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="53BFD851" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009B6B3D" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00295F9B">
+            <w:r w:rsidRPr="009B6B3D">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>王律师专注于反垄断和竞争法领域，业务涵盖经营者集中申报、反垄断合规及调查应对。她在提供中国反垄断法及香港竞争法相关法律服务方面经验丰富，并具备就涉及多司法辖区的交易及合规项目提供反垄断与竞争法咨询的综合能力。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F3CAA21" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="2F602DE0" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1417 +438,1417 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06EC8130" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="775975E6" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72F1ECAA" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00295F9B">
+    <w:p w14:paraId="400AF419" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D15AFDF" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="092F21EC" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表日本住友商事、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SMBC Aviation Capital、阿波罗及博枫就其收购Air Lease Corporation股权的交易进行申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40AA063D" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="1FC4CAAF" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表贝克休斯就其收购查特工业股权的交易进行申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="215C9691" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="1C775E1C" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表艾里逊变速箱控股公司就其收购德纳公司旗下非公路业务的交易进行申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DAD2898" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="57BD62FC" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港国际机场收购珠海机场股权的交易的进行申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="41987C00" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="723A0B8A" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表迈瑞生物医疗收购惠泰医疗股权的交易进行申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0FDFF505" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="37690DE6" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表沙特阿美、林德集团及斯伦贝谢新能源就其碳捕集与封存合资项目的交易进行申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="437363D7" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="2E6181C9" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表河南省机场集团有限公司与德国汉莎航空股份公司，就其新设合营企业提供机场货站服务的交易进行申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5341E31E" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="289F39A8" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表香港机场管理局与东莞港务集团，就其新设合营企业开发设于东莞的香港国际机场物流园事宜进行申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BAF736B" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="59D000BE" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高盛就其在互联网和房地产等领域的多次投资进行申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C89172E" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="0EDD6976" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>ONE收购美国两个集装箱码头的权益进行申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C6DC213" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="740F87FF" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表和记港口集团、中远集团及达飞集团在埃及设立合资公司进行申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DD458C2" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="44B5D6F8" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表太古集团收购可口可乐六家中国境内装瓶公司的权益的交易进行申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BD8E5BB" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="0559452B" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>EQT，就其与霸菱亚洲的合并进行申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C2C15CB" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="7BD6EA9D" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Blackstone就其在教育和房地产等领域的多次投资进行申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78E44AEF" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="5653A576" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表康桥资本</w:t>
       </w:r>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 、穆巴达拉、 GS集团和IMM 就其对全球化妆品企业Hugel的投资进行申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5714C78B" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="2BAFB412" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表红杉资本及远景就其设立一家活跃于投资领域的合资企业进行申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E83C076" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="7792A9E6" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博泽在其收购汽车零部件企业</w:t>
       </w:r>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SITECH的交易进行申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61C2642C" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="29F0F26C" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表西门子及麦格理就其设立一家活跃于能源领域的合资企业进行申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DA3B2C8" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="5AC2D002" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表威伯科控股公司，就其被采埃孚股份公司收购的交易进行申报（该交易为附条件批准案件）；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4B917719" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="43514B9B" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表波音就其拟收购巴西航空工业公司的交易进行申报。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CDBAACE" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00295F9B">
+    <w:p w14:paraId="6F785366" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>多辖区反垄断申报及分析</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D1ADEEF" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="488B59EF" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表安踏集团就收购海外体育品牌项目提供全球竞争申报分析并协调境外反垄断申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34C1744D" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="75BDD120" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TCL科技集团及其子公司TCL华星光电技术有限公司就收购LG显示器中国液晶面板业务提供全球竞争申报分析，完成中国申报并协调境外反垄断申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B3DD04A" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="0C04D434" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表忠利保险集团就收购中意财险股权提供全球竞争申报分析并协调境外反垄断申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="269327EE" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="7FB9135C" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表三井集团就收购香港宏景控股有限公司股份提供全球竞争申报分析，完成中国申报并协调境外反垄断申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D712663" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="62C7E43E" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TCL科技集团就收购Moka International提供全球竞争申报分析并协调境外反垄断申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06EBDBE2" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="15D7D763" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表宝武集团子公司太原钢铁有限公司就与淡水河谷集团在印尼成立镍铁合资企业提供中国申报及多辖区反垄断分析服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A9A800F" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="64CF6B84" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TCL科技集团及其子公司TCL华星光电技术有限公司就收购三星显示子公司提供全球竞争申报分析，完成中国申报并协调境外反垄断申报。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="011338D7" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00295F9B">
+    <w:p w14:paraId="0D5A0EA4" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港合并申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="014EB54D" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="76DE802E" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Hutchison Telecoms就其将Hutchison Global Communications出售予私募股权的交易提供香港竞争法方面的法律意见；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E0CB371" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="6AD35E68" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>New World Group就其将New World Telecoms出售予Hong Kong Broadband的交易在香港进行合并申报。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00B30FC0" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00295F9B">
+    <w:p w14:paraId="68212134" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中国调查及合规</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60266986" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="6B307401" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先音乐企业应对反垄断调查及诉讼；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34DBF094" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="7290D1BF" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家大型科技公司应对国家市场监督管理总局发起的未依法申报调查；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F52F622" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="2AC068C7" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的汽车制造商应对国家市场监督管理总局发起的涉及纵向限制的反垄断调查；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D253DC7" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="701EFB3D" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家领先的汽车制造商应对江苏省市场监督管理局发起的涉及维持转售价格的反垄断调查；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="117B0B01" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="6A921CDC" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家跨国科技公司应对北京市场监督管理局发起的涉及滥用市场支配地位的反垄断调查；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="161F79F1" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="71B6A4E7" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>向一家领先的跨国科技公司就其员工涉嫌串通投标的行为进行内部调查。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="652EE55C" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00295F9B">
+    <w:p w14:paraId="574A7B86" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港调查及合规</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FEC8893" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="30E10666" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助外卖平台户户送（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Deliveroo）应对香港竞争事务委员会调查、就承诺方案进行谈判及后续合规工作。该项目为香港竞争事务委员会当前最受关注的调查之一；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5AB7F46C" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="2F57BB0F" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表投诉人向香港竞争事务委员会投诉某科技公司滥用市场权势；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="585CD87A" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="5F0D2950" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为一家领先石油企业提供内部反垄断审查及合规建议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="42A4C39C" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
-[...8 lines deleted...]
-      <w:r w:rsidRPr="00295F9B">
+    <w:p w14:paraId="65712281" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
+      <w:pPr>
+        <w:pStyle w:val="af5"/>
+        <w:spacing w:before="120"/>
+        <w:rPr>
+          <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
+          <w:color w:val="000000"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>全球反垄断合规</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="074D144C" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="6CDF7DC7" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某领先汽车企业就其在澳大利亚的反垄断合规项目审查、培训及审计事宜提供法律咨询；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F223F23" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="7967B990" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为某领先航空公司提供全球多个辖区的反垄断培训。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3474B0A1" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="43F6B310" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21187A91" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="7D8E39D9" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>牛津大学，文学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4245A928" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="55B5DD3F" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BPP法学院 (英国) , 法学研究生文凭</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44F5E9B4" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="7D0E963B" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港城市大学（法学专业证书）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56D9689A" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="58830C6E" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37895665" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="55CF3132" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>香港特别行政区执业律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0255FBFA" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="07B5E3BD" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>澳大利亚新南威尔士州律师资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0BC86127" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="7AB5EFF7" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D0C5BEA" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="24965AD7" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="02CA62F1" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="009BDE74" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>粤语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B0974F9" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="08632158" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>普通话</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FD74126" w14:textId="77777777" w:rsidR="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="5AC91B60" w14:textId="77777777" w:rsidR="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="7F2669C8" w:rsidR="00A46A04" w:rsidRPr="00295F9B" w:rsidRDefault="00295F9B" w:rsidP="00295F9B">
+    <w:p w14:paraId="4F0A196B" w14:textId="656B35E8" w:rsidR="00A46A04" w:rsidRPr="009B6B3D" w:rsidRDefault="009B6B3D" w:rsidP="009B6B3D">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>王律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00295F9B">
+      <w:r w:rsidRPr="009B6B3D">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2019年加入方达律师事务所。此前她曾在一家国际领先律师事务所的反垄断部门工作，并曾在阿里巴巴集团担任法律顾问。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00295F9B" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="009B6B3D" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -2054,1224 +2054,1224 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="039F2896"/>
+    <w:nsid w:val="02227291"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C8D4EB42"/>
+    <w:tmpl w:val="3A986296"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07B142A0"/>
+    <w:nsid w:val="02407051"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="37D8A0E2"/>
+    <w:tmpl w:val="0108024C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0ABC07B6"/>
+    <w:nsid w:val="025066C0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="126AE7F2"/>
+    <w:tmpl w:val="0946242E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="11022D98"/>
+    <w:nsid w:val="05264070"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="334C55FA"/>
+    <w:tmpl w:val="16A05FD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="13FE3692"/>
+    <w:nsid w:val="07EA5BFF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5656BB9A"/>
+    <w:tmpl w:val="CABC446A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="17053DC0"/>
+    <w:nsid w:val="080E32C6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4658293C"/>
+    <w:tmpl w:val="E676EBDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D352C9C"/>
+    <w:nsid w:val="08711676"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D0E9D6A"/>
+    <w:tmpl w:val="933E5C5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1E252730"/>
+    <w:nsid w:val="0B545185"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D426E54"/>
+    <w:tmpl w:val="B77A4FA4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1FBF099A"/>
+    <w:nsid w:val="15731BF6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E62A8E92"/>
+    <w:tmpl w:val="8AEE3588"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21DD4A3C"/>
+    <w:nsid w:val="19394AD4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5E1E400C"/>
+    <w:tmpl w:val="B6263CFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28C722C8"/>
+    <w:nsid w:val="19F203BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D6504AA4"/>
+    <w:tmpl w:val="0C103EC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A5F32E5"/>
+    <w:nsid w:val="1AA72465"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2782F94E"/>
+    <w:tmpl w:val="56AC9F58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EAA76C0"/>
+    <w:nsid w:val="1DEA4AC5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7F8A39C2"/>
+    <w:tmpl w:val="8C6CB262"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EDF5E4A"/>
+    <w:nsid w:val="20EE749D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D1E0910"/>
+    <w:tmpl w:val="7A2A1218"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F503AB2"/>
+    <w:nsid w:val="21171595"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3B56E32A"/>
+    <w:tmpl w:val="CCF0B16C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2FA460F4"/>
+    <w:nsid w:val="24447B4D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1B3885C4"/>
+    <w:tmpl w:val="CA3A8A18"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="307F44BF"/>
+    <w:nsid w:val="2955662F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="42121510"/>
+    <w:tmpl w:val="B7CC89EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="318F7C19"/>
+    <w:nsid w:val="2CEB75AA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2D4287BA"/>
+    <w:tmpl w:val="B31A5FBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="379C0D39"/>
+    <w:nsid w:val="2D4734B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="815E5C58"/>
+    <w:tmpl w:val="7A9E5F84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="379E68F6"/>
+    <w:nsid w:val="30D47C18"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="321A5624"/>
+    <w:tmpl w:val="FD66E4FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="383F7BFC"/>
+    <w:nsid w:val="33865F05"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4134BAF0"/>
+    <w:tmpl w:val="4C1E98DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38E267B4"/>
+    <w:nsid w:val="35AC37AB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB5C3786"/>
+    <w:tmpl w:val="B9FEC976"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3A1460CF"/>
+    <w:nsid w:val="365F0B3D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C48E0488"/>
+    <w:tmpl w:val="78F60948"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="417E2F2F"/>
+    <w:nsid w:val="371C5915"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E110D96C"/>
+    <w:tmpl w:val="B9FEC976"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43293AD8"/>
+    <w:nsid w:val="3A8F3239"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9316199E"/>
+    <w:tmpl w:val="22CC3F1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="448741C2"/>
+    <w:nsid w:val="3BC2331C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="22EACE50"/>
+    <w:tmpl w:val="3DDEB8D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46706C23"/>
+    <w:nsid w:val="3D0057BD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="94BC8CC6"/>
+    <w:tmpl w:val="3FC288CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46836599"/>
+    <w:nsid w:val="49685DFC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3C921804"/>
+    <w:tmpl w:val="63A65576"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="48094970"/>
+    <w:nsid w:val="4E056538"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7318FF80"/>
+    <w:tmpl w:val="D772D33A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B7D4BDD"/>
+    <w:nsid w:val="5A025877"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="227A086A"/>
+    <w:tmpl w:val="0D3AD844"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4BF83AA1"/>
+    <w:nsid w:val="5BA51351"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="873EC9B2"/>
+    <w:tmpl w:val="22BE5CC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="536478EF"/>
+    <w:nsid w:val="60347148"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="11F09558"/>
+    <w:tmpl w:val="E9DAF080"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="569D0356"/>
+    <w:nsid w:val="638652CD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3D66F688"/>
+    <w:tmpl w:val="B70012FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5CBA212B"/>
+    <w:nsid w:val="670F7611"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C6100B34"/>
+    <w:tmpl w:val="6888BCD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60F01AB2"/>
+    <w:nsid w:val="67BA0975"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FF68C8C4"/>
+    <w:tmpl w:val="B6A8BB40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="674A4610"/>
+    <w:nsid w:val="6809678C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="89866880"/>
+    <w:tmpl w:val="6BCCEAE6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="68A42D05"/>
+    <w:nsid w:val="6A087724"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C9A59A2"/>
+    <w:tmpl w:val="C3E00F96"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AEB183A"/>
+    <w:nsid w:val="6B2112BF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FCB43FAE"/>
+    <w:tmpl w:val="4128173A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6DF1750E"/>
+    <w:nsid w:val="6F084BD4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0610F408"/>
+    <w:tmpl w:val="66AEBC56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="733506CA"/>
+    <w:nsid w:val="7203381B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A3A2FB9E"/>
+    <w:tmpl w:val="1B9456D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74F700DC"/>
+    <w:nsid w:val="72E91EE1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C682DA4"/>
+    <w:tmpl w:val="ABE27F9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="775E12C8"/>
+    <w:nsid w:val="73C525E7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FF68C8C4"/>
+    <w:tmpl w:val="0D1ADF9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="776E0403"/>
+    <w:nsid w:val="753E2D65"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4FA60FB8"/>
+    <w:tmpl w:val="914238DC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="78BB782B"/>
+    <w:nsid w:val="75B50421"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F7A8B180"/>
+    <w:tmpl w:val="4A283A2A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="79091729"/>
+    <w:nsid w:val="763B0482"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B6A20B8C"/>
+    <w:tmpl w:val="3116A084"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7A5E3BED"/>
+    <w:nsid w:val="79450D0E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="54F238C6"/>
+    <w:tmpl w:val="4EC692EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C3F59E3"/>
+    <w:nsid w:val="79C8417F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B26682E2"/>
+    <w:tmpl w:val="31B6A4CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7C592C64"/>
+    <w:nsid w:val="7A235F15"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2F60EB60"/>
+    <w:tmpl w:val="76587F66"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7CA22C0E"/>
+    <w:nsid w:val="7A4576A4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5632344E"/>
+    <w:tmpl w:val="4364DF2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="43"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="6">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="7">
-    <w:abstractNumId w:val="48"/>
+    <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="8">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="29"/>
+    <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="40"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="43"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="18">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="20">
     <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="19">
-[...2 lines deleted...]
-  <w:num w:numId="20">
+  <w:num w:numId="21">
     <w:abstractNumId w:val="6"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="22">
     <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="23">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="27">
     <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="24">
-[...2 lines deleted...]
-  <w:num w:numId="25">
+  <w:num w:numId="28">
     <w:abstractNumId w:val="37"/>
   </w:num>
-  <w:num w:numId="26">
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="46">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="27">
-[...26 lines deleted...]
-  <w:num w:numId="36">
+  <w:num w:numId="47">
     <w:abstractNumId w:val="44"/>
   </w:num>
-  <w:num w:numId="37">
+  <w:num w:numId="48">
     <w:abstractNumId w:val="21"/>
   </w:num>
-  <w:num w:numId="38">
-[...31 lines deleted...]
-  </w:num>
   <w:num w:numId="49">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="49"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
@@ -3297,51 +3297,50 @@
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
-    <w:rsid w:val="00295F9B"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
@@ -3372,50 +3371,51 @@
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
+    <w:rsid w:val="009B6B3D"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
@@ -4506,61 +4506,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00295F9B"/>
+    <w:rsid w:val="009B6B3D"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00295F9B"/>
+    <w:rsid w:val="009B6B3D"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4846,51 +4846,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9C75B985-7D0F-48DE-8C60-E5A80D3BFEEF}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{A8C2EDBA-8C34-4B25-9404-E62C83697F07}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>306</Words>
   <Characters>1747</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>14</Lines>
   <Paragraphs>4</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2049</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>