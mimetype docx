--- v0 (2026-06-21)
+++ v1 (2026-08-14)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="74D6D8C5" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+          <w:p w14:paraId="2C4F11E8" w14:textId="4F864DF3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00B76C3A">
+            <w:r w:rsidRPr="00D27E2C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>孙鹏</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="7146F3E0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+          <w:p w14:paraId="706EB16B" w14:textId="6E693878" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00B76C3A">
+            <w:r w:rsidRPr="00D27E2C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="4A06D162" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+          <w:p w14:paraId="6199424A" w14:textId="55A84196" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00B76C3A">
+            <w:r w:rsidRPr="00D27E2C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 3210 8209 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="029B83EF" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+          <w:p w14:paraId="4F910ACA" w14:textId="32E90A35" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00B76C3A">
+            <w:r w:rsidRPr="00D27E2C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>patrick.sun@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="148A4F50" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00B76C3A" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="7D4B5D93" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D27E2C" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="19115EAC" wp14:editId="161A05BA">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F51D699" wp14:editId="2B80E920">
                   <wp:extent cx="1651000" cy="2143542"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="9525"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="23210772" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00B76C3A" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="3139709E" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00D27E2C" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00B76C3A">
+            <w:r w:rsidRPr="00D27E2C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>孙鹏律师专注于银行与融资业务，金融机构、支付机构及一般公司业务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C54F428" w14:textId="77777777" w:rsidR="00B76C3A" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="37E30431" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1222 +438,1222 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="084990A1" w14:textId="77777777" w:rsidR="00B76C3A" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+    <w:p w14:paraId="3E9177FE" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="150BCC6D" w14:textId="77777777" w:rsidR="00B76C3A" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+    <w:p w14:paraId="12B17B8C" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>银行融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="779E62E6" w14:textId="77777777" w:rsidR="00B76C3A" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+    <w:p w14:paraId="74B60EC0" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德意志银行、瑞士银行、花旗银行及巴克莱银行就其向新湖中宝股份有限公司某境外全资子公司提供</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4,212,000,000港币的银团贷款项目提供中国法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="190B5E91" w14:textId="77777777" w:rsidR="00B76C3A" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+    <w:p w14:paraId="70E98F76" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德意志银行牵头的银团就其向三生制药</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(HKEX: 1530)某境外全资子公司提供125,000,000美元及975,000,000港币定期贷款并附带50,000,000美元</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>绿鞋机制</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>的定期贷款项目提供中国法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1C2DC090" w14:textId="77777777" w:rsidR="00B76C3A" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+    <w:p w14:paraId="4FB737CE" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表台北富邦商业银行、台新国际商业银行等银团成员就其向中华开发资本股份有限公司某境外全资子公司提供</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>80,000,000美元的并购贷款项目提供中国法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="604A4D22" w14:textId="77777777" w:rsidR="00B76C3A" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+    <w:p w14:paraId="19326D5F" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国银行、星展银行、恒生银行、马来亚银行就其向大信商用信托</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(Dasin Retail Trust)提供约52,000,000新加坡币的上市(SGX)前融资项目提供中国法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59499B20" w14:textId="77777777" w:rsidR="00B76C3A" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+    <w:p w14:paraId="70B4E0E7" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国际金融公司就其向老百姓大药房连锁股份有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(SSE: 603883)提供1,000,000,000人民币的定期贷款项目提供中国法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B9CE91A" w14:textId="77777777" w:rsidR="00B76C3A" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+    <w:p w14:paraId="1CB48A54" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表星展银行、东亚银行、马来亚银行、南洋商业银行、大华银行就其向运通网城房地产投资信托</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(EC World REIT)提供约400,000,000新加坡币的上市(SGX)前融资项目提供中国法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F560F9B" w14:textId="77777777" w:rsidR="00B76C3A" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+    <w:p w14:paraId="27860258" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表渣打银行、德意志银行、法国巴黎银行就其向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Dynapack Group提供250,000,000新加坡币、多贷款用途(包括并购、流动资金和再融资)、多司法管辖区域的贷款项目提供中国法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B8C8161" w14:textId="77777777" w:rsidR="00B76C3A" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+    <w:p w14:paraId="413A990A" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表巴克莱银行就其向中国中车</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(SSE: 601766)某境外控股子公司提供25,000,000英镑的定期贷款提供中国法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1023869A" w14:textId="77777777" w:rsidR="00B76C3A" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+    <w:p w14:paraId="3DE33F07" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表瑞士信贷银行就其向远洋集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(HKEX: 3377)某境外控股子公司提供100,000,000美元的定期贷款项目提供中国法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="393F5BE3" w14:textId="77777777" w:rsidR="00B76C3A" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+    <w:p w14:paraId="53FB0B85" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表法国外贸银行、荷兰银行、华侨永亨银行等银团成员就其向中国中化某境内全资子公司提供</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>485,000,000美元的销售前融资项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48937D35" w14:textId="77777777" w:rsidR="00B76C3A" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+    <w:p w14:paraId="5360858B" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表法国外贸银行、韩国产业银行、马来亚银行等银团成员就其向东营方圆有色金属有限公司、东营鲁方金属材料有限公司提供</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>120,000,000美元的销售前融资项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4112BE74" w14:textId="77777777" w:rsidR="00B76C3A" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+    <w:p w14:paraId="344C1D3A" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国建设银行</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(亚洲)股份有限公司参与其向中国电子有限公司的香港子公司提供800,000,000美元的融资项目，该融资主要用于收购某开曼公司的股份，补充该开曼公司的营运资金、原有境外贷款的再融资以及股权激励计划项下的股份回购等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26C042C3" w14:textId="77777777" w:rsidR="00B76C3A" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+    <w:p w14:paraId="2EB6B235" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国建设银行</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(亚洲)股份有限公司参与其向中国能源工程集团规划设计有限公司的香港子公司提供72,000,000欧元的融资项目，该融资主要用于收购某西班牙公司的股份以及补充该西班牙公司和香港子公司的日常营运资金需求。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DC95CE2" w14:textId="77777777" w:rsidR="00B76C3A" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+    <w:p w14:paraId="48164BEF" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国工商银行</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(亚洲)有限公司参与其向上海吉祥航空香港有限公司提供1,200,000,000港币的融资项目，该融资用于购买中国东方航空股份有限公司的H股股份。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43849CB6" w14:textId="77777777" w:rsidR="00B76C3A" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+    <w:p w14:paraId="4C3F0F96" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国银行参与其向工商银行伦敦</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(ICBC (London) Plc)提供300,000,000美元的融资项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D68CD58" w14:textId="77777777" w:rsidR="00B76C3A" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+    <w:p w14:paraId="65836AFF" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国银行新加披分行参与其向招商银行新加披分行提供</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>80,000,000美元的融资项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="345FAA4F" w14:textId="77777777" w:rsidR="00B76C3A" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+    <w:p w14:paraId="0438B366" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表交通银行</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(通过离岸银行业务部)参与其向某国有融资租赁平台提供38,750,000美元的飞机融资项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DA37231" w14:textId="77777777" w:rsidR="00B76C3A" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+    <w:p w14:paraId="6D4E077E" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>企业债务融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="143294B8" w14:textId="77777777" w:rsidR="00B76C3A" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+    <w:p w14:paraId="5223CB21" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博裕资本就其境内某全资子公司向中国银行借取</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>336,000,000人民币的固定资产贷款提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10AE066E" w14:textId="77777777" w:rsidR="00B76C3A" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+    <w:p w14:paraId="70B96D6A" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表吉利集团参与吉利集团通过其境外实体向法国巴黎银行、澳新银行、中银香港等银团成员借取</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>550,000,000欧元以收购丹麦盛宝银行股份有限公司(Saxo Bank A/S) 51.5%已发行股份的并购融资项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="173183E8" w14:textId="77777777" w:rsidR="00B76C3A" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+    <w:p w14:paraId="00FA85D2" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表吉利集团参与吉利集团通过其境外实体向法国巴黎银行、中信银行、平安银行等银团成员借取</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2,117,500,000欧元定期贷款及950,000,000欧元过桥贷款用以收购瑞典Aktiebolaget Volvo, publ 8.2%已发行股份的并购融资项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="67803B2C" w14:textId="77777777" w:rsidR="00B76C3A" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+    <w:p w14:paraId="0752C924" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新风天域就其旗下公司向招商银行借取</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>550,000,000人民币的并购贷款提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CE04733" w14:textId="77777777" w:rsidR="00B76C3A" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+    <w:p w14:paraId="7DC91575" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信资本就其境外全资子公司向中国银行借取</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>80,000,000美元的并购贷款提供中国法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3CB8C440" w14:textId="77777777" w:rsidR="00B76C3A" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+    <w:p w14:paraId="594D1E33" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BPEA Real Estate就其子公司向华侨永亨银行借取10,000,000人民币和475,000,000港币的境内及境外贷款以并购北京某物业项目提供中国法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C4881E9" w14:textId="77777777" w:rsidR="00B76C3A" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+    <w:p w14:paraId="58039CDD" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表锦江酒店集团就其向工商银行借取</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>250,000,000欧元以并购丽笙集团(Radisson Group)的贷款项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F8F8D7C" w14:textId="77777777" w:rsidR="00B76C3A" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+    <w:p w14:paraId="4F69EA2B" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表英伟达尼龙化工</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(中国)有限公司参与其向中国建设银行上海市分行等银团成员借取的项目融资项目，该项目融资金额为7,392,000,000人民币。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D96A6CD" w14:textId="77777777" w:rsidR="00B76C3A" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+    <w:p w14:paraId="1321865C" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>L Brands Inc.参与其向汇丰银行和花旗银行借取170,000,000美元的银团贷款项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A2A5CBF" w14:textId="77777777" w:rsidR="00B76C3A" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+    <w:p w14:paraId="19ABD969" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国有金融租赁公司的爱尔兰平台参与其向汇丰银行、瑞穗银行借取</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>400,000,000美元的贷款项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2471B9FE" w14:textId="77777777" w:rsidR="00B76C3A" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+    <w:p w14:paraId="73AEBE3D" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金融机构、支付机构及一般公司业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F36F40C" w14:textId="77777777" w:rsidR="00B76C3A" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+    <w:p w14:paraId="395A4962" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表银联国际就其增资入股携程金服提供尽职调查、谈判、交易文件准备等相关法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3B2FBC2B" w14:textId="77777777" w:rsidR="00B76C3A" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+    <w:p w14:paraId="179205F8" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国银联就其收购一家广东的支付机构提供尽职调查、谈判、交易文件准备等相关法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BE7223F" w14:textId="77777777" w:rsidR="00B76C3A" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+    <w:p w14:paraId="21694D77" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ping Pong就其收购一家浙江的支付机构提供尽职调查、谈判、交易文件准备等相关法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65AAAFE1" w14:textId="77777777" w:rsidR="00B76C3A" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+    <w:p w14:paraId="114BC300" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>JP Morgan、中国银联、陆金所等众多客户提供支付机构或支付行业相关的咨询及合规建议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74DFA107" w14:textId="77777777" w:rsidR="00B76C3A" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+    <w:p w14:paraId="61242285" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>曾为中国人民银行上海总部、国家外汇管理局上海分局、中国银联、银联国际、锦江集团等提供常年法律顾问服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BFCB04D" w14:textId="77777777" w:rsidR="00B76C3A" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+    <w:p w14:paraId="2FDC2769" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7747D913" w14:textId="77777777" w:rsidR="00B76C3A" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+    <w:p w14:paraId="78BC6DF2" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 经济法硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="483A2D19" w14:textId="77777777" w:rsidR="00B76C3A" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+    <w:p w14:paraId="4D2F7664" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>鲁东大学</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="211872F7" w14:textId="77777777" w:rsidR="00B76C3A" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+    <w:p w14:paraId="7BB8CC1D" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4340A791" w14:textId="77777777" w:rsidR="00B76C3A" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+    <w:p w14:paraId="2F453075" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11BDAC54" w14:textId="77777777" w:rsidR="00B76C3A" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+    <w:p w14:paraId="1B8387F2" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="7FAA4139" w:rsidR="00A46A04" w:rsidRPr="00B76C3A" w:rsidRDefault="00B76C3A" w:rsidP="00B76C3A">
+    <w:p w14:paraId="4F0A196B" w14:textId="32B85760" w:rsidR="00A46A04" w:rsidRPr="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>孙鹏律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00B76C3A">
+      <w:r w:rsidRPr="00D27E2C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2020年加入方达律师事务所。在加入方达之前，孙鹏律师曾在贝克&amp;#183;麦坚时国际律师事务所上海办公室和金杜律师事务所上海分所工作。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00B76C3A" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00D27E2C" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1859,323 +1859,344 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="00975120"/>
+    <w:nsid w:val="011D5737"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3CAAA636"/>
+    <w:tmpl w:val="2C40DDAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0880469A"/>
+    <w:nsid w:val="014D05E8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F0BC0D74"/>
+    <w:tmpl w:val="97DC658E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="092929D1"/>
+    <w:nsid w:val="01F67001"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5602DBE2"/>
+    <w:tmpl w:val="DCF8A6FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0999636E"/>
+    <w:nsid w:val="085840A4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C4D2565E"/>
+    <w:tmpl w:val="A47C9772"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BF31081"/>
+    <w:nsid w:val="0C3A50B1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EB060CBE"/>
+    <w:tmpl w:val="A0403D7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12E50E58"/>
+    <w:nsid w:val="137B1010"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2966817C"/>
+    <w:tmpl w:val="C9F6A136"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15701F2B"/>
+    <w:nsid w:val="143C7F57"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4850928E"/>
+    <w:tmpl w:val="2572ED8A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1C2A320A"/>
+    <w:nsid w:val="1A090FA8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FC6A1E4A"/>
+    <w:tmpl w:val="07324492"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20E539ED"/>
+    <w:nsid w:val="1B734A85"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CFEACC4C"/>
+    <w:tmpl w:val="5E26562C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="248665CC"/>
+    <w:nsid w:val="1D9D3964"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="987E973C"/>
+    <w:tmpl w:val="09A2CC70"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="267F1D4C"/>
+    <w:nsid w:val="20F6297D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="83282770"/>
+    <w:tmpl w:val="AB1E08CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="27522457"/>
+    <w:nsid w:val="25305560"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C127DAE"/>
+    <w:tmpl w:val="A566CDBA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="275D41CD"/>
+    <w:nsid w:val="25BD0584"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CC626A88"/>
+    <w:tmpl w:val="ED987B04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A292B48"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="C9F6A136"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2244,93 +2265,156 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="362265E4"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32BA4C26"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1F2660DA"/>
+    <w:tmpl w:val="AADC48D4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3ADF40D7"/>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34B6563F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="83282770"/>
+    <w:tmpl w:val="5E846B3A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="356B03C0"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A2C4C494"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AE63DCB"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="E37A7D18"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3AEA6D8F"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="9D7C3010"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2402,628 +2486,544 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3BEB5A89"/>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CA8357C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A942B794"/>
+    <w:tmpl w:val="8CB6BB62"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E120570"/>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3F1125BE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="82240C54"/>
+    <w:tmpl w:val="394696B2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3E214191"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40426BF3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0F9C3C96"/>
+    <w:tmpl w:val="DA184D4A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40C763B5"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40BF2D1D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D01C82DC"/>
+    <w:tmpl w:val="0C3E20FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47054364"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="46502D1B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="65142B32"/>
+    <w:tmpl w:val="C98C8794"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4CA22C85"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="478E657C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E8B404F8"/>
+    <w:tmpl w:val="72BAA5D2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F1B0C79"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49B67C5F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="04EE7752"/>
+    <w:tmpl w:val="AFA4DAC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F412891"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4ACD6531"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C72B500"/>
+    <w:tmpl w:val="7E644BC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50E95132"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54160D15"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5E08ADCE"/>
+    <w:tmpl w:val="F5CE6150"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56A65CF2"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58B27EBE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D0667EE4"/>
+    <w:tmpl w:val="F96EAD58"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5E79148D"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5B046B55"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="438251BA"/>
+    <w:tmpl w:val="8EF83D48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="650F4604"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5D210F52"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D1FAF0C6"/>
+    <w:tmpl w:val="11820C8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="653A2CDE"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FB616BC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="69EAAD6C"/>
+    <w:tmpl w:val="9FD08A0C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="692750AC"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60A731F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="96A84808"/>
+    <w:tmpl w:val="78B63D00"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6AF335BF"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6E3536C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6A81318"/>
+    <w:tmpl w:val="9FBA0DDE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6FBE28F6"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70857E53"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7804B4DC"/>
+    <w:tmpl w:val="3280C9EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="706B05CF"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="74215EA0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B95EE728"/>
+    <w:tmpl w:val="E1C0FCC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72EB6DFE"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="76D64A58"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2ABCEA0C"/>
+    <w:tmpl w:val="B53AE0F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-[...82 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="38">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2">
-[...32 lines deleted...]
-  <w:num w:numId="13">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="5"/>
-  </w:num>
-[...76 lines deleted...]
-    <w:abstractNumId w:val="10"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3137,61 +3137,61 @@
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
-    <w:rsid w:val="00B76C3A"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
+    <w:rsid w:val="00D27E2C"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
@@ -4257,61 +4257,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00B76C3A"/>
+    <w:rsid w:val="00D27E2C"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00B76C3A"/>
+    <w:rsid w:val="00D27E2C"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4597,51 +4597,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FE98EA14-D7E9-487A-A307-D74F1052DA5A}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A099857-DC0C-44D8-9C85-B146BCBECD93}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>385</Words>
   <Characters>2201</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2581</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>