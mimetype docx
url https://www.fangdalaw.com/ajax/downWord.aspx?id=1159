--- v1 (2026-08-14)
+++ v2 (2026-10-17)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="4F864DF3" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+          <w:p w14:paraId="2C4F11E8" w14:textId="6C6A0143" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008753BC" w:rsidP="008753BC">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00D27E2C">
+            <w:r w:rsidRPr="008753BC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>孙鹏</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="6E693878" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+          <w:p w14:paraId="706EB16B" w14:textId="39BF637F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008753BC" w:rsidP="008753BC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00D27E2C">
+            <w:r w:rsidRPr="008753BC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·上海</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="55A84196" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+          <w:p w14:paraId="6199424A" w14:textId="7E58D839" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008753BC" w:rsidP="008753BC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00D27E2C">
+            <w:r w:rsidRPr="008753BC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 21 3210 8209 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="32E90A35" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+          <w:p w14:paraId="4F910ACA" w14:textId="316C01C9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008753BC" w:rsidP="008753BC">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00D27E2C">
+            <w:r w:rsidRPr="008753BC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>patrick.sun@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="7D4B5D93" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00D27E2C" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="50219F1C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="008753BC" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F51D699" wp14:editId="2B80E920">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="34E1CF63" wp14:editId="53295623">
                   <wp:extent cx="1651000" cy="2143542"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="9525"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="3139709E" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00D27E2C" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="178D5842" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="008753BC" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00D27E2C">
+            <w:r w:rsidRPr="008753BC">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>孙鹏律师专注于银行与融资业务，金融机构、支付机构及一般公司业务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E30431" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="1C427FB9" w14:textId="77777777" w:rsidR="008753BC" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1222 +438,1222 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3E9177FE" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+    <w:p w14:paraId="2D8137C9" w14:textId="77777777" w:rsidR="008753BC" w:rsidRDefault="008753BC" w:rsidP="008753BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12B17B8C" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+    <w:p w14:paraId="1DB40910" w14:textId="77777777" w:rsidR="008753BC" w:rsidRDefault="008753BC" w:rsidP="008753BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>银行融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74B60EC0" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+    <w:p w14:paraId="7609CD2C" w14:textId="77777777" w:rsidR="008753BC" w:rsidRDefault="008753BC" w:rsidP="008753BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德意志银行、瑞士银行、花旗银行及巴克莱银行就其向新湖中宝股份有限公司某境外全资子公司提供</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4,212,000,000港币的银团贷款项目提供中国法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70E98F76" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+    <w:p w14:paraId="0338FAB5" w14:textId="77777777" w:rsidR="008753BC" w:rsidRDefault="008753BC" w:rsidP="008753BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表德意志银行牵头的银团就其向三生制药</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(HKEX: 1530)某境外全资子公司提供125,000,000美元及975,000,000港币定期贷款并附带50,000,000美元</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>“</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>绿鞋机制</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>”</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>的定期贷款项目提供中国法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FB737CE" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+    <w:p w14:paraId="403D6C18" w14:textId="77777777" w:rsidR="008753BC" w:rsidRDefault="008753BC" w:rsidP="008753BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表台北富邦商业银行、台新国际商业银行等银团成员就其向中华开发资本股份有限公司某境外全资子公司提供</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>80,000,000美元的并购贷款项目提供中国法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19326D5F" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+    <w:p w14:paraId="7403C784" w14:textId="77777777" w:rsidR="008753BC" w:rsidRDefault="008753BC" w:rsidP="008753BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国银行、星展银行、恒生银行、马来亚银行就其向大信商用信托</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(Dasin Retail Trust)提供约52,000,000新加坡币的上市(SGX)前融资项目提供中国法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B4E0E7" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+    <w:p w14:paraId="6C732B87" w14:textId="77777777" w:rsidR="008753BC" w:rsidRDefault="008753BC" w:rsidP="008753BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国际金融公司就其向老百姓大药房连锁股份有限公司</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(SSE: 603883)提供1,000,000,000人民币的定期贷款项目提供中国法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CB48A54" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+    <w:p w14:paraId="0AB814D4" w14:textId="77777777" w:rsidR="008753BC" w:rsidRDefault="008753BC" w:rsidP="008753BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表星展银行、东亚银行、马来亚银行、南洋商业银行、大华银行就其向运通网城房地产投资信托</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(EC World REIT)提供约400,000,000新加坡币的上市(SGX)前融资项目提供中国法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27860258" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+    <w:p w14:paraId="4ECCC483" w14:textId="77777777" w:rsidR="008753BC" w:rsidRDefault="008753BC" w:rsidP="008753BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表渣打银行、德意志银行、法国巴黎银行就其向</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Dynapack Group提供250,000,000新加坡币、多贷款用途(包括并购、流动资金和再融资)、多司法管辖区域的贷款项目提供中国法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="413A990A" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+    <w:p w14:paraId="48E2B36D" w14:textId="77777777" w:rsidR="008753BC" w:rsidRDefault="008753BC" w:rsidP="008753BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表巴克莱银行就其向中国中车</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(SSE: 601766)某境外控股子公司提供25,000,000英镑的定期贷款提供中国法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DE33F07" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+    <w:p w14:paraId="5E94F95F" w14:textId="77777777" w:rsidR="008753BC" w:rsidRDefault="008753BC" w:rsidP="008753BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表瑞士信贷银行就其向远洋集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(HKEX: 3377)某境外控股子公司提供100,000,000美元的定期贷款项目提供中国法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53FB0B85" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+    <w:p w14:paraId="3BA227EE" w14:textId="77777777" w:rsidR="008753BC" w:rsidRDefault="008753BC" w:rsidP="008753BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表法国外贸银行、荷兰银行、华侨永亨银行等银团成员就其向中国中化某境内全资子公司提供</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>485,000,000美元的销售前融资项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5360858B" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+    <w:p w14:paraId="54DD211A" w14:textId="77777777" w:rsidR="008753BC" w:rsidRDefault="008753BC" w:rsidP="008753BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表法国外贸银行、韩国产业银行、马来亚银行等银团成员就其向东营方圆有色金属有限公司、东营鲁方金属材料有限公司提供</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>120,000,000美元的销售前融资项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="344C1D3A" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+    <w:p w14:paraId="04C9D0D6" w14:textId="77777777" w:rsidR="008753BC" w:rsidRDefault="008753BC" w:rsidP="008753BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国建设银行</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(亚洲)股份有限公司参与其向中国电子有限公司的香港子公司提供800,000,000美元的融资项目，该融资主要用于收购某开曼公司的股份，补充该开曼公司的营运资金、原有境外贷款的再融资以及股权激励计划项下的股份回购等。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2EB6B235" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+    <w:p w14:paraId="4AA87B32" w14:textId="77777777" w:rsidR="008753BC" w:rsidRDefault="008753BC" w:rsidP="008753BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国建设银行</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(亚洲)股份有限公司参与其向中国能源工程集团规划设计有限公司的香港子公司提供72,000,000欧元的融资项目，该融资主要用于收购某西班牙公司的股份以及补充该西班牙公司和香港子公司的日常营运资金需求。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48164BEF" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+    <w:p w14:paraId="0DD4E7C6" w14:textId="77777777" w:rsidR="008753BC" w:rsidRDefault="008753BC" w:rsidP="008753BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国工商银行</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(亚洲)有限公司参与其向上海吉祥航空香港有限公司提供1,200,000,000港币的融资项目，该融资用于购买中国东方航空股份有限公司的H股股份。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C3F0F96" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+    <w:p w14:paraId="7164488C" w14:textId="77777777" w:rsidR="008753BC" w:rsidRDefault="008753BC" w:rsidP="008753BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表美国银行参与其向工商银行伦敦</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(ICBC (London) Plc)提供300,000,000美元的融资项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65836AFF" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+    <w:p w14:paraId="15DFE1A8" w14:textId="77777777" w:rsidR="008753BC" w:rsidRDefault="008753BC" w:rsidP="008753BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国银行新加披分行参与其向招商银行新加披分行提供</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>80,000,000美元的融资项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0438B366" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+    <w:p w14:paraId="55D68DCE" w14:textId="77777777" w:rsidR="008753BC" w:rsidRDefault="008753BC" w:rsidP="008753BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表交通银行</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(通过离岸银行业务部)参与其向某国有融资租赁平台提供38,750,000美元的飞机融资项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D4E077E" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+    <w:p w14:paraId="75097FA7" w14:textId="77777777" w:rsidR="008753BC" w:rsidRDefault="008753BC" w:rsidP="008753BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>企业债务融资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5223CB21" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+    <w:p w14:paraId="0C5DAC7E" w14:textId="77777777" w:rsidR="008753BC" w:rsidRDefault="008753BC" w:rsidP="008753BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表博裕资本就其境内某全资子公司向中国银行借取</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>336,000,000人民币的固定资产贷款提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70B96D6A" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+    <w:p w14:paraId="497C2A30" w14:textId="77777777" w:rsidR="008753BC" w:rsidRDefault="008753BC" w:rsidP="008753BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表吉利集团参与吉利集团通过其境外实体向法国巴黎银行、澳新银行、中银香港等银团成员借取</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>550,000,000欧元以收购丹麦盛宝银行股份有限公司(Saxo Bank A/S) 51.5%已发行股份的并购融资项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00FA85D2" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+    <w:p w14:paraId="19C69B85" w14:textId="77777777" w:rsidR="008753BC" w:rsidRDefault="008753BC" w:rsidP="008753BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表吉利集团参与吉利集团通过其境外实体向法国巴黎银行、中信银行、平安银行等银团成员借取</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2,117,500,000欧元定期贷款及950,000,000欧元过桥贷款用以收购瑞典Aktiebolaget Volvo, publ 8.2%已发行股份的并购融资项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0752C924" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+    <w:p w14:paraId="7067F17D" w14:textId="77777777" w:rsidR="008753BC" w:rsidRDefault="008753BC" w:rsidP="008753BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表新风天域就其旗下公司向招商银行借取</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>550,000,000人民币的并购贷款提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7DC91575" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+    <w:p w14:paraId="3EE447E4" w14:textId="77777777" w:rsidR="008753BC" w:rsidRDefault="008753BC" w:rsidP="008753BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信资本就其境外全资子公司向中国银行借取</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>80,000,000美元的并购贷款提供中国法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="594D1E33" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+    <w:p w14:paraId="7CD170F7" w14:textId="77777777" w:rsidR="008753BC" w:rsidRDefault="008753BC" w:rsidP="008753BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>BPEA Real Estate就其子公司向华侨永亨银行借取10,000,000人民币和475,000,000港币的境内及境外贷款以并购北京某物业项目提供中国法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="58039CDD" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+    <w:p w14:paraId="3E2C988C" w14:textId="77777777" w:rsidR="008753BC" w:rsidRDefault="008753BC" w:rsidP="008753BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表锦江酒店集团就其向工商银行借取</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>250,000,000欧元以并购丽笙集团(Radisson Group)的贷款项目提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F69EA2B" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+    <w:p w14:paraId="0CDC9167" w14:textId="77777777" w:rsidR="008753BC" w:rsidRDefault="008753BC" w:rsidP="008753BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表英伟达尼龙化工</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>(中国)有限公司参与其向中国建设银行上海市分行等银团成员借取的项目融资项目，该项目融资金额为7,392,000,000人民币。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1321865C" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+    <w:p w14:paraId="4D9DE00B" w14:textId="77777777" w:rsidR="008753BC" w:rsidRDefault="008753BC" w:rsidP="008753BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>L Brands Inc.参与其向汇丰银行和花旗银行借取170,000,000美元的银团贷款项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19ABD969" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+    <w:p w14:paraId="4B281F72" w14:textId="77777777" w:rsidR="008753BC" w:rsidRDefault="008753BC" w:rsidP="008753BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表某国有金融租赁公司的爱尔兰平台参与其向汇丰银行、瑞穗银行借取</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>400,000,000美元的贷款项目。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73AEBE3D" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+    <w:p w14:paraId="20141ACB" w14:textId="77777777" w:rsidR="008753BC" w:rsidRDefault="008753BC" w:rsidP="008753BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>金融机构、支付机构及一般公司业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="395A4962" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+    <w:p w14:paraId="7A326DE3" w14:textId="77777777" w:rsidR="008753BC" w:rsidRDefault="008753BC" w:rsidP="008753BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表银联国际就其增资入股携程金服提供尽职调查、谈判、交易文件准备等相关法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="179205F8" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+    <w:p w14:paraId="334933BA" w14:textId="77777777" w:rsidR="008753BC" w:rsidRDefault="008753BC" w:rsidP="008753BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中国银联就其收购一家广东的支付机构提供尽职调查、谈判、交易文件准备等相关法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="21694D77" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+    <w:p w14:paraId="2FF1EFB3" w14:textId="77777777" w:rsidR="008753BC" w:rsidRDefault="008753BC" w:rsidP="008753BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Ping Pong就其收购一家浙江的支付机构提供尽职调查、谈判、交易文件准备等相关法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="114BC300" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+    <w:p w14:paraId="1A025297" w14:textId="77777777" w:rsidR="008753BC" w:rsidRDefault="008753BC" w:rsidP="008753BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>JP Morgan、中国银联、陆金所等众多客户提供支付机构或支付行业相关的咨询及合规建议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="61242285" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+    <w:p w14:paraId="2C49C886" w14:textId="77777777" w:rsidR="008753BC" w:rsidRDefault="008753BC" w:rsidP="008753BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>曾为中国人民银行上海总部、国家外汇管理局上海分局、中国银联、银联国际、锦江集团等提供常年法律顾问服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FDC2769" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+    <w:p w14:paraId="4D2575A3" w14:textId="77777777" w:rsidR="008753BC" w:rsidRDefault="008753BC" w:rsidP="008753BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="78BC6DF2" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+    <w:p w14:paraId="170EDBA4" w14:textId="77777777" w:rsidR="008753BC" w:rsidRDefault="008753BC" w:rsidP="008753BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>华东政法大学</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 经济法硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D2F7664" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+    <w:p w14:paraId="29849068" w14:textId="77777777" w:rsidR="008753BC" w:rsidRDefault="008753BC" w:rsidP="008753BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>鲁东大学</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> 法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BB8CC1D" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+    <w:p w14:paraId="0AB2D4A2" w14:textId="77777777" w:rsidR="008753BC" w:rsidRDefault="008753BC" w:rsidP="008753BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F453075" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+    <w:p w14:paraId="57E21F37" w14:textId="77777777" w:rsidR="008753BC" w:rsidRDefault="008753BC" w:rsidP="008753BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国执业律师</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B8387F2" w14:textId="77777777" w:rsidR="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+    <w:p w14:paraId="31073600" w14:textId="77777777" w:rsidR="008753BC" w:rsidRDefault="008753BC" w:rsidP="008753BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="32B85760" w:rsidR="00A46A04" w:rsidRPr="00D27E2C" w:rsidRDefault="00D27E2C" w:rsidP="00D27E2C">
+    <w:p w14:paraId="4F0A196B" w14:textId="70845C92" w:rsidR="00A46A04" w:rsidRPr="008753BC" w:rsidRDefault="008753BC" w:rsidP="008753BC">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>孙鹏律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00D27E2C">
+      <w:r w:rsidRPr="008753BC">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2020年加入方达律师事务所。在加入方达之前，孙鹏律师曾在贝克&amp;#183;麦坚时国际律师事务所上海办公室和金杜律师事务所上海分所工作。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00D27E2C" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="008753BC" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1859,1171 +1859,1171 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="011D5737"/>
+    <w:nsid w:val="00492534"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C40DDAE"/>
+    <w:tmpl w:val="383266C0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="014D05E8"/>
+    <w:nsid w:val="07323251"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="97DC658E"/>
+    <w:tmpl w:val="1B1AF98C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01F67001"/>
+    <w:nsid w:val="0B1E2E42"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DCF8A6FC"/>
+    <w:tmpl w:val="1B387720"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="085840A4"/>
+    <w:nsid w:val="0D3B4B5C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A47C9772"/>
+    <w:tmpl w:val="414E9DFA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C3A50B1"/>
+    <w:nsid w:val="11ED5CC9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A0403D7E"/>
+    <w:tmpl w:val="EC088FB2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="137B1010"/>
+    <w:nsid w:val="14C161B0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C9F6A136"/>
+    <w:tmpl w:val="FACA9C1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="143C7F57"/>
+    <w:nsid w:val="1DD82E4D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2572ED8A"/>
+    <w:tmpl w:val="9092C772"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1A090FA8"/>
+    <w:nsid w:val="20F62B23"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="07324492"/>
+    <w:tmpl w:val="E99EED60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B734A85"/>
+    <w:nsid w:val="28D1077E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5E26562C"/>
+    <w:tmpl w:val="0AA6D340"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1D9D3964"/>
+    <w:nsid w:val="2A6C38BE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="09A2CC70"/>
+    <w:tmpl w:val="5AD62E56"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20F6297D"/>
+    <w:nsid w:val="2B046875"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AB1E08CA"/>
+    <w:tmpl w:val="5122E20E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25305560"/>
+    <w:nsid w:val="2C211E50"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A566CDBA"/>
+    <w:tmpl w:val="41C0AD34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25BD0584"/>
+    <w:nsid w:val="2DA84BFA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ED987B04"/>
+    <w:tmpl w:val="CA5A85AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2A292B48"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35D7252B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C9F6A136"/>
+    <w:tmpl w:val="59769558"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32BA4C26"/>
+    <w:nsid w:val="38735679"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AADC48D4"/>
+    <w:tmpl w:val="052E1CC8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34B6563F"/>
+    <w:nsid w:val="3B392C46"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5E846B3A"/>
+    <w:tmpl w:val="A0544F1C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="356B03C0"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FAE3261"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A2C4C494"/>
+    <w:tmpl w:val="E6C23A22"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AE63DCB"/>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="412F6C7D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E37A7D18"/>
+    <w:tmpl w:val="41C0AD34"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AEA6D8F"/>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42DD68CB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9D7C3010"/>
+    <w:tmpl w:val="79067FD6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CA8357C"/>
+    <w:nsid w:val="43AE3DE2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8CB6BB62"/>
+    <w:tmpl w:val="D3C85A5C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3F1125BE"/>
+    <w:nsid w:val="4D377A3E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="394696B2"/>
+    <w:tmpl w:val="9408878C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40426BF3"/>
+    <w:nsid w:val="530E13DA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DA184D4A"/>
+    <w:tmpl w:val="2C24E93A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="40BF2D1D"/>
+    <w:nsid w:val="543E0CBA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C3E20FC"/>
+    <w:tmpl w:val="D47EA554"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46502D1B"/>
+    <w:nsid w:val="57576D14"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C98C8794"/>
+    <w:tmpl w:val="E138A78E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="478E657C"/>
+    <w:nsid w:val="580B6796"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="72BAA5D2"/>
+    <w:tmpl w:val="E61667B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49B67C5F"/>
+    <w:nsid w:val="58144F4E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AFA4DAC4"/>
+    <w:tmpl w:val="6DDAD088"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4ACD6531"/>
+    <w:nsid w:val="60112E17"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7E644BC6"/>
+    <w:tmpl w:val="74C073A0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54160D15"/>
+    <w:nsid w:val="638C2C36"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F5CE6150"/>
+    <w:tmpl w:val="29A85704"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="58B27EBE"/>
+    <w:nsid w:val="699C53BE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F96EAD58"/>
+    <w:tmpl w:val="A4D87102"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5B046B55"/>
+    <w:nsid w:val="6A1611D4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8EF83D48"/>
+    <w:tmpl w:val="47784E46"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5D210F52"/>
+    <w:nsid w:val="6E580396"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="11820C8C"/>
+    <w:tmpl w:val="9BC6A6D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FB616BC"/>
+    <w:nsid w:val="716044EF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9FD08A0C"/>
+    <w:tmpl w:val="1E5C06C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="60A731F8"/>
+    <w:nsid w:val="753A0211"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="78B63D00"/>
+    <w:tmpl w:val="D222FCCA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E3536C7"/>
+    <w:nsid w:val="75E77740"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9FBA0DDE"/>
+    <w:tmpl w:val="6F0452F8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70857E53"/>
+    <w:nsid w:val="777F0AA3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3280C9EE"/>
+    <w:tmpl w:val="B748B822"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74215EA0"/>
+    <w:nsid w:val="7A154927"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E1C0FCC0"/>
+    <w:tmpl w:val="CE7E5E02"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="76D64A58"/>
+    <w:nsid w:val="7D7840BA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B53AE0F8"/>
+    <w:tmpl w:val="AE602C7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="23">
     <w:abstractNumId w:val="14"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="26">
     <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="4"/>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="23"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="27"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="6">
-    <w:abstractNumId w:val="7"/>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="0"/>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="18"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="3"/>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="9">
-    <w:abstractNumId w:val="17"/>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="37">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11">
-[...11 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="38">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="39">
     <w:abstractNumId w:val="11"/>
-  </w:num>
-[...67 lines deleted...]
-    <w:abstractNumId w:val="5"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3100,98 +3100,98 @@
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
+    <w:rsid w:val="008753BC"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
     <w:rsid w:val="008A40E2"/>
     <w:rsid w:val="008D77E9"/>
     <w:rsid w:val="008E5C09"/>
     <w:rsid w:val="008E73CE"/>
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
-    <w:rsid w:val="00D27E2C"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
     <w:rsid w:val="00E418B1"/>
     <w:rsid w:val="00E44063"/>
     <w:rsid w:val="00E70303"/>
     <w:rsid w:val="00E7710E"/>
     <w:rsid w:val="00F07BEB"/>
     <w:rsid w:val="00F51C68"/>
     <w:rsid w:val="00F57734"/>
     <w:rsid w:val="00F80A79"/>
     <w:rsid w:val="00F96E7C"/>
     <w:rsid w:val="00F97256"/>
     <w:rsid w:val="00FA3B60"/>
     <w:rsid w:val="00FB1ADC"/>
     <w:rsid w:val="00FB5CEE"/>
     <w:rsid w:val="00FC7C78"/>
     <w:rsid w:val="00FE037C"/>
@@ -4257,61 +4257,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00D27E2C"/>
+    <w:rsid w:val="008753BC"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00D27E2C"/>
+    <w:rsid w:val="008753BC"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4597,51 +4597,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6A099857-DC0C-44D8-9C85-B146BCBECD93}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FDEB0E91-3AE3-4913-B49A-B512BFF4DC2A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>385</Words>
   <Characters>2201</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>18</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>2581</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>