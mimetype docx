--- v0 (2026-05-09)
+++ v1 (2026-07-25)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="3EDC5685" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00287B8D" w:rsidP="00287B8D">
+          <w:p w14:paraId="2C4F11E8" w14:textId="3AC11C2C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00287B8D">
+            <w:r w:rsidRPr="004618DA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>卫凌波</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="25F009E7" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00287B8D" w:rsidP="00287B8D">
+          <w:p w14:paraId="706EB16B" w14:textId="1D62A3AC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00287B8D">
+            <w:r w:rsidRPr="004618DA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="04B8B7BE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00287B8D" w:rsidP="00287B8D">
+          <w:p w14:paraId="6199424A" w14:textId="6C2DBD9F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00287B8D">
+            <w:r w:rsidRPr="004618DA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 0049 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="3D6D98D0" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00287B8D" w:rsidP="00287B8D">
+          <w:p w14:paraId="4F910ACA" w14:textId="31D0692F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00287B8D">
+            <w:r w:rsidRPr="004618DA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>lingbo.wei@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="3C40195C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00287B8D" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="4C0958C9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004618DA" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0219A9E1" wp14:editId="09CF9E64">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D9FEC24" wp14:editId="2C550400">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="308C4485" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00287B8D" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="2360039F" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="004618DA" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00287B8D">
+            <w:r w:rsidRPr="004618DA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>卫凌波律师的主要执业领域为反垄断法与竞争法，包括经营者集中申报、反垄断行政调查、反垄断合规咨询、反垄断诉讼等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B620E16" w14:textId="77777777" w:rsidR="00287B8D" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="64801143" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,944 +438,944 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D175B17" w14:textId="77777777" w:rsidR="00287B8D" w:rsidRDefault="00287B8D" w:rsidP="00287B8D">
+    <w:p w14:paraId="7B1E22E5" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00287B8D">
+      <w:r w:rsidRPr="004618DA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4EE28409" w14:textId="77777777" w:rsidR="00287B8D" w:rsidRDefault="00287B8D" w:rsidP="00287B8D">
+    <w:p w14:paraId="7BFC8B6A" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00287B8D">
+      <w:r w:rsidRPr="004618DA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BE7D474" w14:textId="77777777" w:rsidR="00287B8D" w:rsidRDefault="00287B8D" w:rsidP="00287B8D">
+    <w:p w14:paraId="27A22B31" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00287B8D">
+      <w:r w:rsidRPr="004618DA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表卡哥特科与科尼，就双方合并交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2372CE01" w14:textId="77777777" w:rsidR="00287B8D" w:rsidRDefault="00287B8D" w:rsidP="00287B8D">
+    <w:p w14:paraId="66379469" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00287B8D">
+      <w:r w:rsidRPr="004618DA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00287B8D">
+      <w:r w:rsidRPr="004618DA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Newcrest Mining Limited，就其收购Pretium Resources全部对外发行股份交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="042C0BED" w14:textId="77777777" w:rsidR="00287B8D" w:rsidRDefault="00287B8D" w:rsidP="00287B8D">
+    <w:p w14:paraId="066890C8" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00287B8D">
+      <w:r w:rsidRPr="004618DA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表黑石，就其在中国房地产市场的数项收购交易和在海外收购科技公司的数项交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28F582DF" w14:textId="77777777" w:rsidR="00287B8D" w:rsidRDefault="00287B8D" w:rsidP="00287B8D">
+    <w:p w14:paraId="067A49DD" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00287B8D">
+      <w:r w:rsidRPr="004618DA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表金山云，就其收购柯莱特股权案进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E5D43F2" w14:textId="77777777" w:rsidR="00287B8D" w:rsidRDefault="00287B8D" w:rsidP="00287B8D">
+    <w:p w14:paraId="290A072C" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00287B8D">
+      <w:r w:rsidRPr="004618DA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表方源资本与上海浦东科技投资有限公司，就双方收购</w:t>
       </w:r>
-      <w:r w:rsidRPr="00287B8D">
+      <w:r w:rsidRPr="004618DA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SPT Roth AG与Felmada AG股权案进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34355AC9" w14:textId="77777777" w:rsidR="00287B8D" w:rsidRDefault="00287B8D" w:rsidP="00287B8D">
+    <w:p w14:paraId="43A50228" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00287B8D">
+      <w:r w:rsidRPr="004618DA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表普莱克斯，就其与林德合并案的中国经营者集中审查提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D085758" w14:textId="77777777" w:rsidR="00287B8D" w:rsidRDefault="00287B8D" w:rsidP="00287B8D">
+    <w:p w14:paraId="7092719A" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00287B8D">
+      <w:r w:rsidRPr="004618DA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表辽港集团，就招商局收购辽港集团股权案进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="565B8EFB" w14:textId="77777777" w:rsidR="00287B8D" w:rsidRDefault="00287B8D" w:rsidP="00287B8D">
+    <w:p w14:paraId="4AA3ED24" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00287B8D">
+      <w:r w:rsidRPr="004618DA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表通用电气，就其收购收购阿尔斯通电力电网业务进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62258527" w14:textId="77777777" w:rsidR="00287B8D" w:rsidRDefault="00287B8D" w:rsidP="00287B8D">
+    <w:p w14:paraId="3D037EF7" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00287B8D">
+      <w:r w:rsidRPr="004618DA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名互联网公司，就其多项历史交易是否达到经营者集中申报标准提供法律意见，协助公司对相关交易进行补充申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="40761F4F" w14:textId="77777777" w:rsidR="00287B8D" w:rsidRDefault="00287B8D" w:rsidP="00287B8D">
+    <w:p w14:paraId="11DAF7CE" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00287B8D">
+      <w:r w:rsidRPr="004618DA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名基金公司，就历史交易是否达到经营者集中申报标准进行分析和补充申报。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37FFD3AB" w14:textId="77777777" w:rsidR="00287B8D" w:rsidRDefault="00287B8D" w:rsidP="00287B8D">
+    <w:p w14:paraId="1B033A9B" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00287B8D">
+      <w:r w:rsidRPr="004618DA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>反垄断行政调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1E3EEB2E" w14:textId="77777777" w:rsidR="00287B8D" w:rsidRDefault="00287B8D" w:rsidP="00287B8D">
+    <w:p w14:paraId="356284EB" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00287B8D">
+      <w:r w:rsidRPr="004618DA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家跨国医疗器械公司，就中国反垄断执法机构的反垄断突击检查以及针对其维持转售价格行为发起的反垄断调查提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79B1CC8B" w14:textId="77777777" w:rsidR="00287B8D" w:rsidRDefault="00287B8D" w:rsidP="00287B8D">
+    <w:p w14:paraId="279D367D" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00287B8D">
+      <w:r w:rsidRPr="004618DA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名互联网企业，就中国反垄断执法机构对其业务情况展开的问询准备答复；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44890A91" w14:textId="77777777" w:rsidR="00287B8D" w:rsidRDefault="00287B8D" w:rsidP="00287B8D">
+    <w:p w14:paraId="399AF19B" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00287B8D">
+      <w:r w:rsidRPr="004618DA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内知名食品企业，就中国反垄断执法机构的反垄断突击检查以及针对其维持转售价格行为发起的反垄断调查提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6E781A50" w14:textId="77777777" w:rsidR="00287B8D" w:rsidRDefault="00287B8D" w:rsidP="00287B8D">
+    <w:p w14:paraId="0DBDEE8C" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00287B8D">
+      <w:r w:rsidRPr="004618DA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家公用事业公司，就中国反垄断执法机构发起的针对其定价行为的有关竞争法和价格法的行政调查提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63AC6DAD" w14:textId="77777777" w:rsidR="00287B8D" w:rsidRDefault="00287B8D" w:rsidP="00287B8D">
+    <w:p w14:paraId="51AE4264" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00287B8D">
+      <w:r w:rsidRPr="004618DA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全国驰名家电品牌商，就中国反垄断执法机构的反垄断突击检查以及针对其维持转售价格行为发起的反垄断调查提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="445E6FE1" w14:textId="77777777" w:rsidR="00287B8D" w:rsidRDefault="00287B8D" w:rsidP="00287B8D">
+    <w:p w14:paraId="540ACD5F" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00287B8D">
+      <w:r w:rsidRPr="004618DA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名航运企业，就其参与横向垄断协议的行为在中国的自首行动提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="541617EB" w14:textId="77777777" w:rsidR="00287B8D" w:rsidRDefault="00287B8D" w:rsidP="00287B8D">
+    <w:p w14:paraId="4F16108E" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00287B8D">
+      <w:r w:rsidRPr="004618DA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名跨国科技公司，就中国反垄断执法机构针对其涉嫌滥用市场支配地位的行为开展的反垄断突击检查提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F4B7076" w14:textId="77777777" w:rsidR="00287B8D" w:rsidRDefault="00287B8D" w:rsidP="00287B8D">
+    <w:p w14:paraId="12B6559E" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00287B8D">
+      <w:r w:rsidRPr="004618DA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>反垄断合规</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65AC39FD" w14:textId="77777777" w:rsidR="00287B8D" w:rsidRDefault="00287B8D" w:rsidP="00287B8D">
+    <w:p w14:paraId="04408AA2" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00287B8D">
+      <w:r w:rsidRPr="004618DA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家国际知名汽车厂商，开展有关转售价格维持、招投标及横向垄断协议的常规自查，为公司评估潜在风险并完善合规管理提供建议；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="308E1BE7" w14:textId="77777777" w:rsidR="00287B8D" w:rsidRDefault="00287B8D" w:rsidP="00287B8D">
+    <w:p w14:paraId="20E2798B" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00287B8D">
+      <w:r w:rsidRPr="004618DA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家国际知名药品公司，开展有关转售价格维持的自查和风险评估；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35331390" w14:textId="77777777" w:rsidR="00287B8D" w:rsidRDefault="00287B8D" w:rsidP="00287B8D">
+    <w:p w14:paraId="72DA2ED9" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00287B8D">
+      <w:r w:rsidRPr="004618DA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家国内互联网企业，就其被指控滥用市场支配地位问题提供法律率服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A00090E" w14:textId="77777777" w:rsidR="00287B8D" w:rsidRDefault="00287B8D" w:rsidP="00287B8D">
+    <w:p w14:paraId="3F9DC784" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00287B8D">
+      <w:r w:rsidRPr="004618DA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家国内体外诊断医疗器械公司，通过审阅制度文本和访谈等方式协助公司评估其业务经营的潜在反垄断风险，提供合规制度完善建议；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1DB2AD98" w14:textId="77777777" w:rsidR="00287B8D" w:rsidRDefault="00287B8D" w:rsidP="00287B8D">
+    <w:p w14:paraId="1A2277A2" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00287B8D">
+      <w:r w:rsidRPr="004618DA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家跨国文化娱乐公司，提供多个合营企业之间经营活动和潜在敏感信息交换的反垄断合规咨询；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="287B41DC" w14:textId="77777777" w:rsidR="00287B8D" w:rsidRDefault="00287B8D" w:rsidP="00287B8D">
+    <w:p w14:paraId="06E6B296" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00287B8D">
+      <w:r w:rsidRPr="004618DA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家跨国玩具公司，持续性开展有关维持转售价格等风险领域的常规合规自查，完善公司内部合规制度；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="135D571D" w14:textId="77777777" w:rsidR="00287B8D" w:rsidRDefault="00287B8D" w:rsidP="00287B8D">
+    <w:p w14:paraId="75175D25" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00287B8D">
+      <w:r w:rsidRPr="004618DA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家知名汽车制造商，提供有关境内合营企业经营活动和潜在敏感信息交换的反垄断合规咨询；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3588B74C" w14:textId="77777777" w:rsidR="00287B8D" w:rsidRDefault="00287B8D" w:rsidP="00287B8D">
+    <w:p w14:paraId="034C0B31" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00287B8D">
+      <w:r w:rsidRPr="004618DA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家综合性国有企业，开展覆盖公司不同业务单元的反垄断合规自查，制定和完善公司内部反垄断合规制度体系；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="14A97411" w14:textId="77777777" w:rsidR="00287B8D" w:rsidRDefault="00287B8D" w:rsidP="00287B8D">
+    <w:p w14:paraId="5FD6DE19" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00287B8D">
+      <w:r w:rsidRPr="004618DA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家知名航空公司，开展全面反垄断合规自查和风险评估，完善反垄断合规制度，提供有关经营策略的咨询建议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4C335602" w14:textId="77777777" w:rsidR="00287B8D" w:rsidRDefault="00287B8D" w:rsidP="00287B8D">
+    <w:p w14:paraId="60E05A0C" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00287B8D">
+      <w:r w:rsidRPr="004618DA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="192C3713" w14:textId="77777777" w:rsidR="00287B8D" w:rsidRDefault="00287B8D" w:rsidP="00287B8D">
+    <w:p w14:paraId="7979F8E3" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00287B8D">
+      <w:r w:rsidRPr="004618DA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，法律硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CBD224C" w14:textId="77777777" w:rsidR="00287B8D" w:rsidRDefault="00287B8D" w:rsidP="00287B8D">
+    <w:p w14:paraId="26AA6CCD" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00287B8D">
+      <w:r w:rsidRPr="004618DA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海对外经贸大学，管理学和贸易学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="325D7467" w14:textId="77777777" w:rsidR="00287B8D" w:rsidRDefault="00287B8D" w:rsidP="00287B8D">
+    <w:p w14:paraId="25DFBDE8" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00287B8D">
+      <w:r w:rsidRPr="004618DA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>伦敦国王学院，欧盟竞争法研究生文凭</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BCDC9F0" w14:textId="77777777" w:rsidR="00287B8D" w:rsidRDefault="00287B8D" w:rsidP="00287B8D">
+    <w:p w14:paraId="79862C80" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00287B8D">
+      <w:r w:rsidRPr="004618DA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20C50E70" w14:textId="77777777" w:rsidR="00287B8D" w:rsidRDefault="00287B8D" w:rsidP="00287B8D">
+    <w:p w14:paraId="17869876" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00287B8D">
+      <w:r w:rsidRPr="004618DA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国律师执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="35E4FA96" w14:textId="77777777" w:rsidR="00287B8D" w:rsidRDefault="00287B8D" w:rsidP="00287B8D">
+    <w:p w14:paraId="1D2C6730" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00287B8D">
+      <w:r w:rsidRPr="004618DA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0930AB4D" w14:textId="77777777" w:rsidR="00287B8D" w:rsidRDefault="00287B8D" w:rsidP="00287B8D">
+    <w:p w14:paraId="623B8407" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00287B8D">
+      <w:r w:rsidRPr="004618DA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24455D4A" w14:textId="77777777" w:rsidR="00287B8D" w:rsidRDefault="00287B8D" w:rsidP="00287B8D">
+    <w:p w14:paraId="2A4C992A" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00287B8D">
+      <w:r w:rsidRPr="004618DA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A9DE896" w14:textId="77777777" w:rsidR="00287B8D" w:rsidRDefault="00287B8D" w:rsidP="00287B8D">
+    <w:p w14:paraId="6C3EE8DA" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00287B8D">
+      <w:r w:rsidRPr="004618DA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="52661734" w:rsidR="00A46A04" w:rsidRPr="00287B8D" w:rsidRDefault="00287B8D" w:rsidP="00287B8D">
+    <w:p w14:paraId="4F0A196B" w14:textId="489363DF" w:rsidR="00A46A04" w:rsidRPr="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00287B8D">
+      <w:r w:rsidRPr="004618DA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>卫凌波律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="00287B8D">
+      <w:r w:rsidRPr="004618DA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2020年加入方达。在此之前，卫律师曾在一家大型内资律师事务所从事反垄断与竞争法业务近5年。卫律师曾代理数量众多的跨国企业、国有企业和民营企业，参与的项目覆盖多个行业，包括但不限于互联网、基金、化工、能源、医疗、港口、汽车、科技、消费品。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00287B8D" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="004618DA" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1581,1099 +1581,1099 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="005D259D"/>
+    <w:nsid w:val="06273DB4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0156AA98"/>
+    <w:tmpl w:val="517C6A40"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="02662281"/>
+    <w:nsid w:val="07434A29"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="00200D6A"/>
+    <w:tmpl w:val="740EBDB8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="04624399"/>
+    <w:nsid w:val="07DD6607"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="13B8F33C"/>
+    <w:tmpl w:val="019E44F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="062F6DFC"/>
+    <w:nsid w:val="0A7606D0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="4A9A51E4"/>
+    <w:tmpl w:val="EC1806DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="089C7BCD"/>
+    <w:nsid w:val="0ABD2A92"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BBC278FE"/>
+    <w:tmpl w:val="DCECDB98"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="09687CD0"/>
+    <w:nsid w:val="0AD367F6"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2B386008"/>
+    <w:tmpl w:val="D7FA1598"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0DEE06FC"/>
+    <w:nsid w:val="0FA55A53"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="30300178"/>
+    <w:tmpl w:val="B0CE6110"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="19C84FCA"/>
+    <w:nsid w:val="122E2CB7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="300E17E0"/>
+    <w:tmpl w:val="B2D40280"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20477386"/>
+    <w:nsid w:val="12C3647E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C8FCED94"/>
+    <w:tmpl w:val="398CFCC0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21310A0D"/>
+    <w:nsid w:val="12CF3FCB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7CE25D04"/>
+    <w:tmpl w:val="CC127B9E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="221F3058"/>
+    <w:nsid w:val="15BA2A99"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="63287C84"/>
+    <w:tmpl w:val="17FED08A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="256247D7"/>
+    <w:nsid w:val="1EDE6319"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="17C436EE"/>
+    <w:tmpl w:val="81761396"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2DF41AA3"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34654034"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="46DE0A26"/>
+    <w:tmpl w:val="78BC5948"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34294DC2"/>
+    <w:nsid w:val="3AC676B2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="21F28F26"/>
+    <w:tmpl w:val="61C8A4E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="35FC3213"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CA70840"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7034DC58"/>
+    <w:tmpl w:val="E034EF1E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3ADD64E1"/>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FD21B7E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9132C150"/>
+    <w:tmpl w:val="444A4234"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3D634E5D"/>
+    <w:nsid w:val="420B5809"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DCD2F87A"/>
+    <w:tmpl w:val="9ED00018"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46A30F78"/>
+    <w:nsid w:val="45894975"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="459E1108"/>
+    <w:tmpl w:val="511C3066"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4981289C"/>
+    <w:nsid w:val="461672A8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="63287C84"/>
+    <w:tmpl w:val="C5526F08"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4A0F5C4C"/>
+    <w:nsid w:val="47A5428F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E65C003C"/>
+    <w:tmpl w:val="5AC6DA16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4D7F4936"/>
+    <w:nsid w:val="4B8A4507"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7412363E"/>
+    <w:tmpl w:val="B2D40280"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F604984"/>
+    <w:nsid w:val="4F4252BE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="908A611C"/>
+    <w:tmpl w:val="0E9A91F0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="55A7266E"/>
+    <w:nsid w:val="558E7C67"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="36EED1CE"/>
+    <w:tmpl w:val="F6E691D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5F952A61"/>
+    <w:nsid w:val="598E76C3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="62326CC0"/>
+    <w:tmpl w:val="32847F7A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="623270BE"/>
+    <w:nsid w:val="5FAA5169"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="184C9A58"/>
+    <w:tmpl w:val="841CC5EA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="62D3107D"/>
+    <w:nsid w:val="6A452500"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A6EC541E"/>
+    <w:tmpl w:val="D4A2FE38"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="65070568"/>
+    <w:nsid w:val="6D9B203B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="624A3104"/>
+    <w:tmpl w:val="7DF6DF10"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="67E80942"/>
+    <w:nsid w:val="6F431F40"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="39340E9A"/>
+    <w:tmpl w:val="39200900"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A772F11"/>
+    <w:nsid w:val="71870653"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FE440F60"/>
+    <w:tmpl w:val="6B6222B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C4B4A32"/>
+    <w:nsid w:val="72520EFA"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3746F69A"/>
+    <w:tmpl w:val="BB924376"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6C8C7366"/>
+    <w:nsid w:val="750211A2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="17020568"/>
+    <w:tmpl w:val="1D3864FC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6E017CAB"/>
+    <w:nsid w:val="7955156A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E800CF50"/>
+    <w:tmpl w:val="2C8C8440"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="74134773"/>
+    <w:nsid w:val="798A69A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="144052BE"/>
+    <w:tmpl w:val="7E1A46AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="759A70B3"/>
+    <w:nsid w:val="7ECE05E4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="59AA5338"/>
+    <w:tmpl w:val="70D61D36"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="7">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="10">
     <w:abstractNumId w:val="17"/>
   </w:num>
-  <w:num w:numId="3">
-[...22 lines deleted...]
-  </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="27"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="15"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="13">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="11"/>
   </w:num>
   <w:num w:numId="15">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="16">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="17">
-    <w:abstractNumId w:val="33"/>
+    <w:abstractNumId w:val="10"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="19">
-    <w:abstractNumId w:val="24"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="20">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="21">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="21">
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="27">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="22">
-    <w:abstractNumId w:val="25"/>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="23">
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="35">
     <w:abstractNumId w:val="22"/>
   </w:num>
-  <w:num w:numId="24">
-[...34 lines deleted...]
-  </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2697,67 +2697,67 @@
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
-    <w:rsid w:val="00287B8D"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
+    <w:rsid w:val="004618DA"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
@@ -3907,61 +3907,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00287B8D"/>
+    <w:rsid w:val="004618DA"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00287B8D"/>
+    <w:rsid w:val="004618DA"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4247,51 +4247,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{EA43F479-06E3-4435-BBE0-31891A2344ED}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CBBDB947-6B1D-4F1D-AF28-DC2AB762102D}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>242</Words>
   <Characters>1384</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1623</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>