--- v1 (2026-07-25)
+++ v2 (2026-09-09)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="3AC11C2C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
+          <w:p w14:paraId="2C4F11E8" w14:textId="64352267" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00207911" w:rsidP="00207911">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="004618DA">
+            <w:r w:rsidRPr="00207911">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>卫凌波</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="1D62A3AC" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
+          <w:p w14:paraId="706EB16B" w14:textId="6575A880" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00207911" w:rsidP="00207911">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="004618DA">
+            <w:r w:rsidRPr="00207911">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>资深律师·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="6C2DBD9F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
+          <w:p w14:paraId="6199424A" w14:textId="6DCE2398" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00207911" w:rsidP="00207911">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="004618DA">
+            <w:r w:rsidRPr="00207911">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 0049 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="31D0692F" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
+          <w:p w14:paraId="4F910ACA" w14:textId="18386A0B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00207911" w:rsidP="00207911">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="004618DA">
+            <w:r w:rsidRPr="00207911">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>lingbo.wei@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="4C0958C9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="004618DA" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="22414673" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00207911" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D9FEC24" wp14:editId="2C550400">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3D3874B5" wp14:editId="2D3CFAF1">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="2360039F" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="004618DA" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="4748EA28" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00207911" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="004618DA">
+            <w:r w:rsidRPr="00207911">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>卫凌波律师的主要执业领域为反垄断法与竞争法，包括经营者集中申报、反垄断行政调查、反垄断合规咨询、反垄断诉讼等。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64801143" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="4FCB3575" w14:textId="77777777" w:rsidR="00207911" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,944 +438,944 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B1E22E5" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
+    <w:p w14:paraId="1C72F954" w14:textId="77777777" w:rsidR="00207911" w:rsidRDefault="00207911" w:rsidP="00207911">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004618DA">
+      <w:r w:rsidRPr="00207911">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BFC8B6A" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
+    <w:p w14:paraId="256BB913" w14:textId="77777777" w:rsidR="00207911" w:rsidRDefault="00207911" w:rsidP="00207911">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004618DA">
+      <w:r w:rsidRPr="00207911">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>经营者集中申报</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27A22B31" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
+    <w:p w14:paraId="62B33E32" w14:textId="77777777" w:rsidR="00207911" w:rsidRDefault="00207911" w:rsidP="00207911">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004618DA">
+      <w:r w:rsidRPr="00207911">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表卡哥特科与科尼，就双方合并交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66379469" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
+    <w:p w14:paraId="4A19C62F" w14:textId="77777777" w:rsidR="00207911" w:rsidRDefault="00207911" w:rsidP="00207911">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004618DA">
+      <w:r w:rsidRPr="00207911">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="004618DA">
+      <w:r w:rsidRPr="00207911">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Newcrest Mining Limited，就其收购Pretium Resources全部对外发行股份交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="066890C8" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
+    <w:p w14:paraId="68F9E827" w14:textId="77777777" w:rsidR="00207911" w:rsidRDefault="00207911" w:rsidP="00207911">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004618DA">
+      <w:r w:rsidRPr="00207911">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表黑石，就其在中国房地产市场的数项收购交易和在海外收购科技公司的数项交易进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="067A49DD" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
+    <w:p w14:paraId="5429C678" w14:textId="77777777" w:rsidR="00207911" w:rsidRDefault="00207911" w:rsidP="00207911">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004618DA">
+      <w:r w:rsidRPr="00207911">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表金山云，就其收购柯莱特股权案进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="290A072C" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
+    <w:p w14:paraId="77335FF3" w14:textId="77777777" w:rsidR="00207911" w:rsidRDefault="00207911" w:rsidP="00207911">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004618DA">
+      <w:r w:rsidRPr="00207911">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表方源资本与上海浦东科技投资有限公司，就双方收购</w:t>
       </w:r>
-      <w:r w:rsidRPr="004618DA">
+      <w:r w:rsidRPr="00207911">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>SPT Roth AG与Felmada AG股权案进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="43A50228" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
+    <w:p w14:paraId="7E1C4DE3" w14:textId="77777777" w:rsidR="00207911" w:rsidRDefault="00207911" w:rsidP="00207911">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004618DA">
+      <w:r w:rsidRPr="00207911">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表普莱克斯，就其与林德合并案的中国经营者集中审查提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7092719A" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
+    <w:p w14:paraId="592E76A8" w14:textId="77777777" w:rsidR="00207911" w:rsidRDefault="00207911" w:rsidP="00207911">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004618DA">
+      <w:r w:rsidRPr="00207911">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表辽港集团，就招商局收购辽港集团股权案进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4AA3ED24" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
+    <w:p w14:paraId="28EDF24A" w14:textId="77777777" w:rsidR="00207911" w:rsidRDefault="00207911" w:rsidP="00207911">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004618DA">
+      <w:r w:rsidRPr="00207911">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表通用电气，就其收购收购阿尔斯通电力电网业务进行中国经营者集中申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D037EF7" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
+    <w:p w14:paraId="31853718" w14:textId="77777777" w:rsidR="00207911" w:rsidRDefault="00207911" w:rsidP="00207911">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004618DA">
+      <w:r w:rsidRPr="00207911">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名互联网公司，就其多项历史交易是否达到经营者集中申报标准提供法律意见，协助公司对相关交易进行补充申报；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="11DAF7CE" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
+    <w:p w14:paraId="42160B8C" w14:textId="77777777" w:rsidR="00207911" w:rsidRDefault="00207911" w:rsidP="00207911">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004618DA">
+      <w:r w:rsidRPr="00207911">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名基金公司，就历史交易是否达到经营者集中申报标准进行分析和补充申报。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1B033A9B" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
+    <w:p w14:paraId="0B65FE0B" w14:textId="77777777" w:rsidR="00207911" w:rsidRDefault="00207911" w:rsidP="00207911">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004618DA">
+      <w:r w:rsidRPr="00207911">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>反垄断行政调查</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="356284EB" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
+    <w:p w14:paraId="3BBECFBE" w14:textId="77777777" w:rsidR="00207911" w:rsidRDefault="00207911" w:rsidP="00207911">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004618DA">
+      <w:r w:rsidRPr="00207911">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家跨国医疗器械公司，就中国反垄断执法机构的反垄断突击检查以及针对其维持转售价格行为发起的反垄断调查提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="279D367D" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
+    <w:p w14:paraId="3A919FB5" w14:textId="77777777" w:rsidR="00207911" w:rsidRDefault="00207911" w:rsidP="00207911">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004618DA">
+      <w:r w:rsidRPr="00207911">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名互联网企业，就中国反垄断执法机构对其业务情况展开的问询准备答复；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="399AF19B" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
+    <w:p w14:paraId="4655120C" w14:textId="77777777" w:rsidR="00207911" w:rsidRDefault="00207911" w:rsidP="00207911">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004618DA">
+      <w:r w:rsidRPr="00207911">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国内知名食品企业，就中国反垄断执法机构的反垄断突击检查以及针对其维持转售价格行为发起的反垄断调查提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DBDEE8C" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
+    <w:p w14:paraId="761DC252" w14:textId="77777777" w:rsidR="00207911" w:rsidRDefault="00207911" w:rsidP="00207911">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004618DA">
+      <w:r w:rsidRPr="00207911">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家公用事业公司，就中国反垄断执法机构发起的针对其定价行为的有关竞争法和价格法的行政调查提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="51AE4264" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
+    <w:p w14:paraId="0DA927E7" w14:textId="77777777" w:rsidR="00207911" w:rsidRDefault="00207911" w:rsidP="00207911">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004618DA">
+      <w:r w:rsidRPr="00207911">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家全国驰名家电品牌商，就中国反垄断执法机构的反垄断突击检查以及针对其维持转售价格行为发起的反垄断调查提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="540ACD5F" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
+    <w:p w14:paraId="3A877F31" w14:textId="77777777" w:rsidR="00207911" w:rsidRDefault="00207911" w:rsidP="00207911">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004618DA">
+      <w:r w:rsidRPr="00207911">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家国际知名航运企业，就其参与横向垄断协议的行为在中国的自首行动提供法律服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F16108E" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
+    <w:p w14:paraId="534E1F32" w14:textId="77777777" w:rsidR="00207911" w:rsidRDefault="00207911" w:rsidP="00207911">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004618DA">
+      <w:r w:rsidRPr="00207911">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家知名跨国科技公司，就中国反垄断执法机构针对其涉嫌滥用市场支配地位的行为开展的反垄断突击检查提供法律服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="12B6559E" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
+    <w:p w14:paraId="2C339D1A" w14:textId="77777777" w:rsidR="00207911" w:rsidRDefault="00207911" w:rsidP="00207911">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004618DA">
+      <w:r w:rsidRPr="00207911">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>反垄断合规</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="04408AA2" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
+    <w:p w14:paraId="015A9F80" w14:textId="77777777" w:rsidR="00207911" w:rsidRDefault="00207911" w:rsidP="00207911">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004618DA">
+      <w:r w:rsidRPr="00207911">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家国际知名汽车厂商，开展有关转售价格维持、招投标及横向垄断协议的常规自查，为公司评估潜在风险并完善合规管理提供建议；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20E2798B" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
+    <w:p w14:paraId="5CC3D8DE" w14:textId="77777777" w:rsidR="00207911" w:rsidRDefault="00207911" w:rsidP="00207911">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004618DA">
+      <w:r w:rsidRPr="00207911">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家国际知名药品公司，开展有关转售价格维持的自查和风险评估；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72DA2ED9" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
+    <w:p w14:paraId="7314ED5C" w14:textId="77777777" w:rsidR="00207911" w:rsidRDefault="00207911" w:rsidP="00207911">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004618DA">
+      <w:r w:rsidRPr="00207911">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家国内互联网企业，就其被指控滥用市场支配地位问题提供法律率服务；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3F9DC784" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
+    <w:p w14:paraId="18BA4181" w14:textId="77777777" w:rsidR="00207911" w:rsidRDefault="00207911" w:rsidP="00207911">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004618DA">
+      <w:r w:rsidRPr="00207911">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家国内体外诊断医疗器械公司，通过审阅制度文本和访谈等方式协助公司评估其业务经营的潜在反垄断风险，提供合规制度完善建议；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1A2277A2" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
+    <w:p w14:paraId="621F4F03" w14:textId="77777777" w:rsidR="00207911" w:rsidRDefault="00207911" w:rsidP="00207911">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004618DA">
+      <w:r w:rsidRPr="00207911">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家跨国文化娱乐公司，提供多个合营企业之间经营活动和潜在敏感信息交换的反垄断合规咨询；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06E6B296" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
+    <w:p w14:paraId="12B489B5" w14:textId="77777777" w:rsidR="00207911" w:rsidRDefault="00207911" w:rsidP="00207911">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004618DA">
+      <w:r w:rsidRPr="00207911">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家跨国玩具公司，持续性开展有关维持转售价格等风险领域的常规合规自查，完善公司内部合规制度；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75175D25" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
+    <w:p w14:paraId="11FE6700" w14:textId="77777777" w:rsidR="00207911" w:rsidRDefault="00207911" w:rsidP="00207911">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004618DA">
+      <w:r w:rsidRPr="00207911">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家知名汽车制造商，提供有关境内合营企业经营活动和潜在敏感信息交换的反垄断合规咨询；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="034C0B31" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
+    <w:p w14:paraId="6BDAF7F5" w14:textId="77777777" w:rsidR="00207911" w:rsidRDefault="00207911" w:rsidP="00207911">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004618DA">
+      <w:r w:rsidRPr="00207911">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家综合性国有企业，开展覆盖公司不同业务单元的反垄断合规自查，制定和完善公司内部反垄断合规制度体系；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FD6DE19" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
+    <w:p w14:paraId="5A2B2784" w14:textId="77777777" w:rsidR="00207911" w:rsidRDefault="00207911" w:rsidP="00207911">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004618DA">
+      <w:r w:rsidRPr="00207911">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>协助一家知名航空公司，开展全面反垄断合规自查和风险评估，完善反垄断合规制度，提供有关经营策略的咨询建议。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60E05A0C" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
+    <w:p w14:paraId="579D90C2" w14:textId="77777777" w:rsidR="00207911" w:rsidRDefault="00207911" w:rsidP="00207911">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004618DA">
+      <w:r w:rsidRPr="00207911">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7979F8E3" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
+    <w:p w14:paraId="6840F149" w14:textId="77777777" w:rsidR="00207911" w:rsidRDefault="00207911" w:rsidP="00207911">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004618DA">
+      <w:r w:rsidRPr="00207911">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>北京大学，法律硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26AA6CCD" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
+    <w:p w14:paraId="109EC6E4" w14:textId="77777777" w:rsidR="00207911" w:rsidRDefault="00207911" w:rsidP="00207911">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004618DA">
+      <w:r w:rsidRPr="00207911">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>上海对外经贸大学，管理学和贸易学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25DFBDE8" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
+    <w:p w14:paraId="5190484C" w14:textId="77777777" w:rsidR="00207911" w:rsidRDefault="00207911" w:rsidP="00207911">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004618DA">
+      <w:r w:rsidRPr="00207911">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>伦敦国王学院，欧盟竞争法研究生文凭</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79862C80" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
+    <w:p w14:paraId="6C6611DA" w14:textId="77777777" w:rsidR="00207911" w:rsidRDefault="00207911" w:rsidP="00207911">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004618DA">
+      <w:r w:rsidRPr="00207911">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="17869876" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
+    <w:p w14:paraId="7974BB88" w14:textId="77777777" w:rsidR="00207911" w:rsidRDefault="00207911" w:rsidP="00207911">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004618DA">
+      <w:r w:rsidRPr="00207911">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国律师执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1D2C6730" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
+    <w:p w14:paraId="2F1060F8" w14:textId="77777777" w:rsidR="00207911" w:rsidRDefault="00207911" w:rsidP="00207911">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004618DA">
+      <w:r w:rsidRPr="00207911">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="623B8407" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
+    <w:p w14:paraId="7D755583" w14:textId="77777777" w:rsidR="00207911" w:rsidRDefault="00207911" w:rsidP="00207911">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004618DA">
+      <w:r w:rsidRPr="00207911">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A4C992A" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
+    <w:p w14:paraId="6F0154CD" w14:textId="77777777" w:rsidR="00207911" w:rsidRDefault="00207911" w:rsidP="00207911">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004618DA">
+      <w:r w:rsidRPr="00207911">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英语</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C3EE8DA" w14:textId="77777777" w:rsidR="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
+    <w:p w14:paraId="21B70F80" w14:textId="77777777" w:rsidR="00207911" w:rsidRDefault="00207911" w:rsidP="00207911">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004618DA">
+      <w:r w:rsidRPr="00207911">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="489363DF" w:rsidR="00A46A04" w:rsidRPr="004618DA" w:rsidRDefault="004618DA" w:rsidP="004618DA">
+    <w:p w14:paraId="4F0A196B" w14:textId="03C96C2A" w:rsidR="00A46A04" w:rsidRPr="00207911" w:rsidRDefault="00207911" w:rsidP="00207911">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004618DA">
+      <w:r w:rsidRPr="00207911">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>卫凌波律师于</w:t>
       </w:r>
-      <w:r w:rsidRPr="004618DA">
+      <w:r w:rsidRPr="00207911">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>2020年加入方达。在此之前，卫律师曾在一家大型内资律师事务所从事反垄断与竞争法业务近5年。卫律师曾代理数量众多的跨国企业、国有企业和民营企业，参与的项目覆盖多个行业，包括但不限于互联网、基金、化工、能源、医疗、港口、汽车、科技、消费品。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="004618DA" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00207911" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1581,284 +1581,284 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06273DB4"/>
+    <w:nsid w:val="01FA0B88"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="517C6A40"/>
+    <w:tmpl w:val="7D2EF1DE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07434A29"/>
+    <w:nsid w:val="035E5C0B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="740EBDB8"/>
+    <w:tmpl w:val="F54A9BAC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07DD6607"/>
+    <w:nsid w:val="0AD53A01"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="019E44F0"/>
+    <w:tmpl w:val="6C00C83E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0A7606D0"/>
+    <w:nsid w:val="0C7F1102"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EC1806DE"/>
+    <w:tmpl w:val="3872E396"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0ABD2A92"/>
+    <w:nsid w:val="0FE4479C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="DCECDB98"/>
+    <w:tmpl w:val="265889AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AD367F6"/>
+    <w:nsid w:val="123076F1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D7FA1598"/>
+    <w:tmpl w:val="5044C9E0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FA55A53"/>
+    <w:nsid w:val="16167BAC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B0CE6110"/>
+    <w:tmpl w:val="C28C0AD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="122E2CB7"/>
+    <w:nsid w:val="199B7872"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B2D40280"/>
+    <w:tmpl w:val="BCC66C9A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12C3647E"/>
+    <w:nsid w:val="19A21824"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="398CFCC0"/>
+    <w:tmpl w:val="A99C4616"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="12CF3FCB"/>
+    <w:nsid w:val="20AB7B54"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CC127B9E"/>
+    <w:tmpl w:val="4B765E6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="15BA2A99"/>
+    <w:nsid w:val="23327B85"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="17FED08A"/>
+    <w:tmpl w:val="AB0C7C60"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1EDE6319"/>
+    <w:nsid w:val="2ED90907"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="81761396"/>
+    <w:tmpl w:val="F73C4EC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -1946,74 +1946,74 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34654034"/>
+    <w:nsid w:val="31A8484B"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="78BC5948"/>
+    <w:tmpl w:val="7C125874"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3AC676B2"/>
+    <w:nsid w:val="345323CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="61C8A4E0"/>
+    <w:tmpl w:val="0788495C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
@@ -2104,576 +2104,576 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3CA70840"/>
+    <w:nsid w:val="3B893F97"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E034EF1E"/>
+    <w:tmpl w:val="C28C0AD0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FD21B7E"/>
+    <w:nsid w:val="44B760DD"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="444A4234"/>
+    <w:tmpl w:val="A24CA4AC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="420B5809"/>
+    <w:nsid w:val="482E41A9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9ED00018"/>
+    <w:tmpl w:val="45DA1E64"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45894975"/>
+    <w:nsid w:val="487E5E88"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="511C3066"/>
+    <w:tmpl w:val="BA54D010"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="461672A8"/>
+    <w:nsid w:val="4BE83B8F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C5526F08"/>
+    <w:tmpl w:val="3E78069A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="47A5428F"/>
+    <w:nsid w:val="4D4C13B7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5AC6DA16"/>
+    <w:tmpl w:val="6A26B2A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B8A4507"/>
+    <w:nsid w:val="4DF62D4A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B2D40280"/>
+    <w:tmpl w:val="ABAC71AA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F4252BE"/>
+    <w:nsid w:val="51230117"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0E9A91F0"/>
+    <w:tmpl w:val="2402B304"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="558E7C67"/>
+    <w:nsid w:val="51445E52"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F6E691D0"/>
+    <w:tmpl w:val="F2264544"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="598E76C3"/>
+    <w:nsid w:val="52B24C08"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="32847F7A"/>
+    <w:tmpl w:val="DB04C2B4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5FAA5169"/>
+    <w:nsid w:val="5415034C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="841CC5EA"/>
+    <w:tmpl w:val="1B20E16A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6A452500"/>
+    <w:nsid w:val="54CF4177"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D4A2FE38"/>
+    <w:tmpl w:val="59C2C416"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D9B203B"/>
+    <w:nsid w:val="56026323"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7DF6DF10"/>
+    <w:tmpl w:val="25FE09C2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6F431F40"/>
+    <w:nsid w:val="5A3612A0"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="39200900"/>
+    <w:tmpl w:val="9684F252"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="71870653"/>
+    <w:nsid w:val="6B1D7B87"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6B6222B6"/>
+    <w:tmpl w:val="887C5FAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="72520EFA"/>
+    <w:nsid w:val="751441A4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="BB924376"/>
+    <w:tmpl w:val="CD666AF2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="750211A2"/>
+    <w:nsid w:val="766E238C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1D3864FC"/>
+    <w:tmpl w:val="8EEEB23E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7955156A"/>
+    <w:nsid w:val="7936571D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2C8C8440"/>
+    <w:tmpl w:val="D4323918"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="798A69A0"/>
+    <w:nsid w:val="7B7916A3"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7E1A46AC"/>
+    <w:tmpl w:val="0700FFC4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="7ECE05E4"/>
+    <w:nsid w:val="7CAA55AB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="70D61D36"/>
+    <w:tmpl w:val="AD2AC2CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
     <w:abstractNumId w:val="12"/>
   </w:num>
   <w:num w:numId="2">
     <w:abstractNumId w:val="15"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="16"/>
+    <w:abstractNumId w:val="13"/>
   </w:num>
   <w:num w:numId="4">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="18">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="5"/>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="27"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="28">
     <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="13"/>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="8">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="9">
-[...17 lines deleted...]
-  <w:num w:numId="15">
+  <w:num w:numId="31">
     <w:abstractNumId w:val="25"/>
   </w:num>
-  <w:num w:numId="16">
-[...46 lines deleted...]
-  </w:num>
   <w:num w:numId="32">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="31"/>
   </w:num>
   <w:num w:numId="33">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="32"/>
+    <w:abstractNumId w:val="35"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="36">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="6"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -2689,75 +2689,75 @@
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
+    <w:rsid w:val="00207911"/>
     <w:rsid w:val="00211603"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
-    <w:rsid w:val="004618DA"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
@@ -3907,61 +3907,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="004618DA"/>
+    <w:rsid w:val="00207911"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="004618DA"/>
+    <w:rsid w:val="00207911"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4247,51 +4247,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{CBBDB947-6B1D-4F1D-AF28-DC2AB762102D}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4DD30A69-02AA-469E-B1F4-C9426E565B07}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>242</Words>
   <Characters>1384</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1623</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>