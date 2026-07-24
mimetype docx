--- v0 (2026-05-20)
+++ v1 (2026-07-24)
@@ -36,184 +36,184 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="4C7027D9" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+          <w:p w14:paraId="2C4F11E8" w14:textId="5DBC265C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0062083C" w:rsidP="0062083C">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="00A9402A">
+            <w:r w:rsidRPr="0062083C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>刘行健</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="05B595AA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+          <w:p w14:paraId="706EB16B" w14:textId="16188173" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0062083C" w:rsidP="0062083C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="00A9402A">
+            <w:r w:rsidRPr="0062083C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
-              <w:t>资深律师·北京</w:t>
+              <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="223B4877" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+          <w:p w14:paraId="6199424A" w14:textId="452ACD14" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0062083C" w:rsidP="0062083C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="00A9402A">
+            <w:r w:rsidRPr="0062083C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 4218 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="5757CF6D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+          <w:p w14:paraId="4F910ACA" w14:textId="160A49DE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0062083C" w:rsidP="0062083C">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="00A9402A">
+            <w:r w:rsidRPr="0062083C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Stephen.Liu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="76588A44" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00A9402A" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="59FC77D2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0062083C" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3DBD52C2" wp14:editId="4B716380">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="458DA927" wp14:editId="47E55761">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
-                          <a:blip r:embed="rId8">
+                          <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
                             <a:off x="0" y="0"/>
                             <a:ext cx="1651000" cy="2142519"/>
                           </a:xfrm>
                           <a:prstGeom prst="rect">
                             <a:avLst/>
                           </a:prstGeom>
                         </pic:spPr>
                       </pic:pic>
                     </a:graphicData>
                   </a:graphic>
                 </wp:inline>
               </w:drawing>
             </w:r>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="5EBD6C67" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00A9402A" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="23C075B5" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="0062083C" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="00A9402A">
+            <w:r w:rsidRPr="0062083C">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>刘行健律师的主要执业领域为兼并与收购、私募股权融资、境外投资、外商直接投资和一般公司事务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="050D89A9" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="345F9BA7" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1350 +438,1350 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2698BD41" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="26D44BE3" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3DAEC3EE" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="529E76C0" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>并购</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/外商直接投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4A5969D6" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="2A6C3980" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表世纪互联收购时速云；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27D3D684" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="53A37634" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表投资人拟向雀巢收购银鹭食品；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1237BA5E" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="048420C1" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表百丽国际收购</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>73小时高跟鞋;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6DEF461C" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="59F89490" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华平投资收购乐友婴孕童</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="701BE081" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="479113B0" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表精友世纪处理其与律商联讯合资公司的权益出售</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7C093205" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="2449BA1F" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高瓴资本收购辉瑞在一家中美合资制药企业中的股权；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="260B2605" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="5516E0F8" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高瓴资本拟收购一家专注于抗肿瘤药物研发生产的制药企业；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="135F953A" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="4E8FF015" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国制药企业参与其与辉瑞的技术许可交易；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6D19DD92" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="0D425EB1" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表投资人参与饿了吗收购百度外卖</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="25EA6B8F" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="56067443" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表投资人参与货车帮和运满满的合并</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1612A542" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="24F337FF" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一中国财团拟收购澳大利亚医疗集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Icon。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10263A5C" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="39DE7580" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募股权及创业投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5D850303" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="265E3F9C" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信产业基金对康圣环球进行股权投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="10C45702" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="31F42296" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信产业基金对极智嘉进行股权投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="312575E3" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="5BA60B21" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信产业基金对滴滴货运进行股权投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2FD7E2E9" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="4F89FB8E" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表骏麒资本参与其对艾兰得的股权投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="292B6A43" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="739AA7C6" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>L Catterton Asia投资于Nebula Brands；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CBFB93E" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="76D89A0C" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>L Catterton Asia就Secoo Holding Limited向其发行的本金金额为175,000,000美元并于2021年到期的可转换债券进行重组和再融资;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D829CC4" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="00734793" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表鼎晖投资对德美医疗进行股权投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3560AE8E" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="2BB6E149" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表鼎晖投资对斯丹赛进行股权投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="573A900A" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="7E608041" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表鼎晖投资对</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rootpath进行股权投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="27DD639C" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="318065D9" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表鼎晖投资对微步在线进行股权投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68496267" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="66BEA4C4" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表橙心优选进行从滴滴分拆的交易以及其</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A轮融资，融资总额约为42.1亿美元；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0085E2F6" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="06CA4032" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高瓴资本投资于名创优品并参与其红筹重组；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C63F001" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="3BBC71FA" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表红杉资本对叮咚买菜进行股权投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="30F8A562" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="5CA10EC5" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表红杉资本对禾多科技进行股权投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5A5E4D97" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="70E5FC2D" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表红杉资本对蜀海供应链进行股权投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="553B0784" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="563C8B1B" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高榕资本对朴朴超市进行股权投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0C8DB42A" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="513E592F" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高榕资本对拼多多进行股权投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="15BAF199" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="2CF25C3A" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中电中金对</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nreal进行股权投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A80E656" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="1CB2EA84" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中投中财对微医进行股权投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="141DD708" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="5FFD5E34" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中关村并购母基金投资于团车网；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="329C3B79" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="7774C30F" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表投资人拟投资于字节跳动；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="505A8948" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="3BCFAF4C" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表投资人拟投资于蔚来汽车；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E6D826A" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="44D8EE31" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表投资人投资于百融云创；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A944E05" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="64E921DC" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表小马智行进行其超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4亿美元的C轮融资，以及与丰田进行合作；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="60D331D3" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="34EE2D19" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国投创新投资于天津康希诺；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0A90C1ED" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="607A161E" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴投资于一家电影电视制作公司；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53600424" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="2E29619C" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华平、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TPG、IDG、真格基金、绿动资本、联想创投、国寿大健康、中金资本等风险投资机构和私募基金进行私募股权投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="201BDBFC" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="2B7E1FCA" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表嘉会医疗网络、开云汽车、肯耐珂萨、妙盈科技、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Matrix Finance等企业进行股权融资。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5188B8FD" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="4CA8855A" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>一般公司业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2C463078" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="13D5824E" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为骏麒资本（</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Affinity Equity Partners）、开云汽车、小马智行、妙盈科技、Matrix Finance、一下科技、网联清算、雷蛇新加坡等客户提供常年法律服务或一般公司法律咨询服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="306DF557" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="5CABAF8B" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为开云汽车、神州租车、智联招聘、</w:t>
       </w:r>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Vibe Inc、德瑞骅教育、某澳门基金设计股权激励方案。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6345BBFF" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="4DF761C5" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="796809A6" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="19AD4D90" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>加州大学伯克利分校，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0F06FDAF" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="2E500ED1" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>西南政法大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FC9EBA3" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="06945950" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="685E1A02" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="26FC9473" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国法律职业资格证书</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07375812" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="363B39EA" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="766CAC1F" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="75EF107C" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文（母语）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="716DAECF" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="0E7D5F66" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文（流利）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F0F8464" w14:textId="77777777" w:rsidR="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="480BF05D" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="0156BFFB" w:rsidR="00A46A04" w:rsidRPr="00A9402A" w:rsidRDefault="00A9402A" w:rsidP="00A9402A">
+    <w:p w14:paraId="4F0A196B" w14:textId="0D110C23" w:rsidR="00A46A04" w:rsidRPr="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00A9402A">
+      <w:r w:rsidRPr="0062083C">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在加入方达律师事务所之前，刘行健律师曾工作于另一家领先的中国律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00A9402A" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="0062083C" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1987,365 +1987,512 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06C55BCF"/>
+    <w:nsid w:val="01302DB5"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="142AE6BC"/>
+    <w:tmpl w:val="A9F0D79C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0AB50500"/>
+    <w:nsid w:val="048B71A7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2116D588"/>
+    <w:tmpl w:val="0C266CC6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0ACF67F2"/>
+    <w:nsid w:val="06EC42FC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FDCAD49A"/>
+    <w:tmpl w:val="1122B5EE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0EE5083B"/>
+    <w:nsid w:val="07E9367A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="715444EE"/>
+    <w:tmpl w:val="56F8BA04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FB702B1"/>
+    <w:nsid w:val="083D42D9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F01C1BCE"/>
+    <w:tmpl w:val="84D42944"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="10F94F0B"/>
+    <w:nsid w:val="0BDD5691"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="478A025C"/>
+    <w:tmpl w:val="29C24BEA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="150E71FE"/>
+    <w:nsid w:val="0C140493"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9ACDFB8"/>
+    <w:tmpl w:val="C1347748"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1BBC43EB"/>
+    <w:nsid w:val="0FCD5A1D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CE74CA1A"/>
+    <w:tmpl w:val="8FBEF94C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1F6B7AEB"/>
+    <w:nsid w:val="170426C9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7EC48804"/>
+    <w:tmpl w:val="678A7224"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="209536BF"/>
+    <w:nsid w:val="18AF326A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="70C6E756"/>
+    <w:tmpl w:val="0158D1BE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="21347759"/>
+    <w:nsid w:val="1B5F4A9E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="816C8830"/>
+    <w:tmpl w:val="6B8EA21E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="213E093B"/>
+    <w:nsid w:val="20227672"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="025E4EF0"/>
+    <w:tmpl w:val="2D187106"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="24645AE8"/>
+    <w:nsid w:val="20FA530A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="55088914"/>
+    <w:tmpl w:val="C414C986"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="265B18C8"/>
+    <w:nsid w:val="246D24EF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="472E1D6E"/>
+    <w:tmpl w:val="AD7E641A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="267937CC"/>
+    <w:nsid w:val="25F96CC9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="EA1A95AE"/>
+    <w:tmpl w:val="89B42206"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="263C1273"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="AFD638F6"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28230DE2"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B8BA590E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2885343E"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="95BA86CC"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="28EF0236"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B128BD14"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="29893442"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B232AC32"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2C416915"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="6914987A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2EBE6112"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="2808282A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2EE42B43"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B08202D4"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="440" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
@@ -2414,156 +2561,219 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="306F54C1"/>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2F341925"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="9384AA30"/>
+    <w:tmpl w:val="A3880E84"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="319313CF"/>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3007312C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3FF4EA98"/>
+    <w:tmpl w:val="6F0ED8CE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="342C3AB6"/>
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3129215A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="84E81D9C"/>
+    <w:tmpl w:val="7868C856"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="38D90A7B"/>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32BA35FC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="13F2AAC2"/>
+    <w:tmpl w:val="1A76A25C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="396D5D34"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="32BA518F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2A8C968A"/>
+    <w:tmpl w:val="D256B238"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="34DE6191"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="38E2BB1A"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3787739A"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="A25C5008"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="37C827C5"/>
+    <w:multiLevelType w:val="singleLevel"/>
+    <w:tmpl w:val="B79A3E9C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="200"/>
+        </w:tabs>
+        <w:ind w:left="200" w:hanging="200"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="16"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3B6418F1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="49FEE19A"/>
     <w:lvl w:ilvl="0" w:tplc="B99657A6">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="510" w:hanging="226"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:b w:val="0"/>
         <w:i w:val="0"/>
         <w:sz w:val="15"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="880" w:hanging="440"/>
@@ -2635,787 +2845,577 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3520" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3FE02BAE"/>
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43210D11"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D2CA195E"/>
+    <w:tmpl w:val="2D0A2B24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46125BC3"/>
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="435424FE"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="44AAAD80"/>
+    <w:tmpl w:val="F76EF93C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46F577A4"/>
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="44E54484"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="84648F80"/>
+    <w:tmpl w:val="E604B506"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="46FC6E42"/>
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="45BD36A8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="95C8ADBE"/>
+    <w:tmpl w:val="8854707A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="479031E9"/>
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="480708CF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C92E8B60"/>
+    <w:tmpl w:val="C414C986"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49C56181"/>
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4AC53B1E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="3B6E479A"/>
+    <w:tmpl w:val="230AA0DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="49D77D90"/>
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4ECD5662"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7DFA7C46"/>
+    <w:tmpl w:val="5D0AAC5A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AFF64DA"/>
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="50324824"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="CB18F7B8"/>
+    <w:tmpl w:val="74BE2A20"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B4F66C0"/>
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="513D4972"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8C46F480"/>
+    <w:tmpl w:val="FFB6B2B6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F0B207C"/>
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="52AD7990"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F9109762"/>
+    <w:tmpl w:val="A864A604"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4F692865"/>
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54E775A9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="23A8536A"/>
+    <w:tmpl w:val="6F90781E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="51A72E6A"/>
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5ED44539"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2CBCA432"/>
+    <w:tmpl w:val="12BAAC7E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56332A18"/>
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="61537E1D"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="309C5830"/>
+    <w:tmpl w:val="00900A5E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="56C21AF6"/>
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6BAC774E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="26DC34DC"/>
+    <w:tmpl w:val="5ACEFDF4"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="57AA636D"/>
+  <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6D7335E2"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F01C1BCE"/>
+    <w:tmpl w:val="6C043C2C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61DA351B"/>
+  <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="70B641CF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D1DC6242"/>
+    <w:tmpl w:val="E3E098B0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="628606C9"/>
+  <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="77D04AFF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6E8098D8"/>
+    <w:tmpl w:val="D92E61FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="650E147B"/>
+  <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="790751E9"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B96AA8F6"/>
+    <w:tmpl w:val="ADAE707A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-[...208 lines deleted...]
-  </w:abstractNum>
   <w:num w:numId="1">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="2">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="3">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="4">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="5">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="6">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="8">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="9">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="10">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="11">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="12">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="13">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="14">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="15">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="17">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="21"/>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="32"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="19">
+    <w:abstractNumId w:val="24"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="39"/>
+  <w:num w:numId="20">
+    <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="21">
+    <w:abstractNumId w:val="26"/>
+  </w:num>
+  <w:num w:numId="22">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="23">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="24">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="25">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="26">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="27">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="28">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="31">
     <w:abstractNumId w:val="19"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="33">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="34">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="35">
+    <w:abstractNumId w:val="38"/>
+  </w:num>
+  <w:num w:numId="36">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="37">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="38">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="39">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="46"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="49"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="43">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="7">
-[...14 lines deleted...]
-  <w:num w:numId="12">
+  <w:num w:numId="44">
     <w:abstractNumId w:val="40"/>
   </w:num>
-  <w:num w:numId="13">
-    <w:abstractNumId w:val="2"/>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="28"/>
   </w:num>
-  <w:num w:numId="14">
-    <w:abstractNumId w:val="32"/>
+  <w:num w:numId="46">
+    <w:abstractNumId w:val="20"/>
   </w:num>
-  <w:num w:numId="15">
-[...17 lines deleted...]
-  <w:num w:numId="21">
+  <w:num w:numId="47">
     <w:abstractNumId w:val="48"/>
   </w:num>
-  <w:num w:numId="22">
-    <w:abstractNumId w:val="38"/>
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="45"/>
   </w:num>
-  <w:num w:numId="23">
-[...14 lines deleted...]
-  <w:num w:numId="28">
+  <w:num w:numId="49">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="29">
-[...59 lines deleted...]
-  <w:num w:numId="49">
+  <w:num w:numId="50">
     <w:abstractNumId w:val="36"/>
-  </w:num>
-[...1 lines deleted...]
-    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3470,50 +3470,51 @@
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
+    <w:rsid w:val="0062083C"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
@@ -3524,51 +3525,50 @@
     <w:rsid w:val="008E7B5D"/>
     <w:rsid w:val="008F672C"/>
     <w:rsid w:val="00901636"/>
     <w:rsid w:val="009038C0"/>
     <w:rsid w:val="009073A3"/>
     <w:rsid w:val="00917307"/>
     <w:rsid w:val="00925E12"/>
     <w:rsid w:val="00927F2C"/>
     <w:rsid w:val="00936370"/>
     <w:rsid w:val="0094376B"/>
     <w:rsid w:val="009465FB"/>
     <w:rsid w:val="0095781F"/>
     <w:rsid w:val="009A4D0D"/>
     <w:rsid w:val="009A711A"/>
     <w:rsid w:val="009B27AE"/>
     <w:rsid w:val="009D6108"/>
     <w:rsid w:val="009E20C4"/>
     <w:rsid w:val="009E6F47"/>
     <w:rsid w:val="00A002B6"/>
     <w:rsid w:val="00A1252B"/>
     <w:rsid w:val="00A1585C"/>
     <w:rsid w:val="00A41685"/>
     <w:rsid w:val="00A46A04"/>
     <w:rsid w:val="00A64BF0"/>
     <w:rsid w:val="00A81B38"/>
-    <w:rsid w:val="00A9402A"/>
     <w:rsid w:val="00B05840"/>
     <w:rsid w:val="00B37E04"/>
     <w:rsid w:val="00B557D1"/>
     <w:rsid w:val="00B62E87"/>
     <w:rsid w:val="00B74FA2"/>
     <w:rsid w:val="00B841FF"/>
     <w:rsid w:val="00B86E39"/>
     <w:rsid w:val="00BB071E"/>
     <w:rsid w:val="00BB2601"/>
     <w:rsid w:val="00C0316A"/>
     <w:rsid w:val="00CB67C6"/>
     <w:rsid w:val="00CD0348"/>
     <w:rsid w:val="00D1552C"/>
     <w:rsid w:val="00D15D6B"/>
     <w:rsid w:val="00D2284D"/>
     <w:rsid w:val="00D45AF6"/>
     <w:rsid w:val="00D603A3"/>
     <w:rsid w:val="00D632AE"/>
     <w:rsid w:val="00D925CA"/>
     <w:rsid w:val="00DA3581"/>
     <w:rsid w:val="00DA428A"/>
     <w:rsid w:val="00DA626A"/>
     <w:rsid w:val="00DD0D33"/>
     <w:rsid w:val="00E25360"/>
     <w:rsid w:val="00E34189"/>
@@ -4649,61 +4649,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="00A9402A"/>
+    <w:rsid w:val="0062083C"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="00A9402A"/>
+    <w:rsid w:val="0062083C"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4989,66 +4989,66 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{371AA4CF-5163-49A6-8316-0A021266151C}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4998506B-EDAF-42A7-B3B0-A0E7F624C039}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>203</Words>
-  <Characters>1163</Characters>
+  <Characters>1162</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1364</CharactersWithSpaces>
+  <CharactersWithSpaces>1363</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Microsoft Office User</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>