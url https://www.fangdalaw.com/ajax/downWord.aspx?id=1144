--- v1 (2026-07-24)
+++ v2 (2026-09-27)
@@ -36,171 +36,171 @@
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5485"/>
         <w:gridCol w:w="2836"/>
       </w:tblGrid>
       <w:tr w:rsidR="0049405C" w:rsidRPr="00187BAA" w14:paraId="76EB2C64" w14:textId="77777777" w:rsidTr="00E70303">
         <w:trPr>
           <w:trHeight w:val="3267"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5485" w:type="dxa"/>
             <w:tcBorders>
               <w:left w:val="single" w:sz="24" w:space="0" w:color="271D78"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="2C4F11E8" w14:textId="5DBC265C" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+          <w:p w14:paraId="2C4F11E8" w14:textId="2CC1634B" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00221627" w:rsidP="00221627">
             <w:pPr>
               <w:spacing w:line="720" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="0" w:name="xingming"/>
             <w:bookmarkStart w:id="1" w:name="_GoBack"/>
             <w:bookmarkEnd w:id="1"/>
-            <w:r w:rsidRPr="0062083C">
+            <w:r w:rsidRPr="00221627">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="48"/>
               </w:rPr>
               <w:t>刘行健</w:t>
             </w:r>
             <w:bookmarkEnd w:id="0"/>
           </w:p>
-          <w:p w14:paraId="706EB16B" w14:textId="16188173" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+          <w:p w14:paraId="706EB16B" w14:textId="120AFEBA" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00221627" w:rsidP="00221627">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="2" w:name="didian"/>
-            <w:r w:rsidRPr="0062083C">
+            <w:r w:rsidRPr="00221627">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>合伙人·北京</w:t>
             </w:r>
             <w:bookmarkEnd w:id="2"/>
           </w:p>
-          <w:p w14:paraId="6199424A" w14:textId="452ACD14" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+          <w:p w14:paraId="6199424A" w14:textId="4ADAEE2D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00221627" w:rsidP="00221627">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="3" w:name="dianhua"/>
-            <w:r w:rsidRPr="0062083C">
+            <w:r w:rsidRPr="00221627">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t xml:space="preserve">+86 10 5769 4218 </w:t>
             </w:r>
             <w:bookmarkEnd w:id="3"/>
           </w:p>
-          <w:p w14:paraId="4F910ACA" w14:textId="160A49DE" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+          <w:p w14:paraId="4F910ACA" w14:textId="4BF00E90" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00221627" w:rsidP="00221627">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="4" w:name="youxiang"/>
-            <w:r w:rsidRPr="0062083C">
+            <w:r w:rsidRPr="00221627">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
                 <w:color w:val="000000"/>
               </w:rPr>
               <w:t>Stephen.Liu@fangdalaw.com</w:t>
             </w:r>
             <w:bookmarkEnd w:id="4"/>
           </w:p>
           <w:p w14:paraId="22DBA835" w14:textId="677EAC48" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00F96E7C" w:rsidP="00860F89">
             <w:pPr>
               <w:ind w:leftChars="-52" w:left="-109"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:color w:val="545551"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2836" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="2D24C6CB" w14:textId="59FC77D2" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="0062083C" w:rsidP="002932C9">
+          <w:p w14:paraId="2D24C6CB" w14:textId="5F00938D" w:rsidR="0049405C" w:rsidRPr="00187BAA" w:rsidRDefault="00221627" w:rsidP="002932C9">
             <w:pPr>
               <w:spacing w:line="360" w:lineRule="auto"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="545551"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="5" w:name="tupian"/>
             <w:bookmarkEnd w:id="5"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:noProof/>
                 <w:color w:val="000000"/>
                 <w14:ligatures w14:val="standardContextual"/>
               </w:rPr>
               <w:drawing>
-                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="458DA927" wp14:editId="47E55761">
+                <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="342968BB" wp14:editId="6E1CC07D">
                   <wp:extent cx="1651000" cy="2142519"/>
                   <wp:effectExtent l="0" t="0" r="6350" b="0"/>
                   <wp:docPr id="1" name="图片 1"/>
                   <wp:cNvGraphicFramePr/>
                   <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                     <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                       <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                         <pic:nvPicPr>
                           <pic:cNvPr id="1" name=""/>
                           <pic:cNvPicPr/>
                         </pic:nvPicPr>
                         <pic:blipFill>
                           <a:blip r:embed="rId8" cstate="print">
                             <a:extLst>
                               <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                                 <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                               </a:ext>
                             </a:extLst>
                           </a:blip>
                           <a:stretch>
                             <a:fillRect/>
                           </a:stretch>
                         </pic:blipFill>
                         <pic:spPr>
                           <a:xfrm>
@@ -240,60 +240,60 @@
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2C063291" w14:textId="77777777" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="009465FB" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00187BAA">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="24"/>
                 <w:szCs w:val="24"/>
               </w:rPr>
               <w:t>执业领域</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3C1ACACA" w14:textId="23C075B5" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="0062083C" w:rsidP="007177F3">
+          <w:p w14:paraId="3C1ACACA" w14:textId="536B7876" w:rsidR="009465FB" w:rsidRPr="00187BAA" w:rsidRDefault="00221627" w:rsidP="007177F3">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:bookmarkStart w:id="6" w:name="zhiyelingyu"/>
-            <w:r w:rsidRPr="0062083C">
+            <w:r w:rsidRPr="00221627">
               <w:rPr>
                 <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:color w:val="000000"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>刘行健律师的主要执业领域为兼并与收购、私募股权融资、境外投资、外商直接投资和一般公司事务。</w:t>
             </w:r>
             <w:bookmarkEnd w:id="6"/>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6F19AE4C" w14:textId="19A41B01" w:rsidR="00451233" w:rsidRPr="00187BAA" w:rsidRDefault="00F80A79" w:rsidP="00DA428A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w14:ligatures w14:val="standardContextual"/>
         </w:rPr>
         <mc:AlternateContent>
@@ -353,51 +353,51 @@
                         </a:prstTxWarp>
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:roundrect w14:anchorId="053823F2" id="圆角矩形 5" o:spid="_x0000_s1026" style="position:absolute;margin-left:-6.2pt;margin-top:-12.6pt;width:4.55pt;height:3.6pt;z-index:251663360;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:middle" arcsize="10923f" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDc1SqFegIAAGAFAAAOAAAAZHJzL2Uyb0RvYy54bWysVN9v2yAQfp+0/wHxvtqO+mON4lRRqk6T&#10;qrZqO/WZYIiRMMeAxMn++h3gOG1X7WHaCwbu7ru7z98xu9p1mmyF8wpMTauTkhJhODTKrGv64/nm&#10;y1dKfGCmYRqMqOleeHo1//xp1tupmEALuhGOIIjx097WtA3BTovC81Z0zJ+AFQaNElzHAh7dumgc&#10;6xG908WkLM+LHlxjHXDhPd5eZyOdJ3wpBQ/3UnoRiK4p1hbS6tK6imsxn7Hp2jHbKj6Uwf6hio4p&#10;g0lHqGsWGNk49QdUp7gDDzKccOgKkFJxkXrAbqryXTdPLbMi9YLkeDvS5P8fLL/bPtkHhzT01k89&#10;bmMXO+m6+MX6yC6RtR/JErtAOF6eXZyXyChHy+nZRXUZqSyOodb58E1AR+Kmpg42pnnE35FYYttb&#10;H7L/wS+m86BVc6O0TocoAbHUjmwZ/rzVuhoyvPHSJvoaiFEZMN4Ux2bSLuy1iH7aPApJVIPlT1Ih&#10;SWfHJIxzYUKVTS1rRM5dnZXYaoYfI1K3CTAiS8w/Yg8Abxs4YGeYwT+GiiTTMbj8W2E5eIxImcGE&#10;MbhTBtxHABq7GjJn/wNJmZrI0gqa/YMjDvKQeMtvFP67W+bDA3M4Ffi3cdLDPS5SQ19TGHaUtOB+&#10;fXQf/VGsaKWkxymrqf+5YU5Qor8blPFldXoaxzIdUEYTPLjXltVri9l0S0AtVPimWJ620T/ow1Y6&#10;6F7wQVjErGhihmPumvLgDodlyNOPTwoXi0Vyw1G0LNyaJ8sjeGQ1yvJ598KcHQQcUPd3cJhINn0n&#10;4ewbIw0sNgGkSvo+8jrwjWOchDM8OfGdeH1OXseHcf4bAAD//wMAUEsDBBQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAZHJzL2Rvd25yZXYueG1sTE9NT8JAEL2b+B82Y+KtbCliSOmWGIgkKBdQPC/d&#10;sW3cna3dBeq/dzjpZTKT9+Z9FIvBWXHGPrSeFIxHKQikypuWagXvb8/JDESImoy2nlDBDwZYlLc3&#10;hc6Nv9AOz/tYCxahkGsFTYxdLmWoGnQ6jHyHxNin752OfPa1NL2+sLizMkvTR+l0S+zQ6A6XDVZf&#10;+5NTsF4edttDu9l8b6cr+5rpjxdbr5W6vxtWcx5PcxARh/j3AdcOnB9KDnb0JzJBWAXJOHtgKi/Z&#10;NAPBjGQyAXG8IrMUZFnI/z3KXwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAA&#10;AAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAA&#10;AJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQDc1SqFegIA&#10;AGAFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAPLpht&#10;4wAAAA8BAAAPAAAAAAAAAAAAAAAAANQEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA&#10;5AUAAAAA&#10;" fillcolor="white [3212]" stroked="f" strokeweight="1pt">
                 <v:stroke joinstyle="miter"/>
               </v:roundrect>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="345F9BA7" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
+    <w:p w14:paraId="170E26D3" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="000E0C86" w:rsidP="00FB1ADC">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:color w:val="000000"/>
           <w:szCs w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00187BAA">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:noProof/>
           <w:color w:val="545551"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="5E0DC835" wp14:editId="24238D24">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>2512</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>4508</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5271826" cy="0"/>
@@ -438,1350 +438,1350 @@
                         </a:fontRef>
                       </wps:style>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex">
             <w:pict>
               <v:line w14:anchorId="3D0BA0F8" id="直接连接符 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from=".2pt,.35pt" to="415.3pt,.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBKOATlvwEAAN8DAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/ofxB0b+wYWFYYcXpo0V2K&#10;rdhH74pMxQL0BUmLnX8/ik7cohsGbNhFMCW+x/dIens7WcOOEJP2ruPrVc0ZOOl77Q4d//7t4fqG&#10;s5SF64XxDjp+gsRvd1fvtmNoofGDNz1EhiQutWPo+JBzaKsqyQGsSCsfwOGj8tGKjGE8VH0UI7Jb&#10;UzV1valGH/sQvYSU8PZ+fuQ74lcKZP6sVILMTMdRW6Yz0rkvZ7XbivYQRRi0PMsQ/6DCCu2w6EJ1&#10;L7JgP6L+hcpqGX3yKq+kt5VXSksgD+hmXb9x83UQAcgLNieFpU3p/9HKT8c79xSxDWNIbQpPsbiY&#10;VLRMGR2ecabkC5Wyidp2WtoGU2YSL983H9Y3zYYzeXmrZopCFWLKH8FbVj46brQrjkQrjo8pY1lM&#10;vaSUa+PKmbzR/YM2hoJ42N+ZyI6izLBu6g2NDYGv0jAq0OrFBX3lk4GZ9gsopntUO/uhBYOFVkgJ&#10;Lq/LOhATZheYQgkLsCbdfwSe8wsUaPn+BrwgqLJ3eQFb7Xz8XfU8XSSrOf/Sgdl3acHe9yeaL7UG&#10;t4gcnje+rOnrmOAv/+XuJwAAAP//AwBQSwMEFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAABkcnMv&#10;ZG93bnJldi54bWxMj0FvwjAMhe+T9h8iT+I20g3WQWmK0IALh0kDhLRb2nhttcapmgCFX485bRdL&#10;T+/5+XM6720jTtj52pGCl2EEAqlwpqZSwX63fp6A8EGT0Y0jVHBBD/Ps8SHViXFn+sLTNpSCS8gn&#10;WkEVQptI6YsKrfZD1yKx9+M6qwPLrpSm02cut418jaJYWl0TX6h0ix8VFr/bo1WwO1x7uTl8LvK4&#10;3o+m39PV2/q6Umrw1C9nPBYzEAH78LcB9x+YHzIGy92RjBeNgjHnFLyDYG8yimIQ+V3KLJX/+bMb&#10;AAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29u&#10;dGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAA&#10;LwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEo4BOW/AQAA3wMAAA4AAAAAAAAAAAAAAAAA&#10;LgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHDerHbgAAAABwEAAA8AAAAAAAAAAAAA&#10;AAAAGQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAmBQAAAAA=&#10;" strokecolor="#002060" strokeweight=".5pt">
                 <v:stroke joinstyle="miter"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26D44BE3" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="5DF8CC84" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>近期代理的主要案件</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="529E76C0" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="09E337AF" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>并购</w:t>
       </w:r>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>/外商直接投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2A6C3980" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="04497A4D" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表世纪互联收购时速云；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="53A37634" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="4698B121" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表投资人拟向雀巢收购银鹭食品；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="048420C1" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="2C9D1F96" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表百丽国际收购</w:t>
       </w:r>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>73小时高跟鞋;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="59F89490" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="6E549FE9" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华平投资收购乐友婴孕童</w:t>
       </w:r>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="479113B0" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="182CA639" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表精友世纪处理其与律商联讯合资公司的权益出售</w:t>
       </w:r>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2449BA1F" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="2858DF81" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高瓴资本收购辉瑞在一家中美合资制药企业中的股权；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5516E0F8" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="05CD7527" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高瓴资本拟收购一家专注于抗肿瘤药物研发生产的制药企业；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4E8FF015" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="24364D91" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一家中国制药企业参与其与辉瑞的技术许可交易；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D425EB1" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="63264360" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表投资人参与饿了吗收购百度外卖</w:t>
       </w:r>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="56067443" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="0B4F2509" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表投资人参与货车帮和运满满的合并</w:t>
       </w:r>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="24F337FF" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="6C0EA01F" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表一中国财团拟收购澳大利亚医疗集团</w:t>
       </w:r>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Icon。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="39DE7580" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="5DC2E418" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>私募股权及创业投资</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="265E3F9C" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="4D78F5FD" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="15"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信产业基金对康圣环球进行股权投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="31F42296" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="645FA7E9" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信产业基金对极智嘉进行股权投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5BA60B21" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="79E3A5CA" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="17"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中信产业基金对滴滴货运进行股权投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F89FB8E" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="02DA3A6E" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="18"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表骏麒资本参与其对艾兰得的股权投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="739AA7C6" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="490EF519" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="19"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>L Catterton Asia投资于Nebula Brands；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="76D89A0C" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="4C7916B0" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="20"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表</w:t>
       </w:r>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>L Catterton Asia就Secoo Holding Limited向其发行的本金金额为175,000,000美元并于2021年到期的可转换债券进行重组和再融资;</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="00734793" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="7D021B02" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="21"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表鼎晖投资对德美医疗进行股权投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2BB6E149" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="4E50C767" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="22"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表鼎晖投资对斯丹赛进行股权投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7E608041" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="6ABFD408" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="23"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表鼎晖投资对</w:t>
       </w:r>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t xml:space="preserve"> Rootpath进行股权投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="318065D9" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="091DEF15" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="24"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表鼎晖投资对微步在线进行股权投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66BEA4C4" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="20AFA575" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表橙心优选进行从滴滴分拆的交易以及其</w:t>
       </w:r>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>A轮融资，融资总额约为42.1亿美元；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06CA4032" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="697A0539" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高瓴资本投资于名创优品并参与其红筹重组；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BBC71FA" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="541A72F4" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="27"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表红杉资本对叮咚买菜进行股权投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CA10EC5" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="3B9411BA" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="28"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表红杉资本对禾多科技进行股权投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70E5FC2D" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="38F46ABA" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表红杉资本对蜀海供应链进行股权投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="563C8B1B" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="6D700E05" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="30"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高榕资本对朴朴超市进行股权投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="513E592F" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="7B707899" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="31"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表高榕资本对拼多多进行股权投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2CF25C3A" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="7D9A4DBC" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="32"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中电中金对</w:t>
       </w:r>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Nreal进行股权投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1CB2EA84" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="34E964DF" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="33"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中投中财对微医进行股权投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FFD5E34" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="2EEC8824" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="34"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表中关村并购母基金投资于团车网；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7774C30F" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="60377DA0" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="35"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表投资人拟投资于字节跳动；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3BCFAF4C" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="40AEC82B" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="36"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表投资人拟投资于蔚来汽车；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="44D8EE31" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="7FC9EBF7" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="37"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表投资人投资于百融云创；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64E921DC" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="58852B18" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="38"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表小马智行进行其超过</w:t>
       </w:r>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>4亿美元的C轮融资，以及与丰田进行合作；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34EE2D19" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="28E2820E" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="39"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表国投创新投资于天津康希诺；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="607A161E" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="1AE530BC" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表阿里巴巴投资于一家电影电视制作公司；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E29619C" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="05A38DBC" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表华平、</w:t>
       </w:r>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>TPG、IDG、真格基金、绿动资本、联想创投、国寿大健康、中金资本等风险投资机构和私募基金进行私募股权投资；</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B7E1FCA" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="46D39438" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>代表嘉会医疗网络、开云汽车、肯耐珂萨、妙盈科技、</w:t>
       </w:r>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Matrix Finance等企业进行股权融资。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4CA8855A" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="770D61C8" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:before="120"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>一般公司业务</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="13D5824E" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="2D1B8E4B" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为骏麒资本（</w:t>
       </w:r>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Affinity Equity Partners）、开云汽车、小马智行、妙盈科技、Matrix Finance、一下科技、网联清算、雷蛇新加坡等客户提供常年法律服务或一般公司法律咨询服务。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CABAF8B" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="2A099F36" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>为开云汽车、神州租车、智联招聘、</w:t>
       </w:r>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>Vibe Inc、德瑞骅教育、某澳门基金设计股权激励方案。</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4DF761C5" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="023F5927" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>教育背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="19AD4D90" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="68485433" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="45"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>加州大学伯克利分校，法学硕士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E500ED1" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="07F816EC" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="46"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>西南政法大学，法学学士</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06945950" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="703B7953" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>执业资格</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="26FC9473" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="7ABEE2A3" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="47"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中华人民共和国法律职业资格证书</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="363B39EA" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="3529EFB7" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>工作语言</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75EF107C" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="29C1A320" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="48"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>中文（母语）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0E7D5F66" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="1AC733B8" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="49"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>英文（流利）</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="480BF05D" w14:textId="77777777" w:rsidR="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="0EA1D0EA" w14:textId="77777777" w:rsidR="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:spacing w:after="0" w:line="480" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="宋体" w:hint="eastAsia"/>
           <w:b/>
           <w:sz w:val="24"/>
         </w:rPr>
         <w:t>职业背景</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F0A196B" w14:textId="0D110C23" w:rsidR="00A46A04" w:rsidRPr="0062083C" w:rsidRDefault="0062083C" w:rsidP="0062083C">
+    <w:p w14:paraId="4F0A196B" w14:textId="70D86CFC" w:rsidR="00A46A04" w:rsidRPr="00221627" w:rsidRDefault="00221627" w:rsidP="00221627">
       <w:pPr>
         <w:pStyle w:val="af5"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="50"/>
         </w:numPr>
         <w:spacing w:before="120"/>
         <w:ind w:left="690" w:hanging="240"/>
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman"/>
           <w:color w:val="000000"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="0062083C">
+      <w:r w:rsidRPr="00221627">
         <w:rPr>
           <w:rFonts w:ascii="宋体" w:eastAsia="宋体" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
           <w:color w:val="000000"/>
         </w:rPr>
         <w:t>在加入方达律师事务所之前，刘行健律师曾工作于另一家领先的中国律师事务所。</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="0062083C" w:rsidSect="002D0826">
+    <w:sectPr w:rsidR="00A46A04" w:rsidRPr="00221627" w:rsidSect="002D0826">
       <w:headerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1701" w:right="1797" w:bottom="1440" w:left="1797" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="lines" w:linePitch="312"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:endnote w:type="separator" w:id="-1">
     <w:p w14:paraId="569A7FCF" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p w14:paraId="4ED837E8" w14:textId="77777777" w:rsidR="00D603A3" w:rsidRDefault="00D603A3" w:rsidP="00F57734">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
@@ -1987,1435 +1987,1435 @@
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="01302DB5"/>
+    <w:nsid w:val="02425C1A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A9F0D79C"/>
+    <w:tmpl w:val="CACCA42C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="048B71A7"/>
+    <w:nsid w:val="04887F25"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0C266CC6"/>
+    <w:tmpl w:val="87286CAE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="06EC42FC"/>
+    <w:nsid w:val="04891C90"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1122B5EE"/>
+    <w:tmpl w:val="E6CCE5EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="07E9367A"/>
+    <w:nsid w:val="04DA4B13"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="56F8BA04"/>
+    <w:tmpl w:val="4E964818"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="083D42D9"/>
+    <w:nsid w:val="05CF013E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="84D42944"/>
+    <w:tmpl w:val="91668184"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0BDD5691"/>
+    <w:nsid w:val="07A87299"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="29C24BEA"/>
+    <w:tmpl w:val="208034D6"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0C140493"/>
+    <w:nsid w:val="0ACD1925"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C1347748"/>
+    <w:tmpl w:val="9B3AAB50"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="0FCD5A1D"/>
+    <w:nsid w:val="0B642169"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8FBEF94C"/>
+    <w:tmpl w:val="87763E48"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="170426C9"/>
+    <w:nsid w:val="0BEF7D94"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="678A7224"/>
+    <w:tmpl w:val="FC226BFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="18AF326A"/>
+    <w:nsid w:val="0D3E3D6A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="0158D1BE"/>
+    <w:tmpl w:val="2170116C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="1B5F4A9E"/>
+    <w:nsid w:val="0F100911"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6B8EA21E"/>
+    <w:tmpl w:val="0D0E2D3C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20227672"/>
+    <w:nsid w:val="13D759EF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2D187106"/>
+    <w:tmpl w:val="CDD026DA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="20FA530A"/>
+    <w:nsid w:val="185F2C67"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C414C986"/>
+    <w:tmpl w:val="D30E5526"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="246D24EF"/>
+    <w:nsid w:val="192F580C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AD7E641A"/>
+    <w:tmpl w:val="E660AA76"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="25F96CC9"/>
+    <w:nsid w:val="1B78008C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="89B42206"/>
+    <w:tmpl w:val="51302396"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="263C1273"/>
+    <w:nsid w:val="1C5634D7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="AFD638F6"/>
+    <w:tmpl w:val="E33AAC30"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28230DE2"/>
+    <w:nsid w:val="1C966D8E"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B8BA590E"/>
+    <w:tmpl w:val="06EAB674"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2885343E"/>
+    <w:nsid w:val="1F2B6714"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="95BA86CC"/>
+    <w:tmpl w:val="9C141750"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="28EF0236"/>
+    <w:nsid w:val="223F79BB"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B128BD14"/>
+    <w:tmpl w:val="F12A597C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="29893442"/>
+    <w:nsid w:val="25531343"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B232AC32"/>
+    <w:tmpl w:val="2EF49602"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2C416915"/>
+    <w:nsid w:val="273424FF"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6914987A"/>
+    <w:tmpl w:val="A0CAEC0A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2EBE6112"/>
+    <w:nsid w:val="2EE42B43"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="B08202D4"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="440" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35181E28"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2808282A"/>
+    <w:tmpl w:val="73B2ED04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
-[...111 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="2F341925"/>
+    <w:nsid w:val="37561870"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A3880E84"/>
+    <w:tmpl w:val="E0B4D814"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3007312C"/>
+    <w:nsid w:val="382B7F54"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F0ED8CE"/>
+    <w:tmpl w:val="5C1AB9FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3129215A"/>
+    <w:nsid w:val="3B6418F1"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="49FEE19A"/>
+    <w:lvl w:ilvl="0" w:tplc="B99657A6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="510" w:hanging="226"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:sz w:val="15"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="880" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1320" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1760" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2200" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2640" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3080" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3520" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="440"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3CEA2190"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="7868C856"/>
+    <w:tmpl w:val="7EFC0E6A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32BA35FC"/>
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E532F4F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="1A76A25C"/>
+    <w:tmpl w:val="B518E38A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="32BA518F"/>
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3E586BC4"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D256B238"/>
+    <w:tmpl w:val="2B2C92A8"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="34DE6191"/>
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="40400B36"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="38E2BB1A"/>
+    <w:tmpl w:val="EF4862FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="3787739A"/>
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="43AD00D1"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A25C5008"/>
+    <w:tmpl w:val="9BF8E96C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="37C827C5"/>
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="4843697F"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="B79A3E9C"/>
+    <w:tmpl w:val="85A21F9C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
-[...114 lines deleted...]
-  </w:abstractNum>
   <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="43210D11"/>
+    <w:nsid w:val="48B620CC"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="2D0A2B24"/>
+    <w:tmpl w:val="807C7EDC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="435424FE"/>
+    <w:nsid w:val="4D9E7139"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="F76EF93C"/>
+    <w:tmpl w:val="42BA2E86"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="44E54484"/>
+    <w:nsid w:val="4E5B3265"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E604B506"/>
+    <w:tmpl w:val="776CC5CA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45BD36A8"/>
+    <w:nsid w:val="53C4553A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="8854707A"/>
+    <w:tmpl w:val="124C56F2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="480708CF"/>
+    <w:nsid w:val="540C1C4C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="C414C986"/>
+    <w:tmpl w:val="98FC9550"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4AC53B1E"/>
+    <w:nsid w:val="56983C7A"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="230AA0DA"/>
+    <w:tmpl w:val="6D86338A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4ECD5662"/>
+    <w:nsid w:val="59DF04C7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5D0AAC5A"/>
+    <w:tmpl w:val="DECE402E"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="50324824"/>
+    <w:nsid w:val="5E547501"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="74BE2A20"/>
+    <w:tmpl w:val="F3885DDA"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="513D4972"/>
+    <w:nsid w:val="60212FB7"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="FFB6B2B6"/>
+    <w:tmpl w:val="A8D21BFC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="52AD7990"/>
+    <w:nsid w:val="64E03E27"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="A864A604"/>
+    <w:tmpl w:val="6624EA32"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="54E775A9"/>
+    <w:nsid w:val="682F2169"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6F90781E"/>
+    <w:tmpl w:val="C0E6ED24"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5ED44539"/>
+    <w:nsid w:val="6BEA4D31"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="12BAAC7E"/>
+    <w:tmpl w:val="3CC6CEE2"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="61537E1D"/>
+    <w:nsid w:val="6EB0370C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="00900A5E"/>
+    <w:tmpl w:val="736C99D0"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6BAC774E"/>
+    <w:nsid w:val="74506A0C"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="5ACEFDF4"/>
+    <w:tmpl w:val="E17C16EC"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="46" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="6D7335E2"/>
+    <w:nsid w:val="753E2168"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="6C043C2C"/>
+    <w:tmpl w:val="CD32A308"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="47" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="70B641CF"/>
+    <w:nsid w:val="775E1923"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="E3E098B0"/>
+    <w:tmpl w:val="8918F0FE"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="48" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="77D04AFF"/>
+    <w:nsid w:val="785D50F8"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="D92E61FE"/>
+    <w:tmpl w:val="35C8C71A"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="49" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="790751E9"/>
+    <w:nsid w:val="7D950D46"/>
     <w:multiLevelType w:val="singleLevel"/>
-    <w:tmpl w:val="ADAE707A"/>
+    <w:tmpl w:val="73B2ED04"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="200"/>
         </w:tabs>
         <w:ind w:left="200" w:hanging="200"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1">
-    <w:abstractNumId w:val="22"/>
+    <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="2">
-    <w:abstractNumId w:val="31"/>
+    <w:abstractNumId w:val="25"/>
   </w:num>
   <w:num w:numId="3">
-    <w:abstractNumId w:val="6"/>
+    <w:abstractNumId w:val="34"/>
   </w:num>
   <w:num w:numId="4">
-    <w:abstractNumId w:val="34"/>
+    <w:abstractNumId w:val="24"/>
   </w:num>
   <w:num w:numId="5">
-    <w:abstractNumId w:val="23"/>
+    <w:abstractNumId w:val="39"/>
   </w:num>
   <w:num w:numId="6">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="7">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="8">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="7">
-[...4 lines deleted...]
-  </w:num>
   <w:num w:numId="9">
-    <w:abstractNumId w:val="42"/>
+    <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="10">
-    <w:abstractNumId w:val="39"/>
+    <w:abstractNumId w:val="44"/>
   </w:num>
   <w:num w:numId="11">
-    <w:abstractNumId w:val="21"/>
+    <w:abstractNumId w:val="19"/>
   </w:num>
   <w:num w:numId="12">
-    <w:abstractNumId w:val="10"/>
+    <w:abstractNumId w:val="17"/>
   </w:num>
   <w:num w:numId="13">
-    <w:abstractNumId w:val="44"/>
+    <w:abstractNumId w:val="40"/>
   </w:num>
   <w:num w:numId="14">
-    <w:abstractNumId w:val="3"/>
+    <w:abstractNumId w:val="8"/>
   </w:num>
   <w:num w:numId="15">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="16">
+    <w:abstractNumId w:val="48"/>
+  </w:num>
+  <w:num w:numId="17">
+    <w:abstractNumId w:val="47"/>
+  </w:num>
+  <w:num w:numId="18">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="19">
     <w:abstractNumId w:val="43"/>
   </w:num>
-  <w:num w:numId="16">
-[...10 lines deleted...]
-  </w:num>
   <w:num w:numId="20">
-    <w:abstractNumId w:val="4"/>
+    <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="21">
     <w:abstractNumId w:val="26"/>
   </w:num>
   <w:num w:numId="22">
-    <w:abstractNumId w:val="8"/>
+    <w:abstractNumId w:val="23"/>
   </w:num>
   <w:num w:numId="23">
-    <w:abstractNumId w:val="17"/>
+    <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="24">
-    <w:abstractNumId w:val="47"/>
+    <w:abstractNumId w:val="20"/>
   </w:num>
   <w:num w:numId="25">
-    <w:abstractNumId w:val="2"/>
+    <w:abstractNumId w:val="46"/>
   </w:num>
   <w:num w:numId="26">
-    <w:abstractNumId w:val="0"/>
+    <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="27">
-    <w:abstractNumId w:val="7"/>
+    <w:abstractNumId w:val="38"/>
   </w:num>
   <w:num w:numId="28">
+    <w:abstractNumId w:val="36"/>
+  </w:num>
+  <w:num w:numId="29">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="30">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="31">
+    <w:abstractNumId w:val="35"/>
+  </w:num>
+  <w:num w:numId="32">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="33">
     <w:abstractNumId w:val="30"/>
   </w:num>
-  <w:num w:numId="29">
-[...13 lines deleted...]
-  </w:num>
   <w:num w:numId="34">
-    <w:abstractNumId w:val="5"/>
+    <w:abstractNumId w:val="28"/>
   </w:num>
   <w:num w:numId="35">
-    <w:abstractNumId w:val="38"/>
+    <w:abstractNumId w:val="37"/>
   </w:num>
   <w:num w:numId="36">
     <w:abstractNumId w:val="27"/>
   </w:num>
   <w:num w:numId="37">
-    <w:abstractNumId w:val="41"/>
+    <w:abstractNumId w:val="42"/>
   </w:num>
   <w:num w:numId="38">
-    <w:abstractNumId w:val="35"/>
+    <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="39">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="40">
+    <w:abstractNumId w:val="29"/>
+  </w:num>
+  <w:num w:numId="41">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="42">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="43">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="44">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="45">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="46">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="40">
-    <w:abstractNumId w:val="46"/>
+  <w:num w:numId="47">
+    <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="41">
+  <w:num w:numId="48">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="49">
     <w:abstractNumId w:val="49"/>
   </w:num>
-  <w:num w:numId="42">
-[...22 lines deleted...]
-  </w:num>
   <w:num w:numId="50">
-    <w:abstractNumId w:val="36"/>
+    <w:abstractNumId w:val="22"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
   <w:zoom w:percent="100"/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
@@ -3432,89 +3432,89 @@
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E418B1"/>
     <w:rsid w:val="00065FAA"/>
     <w:rsid w:val="00066F39"/>
     <w:rsid w:val="00083426"/>
     <w:rsid w:val="000C5325"/>
     <w:rsid w:val="000E0C86"/>
     <w:rsid w:val="00117159"/>
     <w:rsid w:val="00125C18"/>
     <w:rsid w:val="00130740"/>
     <w:rsid w:val="0013186C"/>
     <w:rsid w:val="0013719D"/>
     <w:rsid w:val="0014231B"/>
     <w:rsid w:val="001526EA"/>
     <w:rsid w:val="0018186F"/>
     <w:rsid w:val="00187BAA"/>
     <w:rsid w:val="00191736"/>
     <w:rsid w:val="001B6F7E"/>
     <w:rsid w:val="001C7F4F"/>
     <w:rsid w:val="001F7789"/>
     <w:rsid w:val="00211603"/>
+    <w:rsid w:val="00221627"/>
     <w:rsid w:val="00223B3F"/>
     <w:rsid w:val="0022458A"/>
     <w:rsid w:val="00230A13"/>
     <w:rsid w:val="00232FF3"/>
     <w:rsid w:val="00253EDA"/>
     <w:rsid w:val="00265470"/>
     <w:rsid w:val="00283DAB"/>
     <w:rsid w:val="002932C9"/>
     <w:rsid w:val="002A35FF"/>
     <w:rsid w:val="002A4932"/>
     <w:rsid w:val="002B1F71"/>
     <w:rsid w:val="002D0826"/>
     <w:rsid w:val="00300420"/>
     <w:rsid w:val="0034020A"/>
     <w:rsid w:val="00351712"/>
     <w:rsid w:val="00353486"/>
     <w:rsid w:val="0036384C"/>
     <w:rsid w:val="00370676"/>
     <w:rsid w:val="003B4410"/>
     <w:rsid w:val="003D196D"/>
     <w:rsid w:val="004416E4"/>
     <w:rsid w:val="00451233"/>
     <w:rsid w:val="004570F8"/>
     <w:rsid w:val="0047636D"/>
     <w:rsid w:val="0049405C"/>
     <w:rsid w:val="004D21F0"/>
     <w:rsid w:val="004D3C23"/>
     <w:rsid w:val="004F1B4E"/>
     <w:rsid w:val="0051302C"/>
     <w:rsid w:val="0052675C"/>
     <w:rsid w:val="00534C3E"/>
     <w:rsid w:val="0056635E"/>
     <w:rsid w:val="005A7DA0"/>
     <w:rsid w:val="005B5F25"/>
     <w:rsid w:val="005C1FBD"/>
     <w:rsid w:val="005F7A7D"/>
     <w:rsid w:val="00605720"/>
     <w:rsid w:val="0060789D"/>
-    <w:rsid w:val="0062083C"/>
     <w:rsid w:val="0065437B"/>
     <w:rsid w:val="00683D9C"/>
     <w:rsid w:val="00685381"/>
     <w:rsid w:val="00686369"/>
     <w:rsid w:val="006A06C2"/>
     <w:rsid w:val="006C21DA"/>
     <w:rsid w:val="006D159B"/>
     <w:rsid w:val="006F2EE4"/>
     <w:rsid w:val="007177F3"/>
     <w:rsid w:val="007619FC"/>
     <w:rsid w:val="00765586"/>
     <w:rsid w:val="007664DE"/>
     <w:rsid w:val="00793506"/>
     <w:rsid w:val="007956B7"/>
     <w:rsid w:val="00797963"/>
     <w:rsid w:val="007B0B57"/>
     <w:rsid w:val="007B358C"/>
     <w:rsid w:val="007D333B"/>
     <w:rsid w:val="007E0C16"/>
     <w:rsid w:val="008212A9"/>
     <w:rsid w:val="008341FB"/>
     <w:rsid w:val="00873A63"/>
     <w:rsid w:val="00882F72"/>
     <w:rsid w:val="0089209E"/>
     <w:rsid w:val="00893CAF"/>
@@ -4649,61 +4649,61 @@
     <w:rsid w:val="00F57734"/>
     <w:rPr>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="af4">
     <w:name w:val="FollowedHyperlink"/>
     <w:basedOn w:val="a0"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0065437B"/>
     <w:rPr>
       <w:color w:val="954F72" w:themeColor="followedHyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="af5">
     <w:name w:val="Body Text"/>
     <w:basedOn w:val="a"/>
     <w:link w:val="af6"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="0062083C"/>
+    <w:rsid w:val="00221627"/>
     <w:pPr>
       <w:spacing w:after="120"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="af6">
     <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="a0"/>
     <w:link w:val="af5"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="0062083C"/>
+    <w:rsid w:val="00221627"/>
     <w:rPr>
       <w:sz w:val="21"/>
       <w:szCs w:val="22"/>
       <w14:ligatures w14:val="none"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/></Relationships>
 </file>
 
@@ -4989,51 +4989,51 @@
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="/APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{4998506B-EDAF-42A7-B3B0-A0E7F624C039}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{19A013E5-1D76-4B0F-A91A-19B93111C87B}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>203</Words>
   <Characters>1162</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>9</Lines>
   <Paragraphs>2</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
   <CharactersWithSpaces>1363</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>